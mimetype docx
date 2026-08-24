--- v0 (2026-05-01)
+++ v1 (2026-08-24)
@@ -1,2601 +1,1972 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/word/document2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document2.xml" Id="rId1" /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
-<file path=word/document2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh w16sdtfl">
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" wp14:paraId="2C4A51F5" wp14:textId="4736ECAC">
-      <w:r w:rsidRPr="6DF8F6EC" w:rsidR="789DA29E">
+    <w:p w14:paraId="2C4A51F5" w14:textId="5EF22A7C" w:rsidR="00C5652F" w:rsidRDefault="789DA29E">
+      <w:r w:rsidRPr="6DF8F6EC">
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>Invigilator Information Form</w:t>
       </w:r>
-      <w:r w:rsidR="789DA29E">
-        <w:rPr/>
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="6DF8F6EC" w:rsidR="78990E5D">
+      <w:r w:rsidR="78990E5D" w:rsidRPr="6DF8F6EC">
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>2025 - 2026</w:t>
+        <w:t>202</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB6672">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="78990E5D" w:rsidRPr="6DF8F6EC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> - 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB6672">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" wp14:paraId="3282FD31" wp14:textId="1CCC48FF">
-[...1 lines deleted...]
-        <w:rPr/>
+    <w:p w14:paraId="3282FD31" w14:textId="1CCC48FF" w:rsidR="00C5652F" w:rsidRDefault="46EDE300">
+      <w:r>
         <w:t>To be completed by the relevant co-ordinator.</w:t>
       </w:r>
     </w:p>
-    <w:p xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordml" wp14:paraId="5E5787A5" wp14:textId="4E5350EE">
-[...1 lines deleted...]
-        <w:rPr/>
+    <w:p w14:paraId="5E5787A5" w14:textId="4E5350EE" w:rsidR="00C5652F" w:rsidRDefault="076444E3">
+      <w:r>
         <w:t>This form is t</w:t>
       </w:r>
       <w:r w:rsidR="789DA29E">
-        <w:rPr/>
         <w:t>o be emailed to</w:t>
       </w:r>
       <w:r w:rsidR="04425D05">
-        <w:rPr/>
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidR="789DA29E">
-        <w:rPr/>
         <w:t xml:space="preserve"> invigilator</w:t>
       </w:r>
       <w:r w:rsidR="35F2224B">
-        <w:rPr/>
         <w:t>(s)</w:t>
       </w:r>
       <w:r w:rsidR="789DA29E">
-        <w:rPr/>
         <w:t xml:space="preserve"> in advance of the exam </w:t>
       </w:r>
       <w:r w:rsidR="207D1250">
-        <w:rPr/>
         <w:t>window</w:t>
       </w:r>
       <w:r w:rsidR="789DA29E">
-        <w:rPr/>
         <w:t xml:space="preserve"> and printed off on the day </w:t>
       </w:r>
       <w:r w:rsidR="012CAC2E">
-        <w:rPr/>
         <w:t xml:space="preserve">and given to the </w:t>
       </w:r>
       <w:r w:rsidR="04EB626A">
-        <w:rPr/>
         <w:t>invigilator</w:t>
       </w:r>
       <w:r w:rsidR="789DA29E">
-        <w:rPr/>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2010"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2010"/>
+        <w:gridCol w:w="1998"/>
+        <w:gridCol w:w="1987"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="1987"/>
+        <w:gridCol w:w="2004"/>
+        <w:gridCol w:w="1995"/>
+        <w:gridCol w:w="1992"/>
       </w:tblGrid>
-      <w:tr w:rsidR="6DF8F6EC" w:rsidTr="6DF8F6EC" w14:paraId="66BA427A">
-[...18 lines deleted...]
-              <w:rPr/>
+      <w:tr w:rsidR="6DF8F6EC" w14:paraId="66BA427A" w14:textId="77777777" w:rsidTr="6DF8F6EC">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57738D95" w14:textId="35C40CC6" w:rsidR="4B36084A" w:rsidRDefault="4B36084A" w:rsidP="6DF8F6EC">
+            <w:r>
               <w:t>Date</w:t>
             </w:r>
             <w:r w:rsidR="721062E0">
-              <w:rPr/>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="6DF8F6EC" w:rsidP="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w14:paraId="2B984B03" w14:textId="1170A6C8">
-[...8 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="2B984B03" w14:textId="1170A6C8" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12060" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:tcMar/>
-[...24 lines deleted...]
-              <w:rPr/>
+          </w:tcPr>
+          <w:p w14:paraId="5D64FBEC" w14:textId="30D43AB5" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="6DF8F6EC" w14:paraId="0457DB17" w14:textId="77777777" w:rsidTr="6DF8F6EC">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62DCD825" w14:textId="4D407E8A" w:rsidR="0E721197" w:rsidRDefault="0E721197" w:rsidP="6DF8F6EC">
+            <w:r>
               <w:t>Emergency Contact</w:t>
             </w:r>
             <w:r w:rsidR="77AD117D">
-              <w:rPr/>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12060" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:tcMar/>
-[...22 lines deleted...]
-              <w:rPr/>
+          </w:tcPr>
+          <w:p w14:paraId="079AA355" w14:textId="523B0412" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="6DF8F6EC" w14:paraId="54B11E2E" w14:textId="77777777" w:rsidTr="6DF8F6EC">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="747AAB39" w14:textId="126C02B0" w:rsidR="4B36084A" w:rsidRDefault="4B36084A" w:rsidP="6DF8F6EC">
+            <w:r>
               <w:t>Learner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
-            <w:tcMar/>
-[...6 lines deleted...]
-              <w:rPr/>
+          </w:tcPr>
+          <w:p w14:paraId="7138FF20" w14:textId="333DF042" w:rsidR="66633D84" w:rsidRDefault="66633D84" w:rsidP="6DF8F6EC">
+            <w:r>
               <w:t xml:space="preserve">Paper and level </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
-            <w:tcMar/>
-[...6 lines deleted...]
-              <w:rPr/>
+          </w:tcPr>
+          <w:p w14:paraId="20E5DBF0" w14:textId="14BFBD72" w:rsidR="49D1EC00" w:rsidRDefault="49D1EC00" w:rsidP="6DF8F6EC">
+            <w:r>
               <w:t>Time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
-            <w:tcMar/>
-[...6 lines deleted...]
-              <w:rPr/>
+          </w:tcPr>
+          <w:p w14:paraId="47D094F9" w14:textId="0519692C" w:rsidR="132BF4BC" w:rsidRDefault="132BF4BC" w:rsidP="6DF8F6EC">
+            <w:r>
               <w:t>Room</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
-            <w:tcMar/>
-[...6 lines deleted...]
-              <w:rPr/>
+          </w:tcPr>
+          <w:p w14:paraId="34298CE5" w14:textId="3E77353D" w:rsidR="49D1EC00" w:rsidRDefault="49D1EC00" w:rsidP="6DF8F6EC">
+            <w:r>
               <w:t>Access arrangements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
-            <w:tcMar/>
-[...6 lines deleted...]
-              <w:rPr/>
+          </w:tcPr>
+          <w:p w14:paraId="484D27B8" w14:textId="2F1B6C42" w:rsidR="46C63282" w:rsidRDefault="46C63282" w:rsidP="6DF8F6EC">
+            <w:r>
               <w:t>Invigilator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
-            <w:tcMar/>
-[...6 lines deleted...]
-              <w:rPr/>
+          </w:tcPr>
+          <w:p w14:paraId="12ADD465" w14:textId="3A77F45E" w:rsidR="46C63282" w:rsidRDefault="46C63282" w:rsidP="6DF8F6EC">
+            <w:r>
               <w:t>Exam duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6DF8F6EC" w:rsidTr="6DF8F6EC" w14:paraId="636D2FE9">
-[...160 lines deleted...]
-          </w:p>
+      <w:tr w:rsidR="6DF8F6EC" w14:paraId="636D2FE9" w14:textId="77777777" w:rsidTr="6DF8F6EC">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="19FE0425" w14:textId="30D34131" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D03BA41" w14:textId="323FB20A" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25A777BA" w14:textId="30D34131" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79C9519C" w14:textId="30D34131" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D13EBF6" w14:textId="30D34131" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D744AB3" w14:textId="30D34131" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="469CA40D" w14:textId="30D34131" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="6DF8F6EC" w14:paraId="0D6FFBFF" w14:textId="77777777" w:rsidTr="6DF8F6EC">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2901ACE3" w14:textId="30D34131" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2565E9FC" w14:textId="562333E3" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="57791545" w14:textId="30D34131" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A74082D" w14:textId="30D34131" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51984586" w14:textId="30D34131" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="671A0C20" w14:textId="30D34131" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="774619A4" w14:textId="30D34131" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w14:paraId="4DEB8403" w14:textId="1B9EFF8C"/>
+    <w:p w14:paraId="4DEB8403" w14:textId="1B9EFF8C" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2010"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2010"/>
+        <w:gridCol w:w="1998"/>
+        <w:gridCol w:w="1987"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="1987"/>
+        <w:gridCol w:w="2004"/>
+        <w:gridCol w:w="1995"/>
+        <w:gridCol w:w="1992"/>
       </w:tblGrid>
-      <w:tr w:rsidR="6DF8F6EC" w:rsidTr="6DF8F6EC" w14:paraId="5C8DBB27">
-[...35 lines deleted...]
-          </w:p>
+      <w:tr w:rsidR="6DF8F6EC" w14:paraId="5C8DBB27" w14:textId="77777777" w:rsidTr="6DF8F6EC">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74F6F4D9" w14:textId="35C40CC6" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC">
+            <w:r>
+              <w:t>Date:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="78B96CB8" w14:textId="1170A6C8" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12060" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:tcMar/>
-[...29 lines deleted...]
-              <w:t>:</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="69CD4899" w14:textId="30D43AB5" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="6DF8F6EC" w14:paraId="1B25D250" w14:textId="77777777" w:rsidTr="6DF8F6EC">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DB1419F" w14:textId="4D407E8A" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC">
+            <w:r>
+              <w:t>Emergency Contact:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12060" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:tcMar/>
-[...22 lines deleted...]
-              <w:rPr/>
+          </w:tcPr>
+          <w:p w14:paraId="1B177F65" w14:textId="523B0412" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="6DF8F6EC" w14:paraId="0F859977" w14:textId="77777777" w:rsidTr="6DF8F6EC">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="20DA9F94" w14:textId="126C02B0" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC">
+            <w:r>
               <w:t>Learner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
-            <w:tcMar/>
-[...6 lines deleted...]
-              <w:rPr/>
+          </w:tcPr>
+          <w:p w14:paraId="3C95F14F" w14:textId="333DF042" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC">
+            <w:r>
               <w:t xml:space="preserve">Paper and level </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
-            <w:tcMar/>
-[...6 lines deleted...]
-              <w:rPr/>
+          </w:tcPr>
+          <w:p w14:paraId="4FC436CC" w14:textId="14BFBD72" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC">
+            <w:r>
               <w:t>Time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
-            <w:tcMar/>
-[...6 lines deleted...]
-              <w:rPr/>
+          </w:tcPr>
+          <w:p w14:paraId="38AF5D9A" w14:textId="0519692C" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC">
+            <w:r>
               <w:t>Room</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
-            <w:tcMar/>
-[...6 lines deleted...]
-              <w:rPr/>
+          </w:tcPr>
+          <w:p w14:paraId="7B489742" w14:textId="3E77353D" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC">
+            <w:r>
               <w:t>Access arrangements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
-            <w:tcMar/>
-[...6 lines deleted...]
-              <w:rPr/>
+          </w:tcPr>
+          <w:p w14:paraId="6A1B10E5" w14:textId="2F1B6C42" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC">
+            <w:r>
               <w:t>Invigilator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
-            <w:tcMar/>
-[...6 lines deleted...]
-              <w:rPr/>
+          </w:tcPr>
+          <w:p w14:paraId="43B4F1EC" w14:textId="3A77F45E" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC">
+            <w:r>
               <w:t>Exam duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6DF8F6EC" w:rsidTr="6DF8F6EC" w14:paraId="6CE7928C">
-[...160 lines deleted...]
-          </w:p>
+      <w:tr w:rsidR="6DF8F6EC" w14:paraId="6CE7928C" w14:textId="77777777" w:rsidTr="6DF8F6EC">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31B72659" w14:textId="30D34131" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09BFA36C" w14:textId="323FB20A" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25F07654" w14:textId="30D34131" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D05407D" w14:textId="30D34131" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="27BF4804" w14:textId="30D34131" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="51BE61DC" w14:textId="30D34131" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="322390A3" w14:textId="30D34131" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="6DF8F6EC" w14:paraId="666CC66D" w14:textId="77777777" w:rsidTr="6DF8F6EC">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14F33D2D" w14:textId="30D34131" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D7EFBAE" w14:textId="562333E3" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26C82D94" w14:textId="30D34131" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F742FBB" w14:textId="30D34131" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="17035974" w14:textId="30D34131" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2DB157FE" w14:textId="30D34131" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40D5B656" w14:textId="30D34131" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w14:paraId="1C6DD3D2" w14:textId="6AD4896D"/>
+    <w:p w14:paraId="1C6DD3D2" w14:textId="6AD4896D" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2010"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2010"/>
+        <w:gridCol w:w="1998"/>
+        <w:gridCol w:w="1987"/>
+        <w:gridCol w:w="1985"/>
+        <w:gridCol w:w="1987"/>
+        <w:gridCol w:w="2004"/>
+        <w:gridCol w:w="1995"/>
+        <w:gridCol w:w="1992"/>
       </w:tblGrid>
-      <w:tr w:rsidR="6DF8F6EC" w:rsidTr="6DF8F6EC" w14:paraId="6C7D7315">
-[...35 lines deleted...]
-          </w:p>
+      <w:tr w:rsidR="6DF8F6EC" w14:paraId="6C7D7315" w14:textId="77777777" w:rsidTr="6DF8F6EC">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="32D074F4" w14:textId="35C40CC6" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC">
+            <w:r>
+              <w:t>Date:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C28BE78" w14:textId="1170A6C8" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12060" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:tcMar/>
-[...29 lines deleted...]
-              <w:t>:</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="3DFAD851" w14:textId="30D43AB5" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="6DF8F6EC" w14:paraId="1C21FDA5" w14:textId="77777777" w:rsidTr="6DF8F6EC">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42A62D62" w14:textId="4D407E8A" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC">
+            <w:r>
+              <w:t>Emergency Contact:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12060" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:tcMar/>
-[...22 lines deleted...]
-              <w:rPr/>
+          </w:tcPr>
+          <w:p w14:paraId="4975CD44" w14:textId="523B0412" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="6DF8F6EC" w14:paraId="0AA632A1" w14:textId="77777777" w:rsidTr="6DF8F6EC">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="017AEE7D" w14:textId="126C02B0" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC">
+            <w:r>
               <w:t>Learner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
-            <w:tcMar/>
-[...6 lines deleted...]
-              <w:rPr/>
+          </w:tcPr>
+          <w:p w14:paraId="3D033456" w14:textId="333DF042" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC">
+            <w:r>
               <w:t xml:space="preserve">Paper and level </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
-            <w:tcMar/>
-[...6 lines deleted...]
-              <w:rPr/>
+          </w:tcPr>
+          <w:p w14:paraId="7B91EF6B" w14:textId="14BFBD72" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC">
+            <w:r>
               <w:t>Time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
-            <w:tcMar/>
-[...6 lines deleted...]
-              <w:rPr/>
+          </w:tcPr>
+          <w:p w14:paraId="429E18C3" w14:textId="0519692C" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC">
+            <w:r>
               <w:t>Room</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
-            <w:tcMar/>
-[...6 lines deleted...]
-              <w:rPr/>
+          </w:tcPr>
+          <w:p w14:paraId="04CCDA7E" w14:textId="3E77353D" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC">
+            <w:r>
               <w:t>Access arrangements</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
-            <w:tcMar/>
-[...6 lines deleted...]
-              <w:rPr/>
+          </w:tcPr>
+          <w:p w14:paraId="1F549B1E" w14:textId="2F1B6C42" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC">
+            <w:r>
               <w:t>Invigilator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2010" w:type="dxa"/>
-            <w:tcMar/>
-[...6 lines deleted...]
-              <w:rPr/>
+          </w:tcPr>
+          <w:p w14:paraId="10D43AE6" w14:textId="3A77F45E" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC">
+            <w:r>
               <w:t>Exam duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="6DF8F6EC" w:rsidTr="6DF8F6EC" w14:paraId="01FC6A12">
-[...160 lines deleted...]
-          </w:p>
+      <w:tr w:rsidR="6DF8F6EC" w14:paraId="01FC6A12" w14:textId="77777777" w:rsidTr="6DF8F6EC">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C15876A" w14:textId="30D34131" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13D6D383" w14:textId="323FB20A" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E35CAD1" w14:textId="30D34131" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A4CF5AD" w14:textId="30D34131" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CD749DE" w14:textId="30D34131" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A968072" w14:textId="30D34131" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75CF90DA" w14:textId="30D34131" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="6DF8F6EC" w14:paraId="558BEAB8" w14:textId="77777777" w:rsidTr="6DF8F6EC">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16AEACBE" w14:textId="30D34131" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BF201E8" w14:textId="562333E3" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F46B849" w14:textId="30D34131" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B57210F" w14:textId="30D34131" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31C14AB1" w14:textId="30D34131" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="05B62BF1" w14:textId="30D34131" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2010" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="40978039" w14:textId="30D34131" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w:rsidP="6DF8F6EC"/>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC" w14:paraId="1A140AAF" w14:textId="3B4CEEDB"/>
-[...3 lines deleted...]
-        <w:rPr/>
+    <w:p w14:paraId="1A140AAF" w14:textId="3B4CEEDB" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC"/>
+    <w:p w14:paraId="4162EEF2" w14:textId="53F42118" w:rsidR="6DF8F6EC" w:rsidRDefault="6DF8F6EC"/>
+    <w:p w14:paraId="5F4FA78E" w14:textId="0974CAF7" w:rsidR="6DF8F6EC" w:rsidRDefault="4EF7A550">
+      <w:r>
         <w:t>Exam timings – Please use this to support with ‘Exam duration’ column.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="4EF7A550" w:rsidP="58CC50BB" w:rsidRDefault="4EF7A550" w14:paraId="38A78665" w14:textId="65D5EB1C">
+    <w:p w14:paraId="38A78665" w14:textId="65D5EB1C" w:rsidR="4EF7A550" w:rsidRDefault="4EF7A550" w:rsidP="58CC50BB">
       <w:pPr>
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="58CC50BB" w:rsidR="4EF7A550">
+      <w:r w:rsidRPr="58CC50BB">
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>MATHS</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4650"/>
-        <w:gridCol w:w="4650"/>
-        <w:gridCol w:w="4650"/>
+        <w:gridCol w:w="4649"/>
+        <w:gridCol w:w="4649"/>
       </w:tblGrid>
-      <w:tr w:rsidR="58CC50BB" w:rsidTr="58CC50BB" w14:paraId="6C3A811D">
-[...8 lines deleted...]
-          <w:p w:rsidR="4EF7A550" w:rsidP="58CC50BB" w:rsidRDefault="4EF7A550" w14:paraId="7D497080" w14:textId="714CFD85">
+      <w:tr w:rsidR="58CC50BB" w14:paraId="6C3A811D" w14:textId="77777777" w:rsidTr="58CC50BB">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D497080" w14:textId="714CFD85" w:rsidR="4EF7A550" w:rsidRDefault="4EF7A550" w:rsidP="58CC50BB">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="58CC50BB" w:rsidR="4EF7A550">
+            <w:r w:rsidRPr="58CC50BB">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Exam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4650" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="4EF7A550" w:rsidP="58CC50BB" w:rsidRDefault="4EF7A550" w14:paraId="7FBFC7D7" w14:textId="5B9B31C7">
+          </w:tcPr>
+          <w:p w14:paraId="7FBFC7D7" w14:textId="5B9B31C7" w:rsidR="4EF7A550" w:rsidRDefault="4EF7A550" w:rsidP="58CC50BB">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="58CC50BB" w:rsidR="4EF7A550">
+            <w:r w:rsidRPr="58CC50BB">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Exam Length</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4650" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="4EF7A550" w:rsidP="58CC50BB" w:rsidRDefault="4EF7A550" w14:paraId="3BFE8A75" w14:textId="1B549B46">
+          </w:tcPr>
+          <w:p w14:paraId="3BFE8A75" w14:textId="1B549B46" w:rsidR="4EF7A550" w:rsidRDefault="4EF7A550" w:rsidP="58CC50BB">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="58CC50BB" w:rsidR="4EF7A550">
+            <w:r w:rsidRPr="58CC50BB">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>With 25% Extra Time</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="58CC50BB" w:rsidTr="58CC50BB" w14:paraId="616B3CA7">
-[...17 lines deleted...]
-              <w:rPr/>
+      <w:tr w:rsidR="58CC50BB" w14:paraId="616B3CA7" w14:textId="77777777" w:rsidTr="58CC50BB">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B6CD503" w14:textId="3ACF87C9" w:rsidR="4EF7A550" w:rsidRDefault="4EF7A550" w:rsidP="58CC50BB">
+            <w:r>
+              <w:t>E1 non-calculator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75A4B8EE" w14:textId="0C2D7C97" w:rsidR="4EF7A550" w:rsidRDefault="4EF7A550" w:rsidP="58CC50BB">
+            <w:r>
+              <w:t>30 mins</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00DC806C" w14:textId="47A0EF99" w:rsidR="4EF7A550" w:rsidRDefault="4EF7A550" w:rsidP="58CC50BB">
+            <w:r>
+              <w:t>38 mins</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="58CC50BB" w14:paraId="2A648E94" w14:textId="77777777" w:rsidTr="58CC50BB">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26B7D5D5" w14:textId="1ECE9163" w:rsidR="4EF7A550" w:rsidRDefault="4EF7A550" w:rsidP="58CC50BB">
+            <w:r>
+              <w:t xml:space="preserve">E1 calculator </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0855A753" w14:textId="549405E0" w:rsidR="4EF7A550" w:rsidRDefault="4EF7A550" w:rsidP="58CC50BB">
+            <w:r>
+              <w:t>60 mins</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78991DF6" w14:textId="3E085E9C" w:rsidR="4EF7A550" w:rsidRDefault="4EF7A550" w:rsidP="58CC50BB">
+            <w:r>
+              <w:t>75 mins</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="58CC50BB" w14:paraId="7E2719E7" w14:textId="77777777" w:rsidTr="58CC50BB">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08258A30" w14:textId="767D8E8F" w:rsidR="4EF7A550" w:rsidRDefault="4EF7A550" w:rsidP="58CC50BB">
+            <w:r>
+              <w:t>E2 non-calculator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="48C749B2" w14:textId="194330DB" w:rsidR="4EF7A550" w:rsidRDefault="4EF7A550" w:rsidP="58CC50BB">
+            <w:r>
+              <w:t>30 mins</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F23C1C7" w14:textId="5C19F52E" w:rsidR="4EF7A550" w:rsidRDefault="4EF7A550" w:rsidP="58CC50BB">
+            <w:r>
+              <w:t>38 mins</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="58CC50BB" w14:paraId="213D7867" w14:textId="77777777" w:rsidTr="58CC50BB">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AFEE25A" w14:textId="04B4BB64" w:rsidR="4EF7A550" w:rsidRDefault="4EF7A550" w:rsidP="58CC50BB">
+            <w:r>
+              <w:t>E2 calculator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3BC39F60" w14:textId="2A93BBD1" w:rsidR="4EF7A550" w:rsidRDefault="4EF7A550" w:rsidP="58CC50BB">
+            <w:r>
+              <w:t>65 mins</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2706FBB5" w14:textId="32014578" w:rsidR="4EF7A550" w:rsidRDefault="4EF7A550" w:rsidP="58CC50BB">
+            <w:r>
+              <w:t>81 mins</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="58CC50BB" w14:paraId="31C64D5E" w14:textId="77777777" w:rsidTr="58CC50BB">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="79027924" w14:textId="1F81443B" w:rsidR="4EF7A550" w:rsidRDefault="4EF7A550" w:rsidP="58CC50BB">
+            <w:r>
+              <w:t xml:space="preserve">E3 non-calculator </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FCA557D" w14:textId="1CA86A95" w:rsidR="4EF7A550" w:rsidRDefault="4EF7A550" w:rsidP="58CC50BB">
+            <w:r>
+              <w:t>25 mins</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="22EC9D09" w14:textId="13C2183B" w:rsidR="4EF7A550" w:rsidRDefault="4EF7A550" w:rsidP="58CC50BB">
+            <w:r>
+              <w:t>31 mins</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="58CC50BB" w14:paraId="3D9EEBE6" w14:textId="77777777" w:rsidTr="58CC50BB">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A48C66E" w14:textId="28631F9E" w:rsidR="4EF7A550" w:rsidRDefault="4EF7A550" w:rsidP="58CC50BB">
+            <w:r>
+              <w:t>E3 calculator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="290E1F04" w14:textId="1C1D4A82" w:rsidR="4EF7A550" w:rsidRDefault="4EF7A550" w:rsidP="58CC50BB">
+            <w:r>
+              <w:t>75 mins</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DE4480D" w14:textId="00609CFF" w:rsidR="4EF7A550" w:rsidRDefault="4EF7A550" w:rsidP="58CC50BB">
+            <w:r>
+              <w:t>94 mins</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="58CC50BB" w14:paraId="7B42EA1A" w14:textId="77777777" w:rsidTr="58CC50BB">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BEF3511" w14:textId="0F18574A" w:rsidR="4EF7A550" w:rsidRDefault="4EF7A550" w:rsidP="58CC50BB">
+            <w:r>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidR="0AC64632">
+              <w:t>1 and</w:t>
+            </w:r>
+            <w:r w:rsidR="7DC8DDDE">
+              <w:t xml:space="preserve"> L2 </w:t>
+            </w:r>
+            <w:r>
+              <w:t>non-calculator</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04FCD8D3" w14:textId="0482E83D" w:rsidR="4EF7A550" w:rsidRDefault="4EF7A550" w:rsidP="58CC50BB">
+            <w:r>
+              <w:t>25 mins</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="43B4C393" w14:textId="6FABC3A6" w:rsidR="4EF7A550" w:rsidRDefault="4EF7A550" w:rsidP="58CC50BB">
+            <w:r>
+              <w:t>31 mins</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="58CC50BB" w14:paraId="507C711E" w14:textId="77777777" w:rsidTr="58CC50BB">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F709924" w14:textId="327E8F73" w:rsidR="4EF7A550" w:rsidRDefault="4EF7A550" w:rsidP="58CC50BB">
+            <w:r>
+              <w:t>L</w:t>
+            </w:r>
+            <w:r w:rsidR="1F6DCBE4">
+              <w:t xml:space="preserve">1 and L2 </w:t>
+            </w:r>
+            <w:r>
               <w:t>calculator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4650" w:type="dxa"/>
-            <w:tcMar/>
-[...380 lines deleted...]
-              <w:rPr/>
+          </w:tcPr>
+          <w:p w14:paraId="29F3B603" w14:textId="04B6FF3F" w:rsidR="4EF7A550" w:rsidRDefault="4EF7A550" w:rsidP="58CC50BB">
+            <w:r>
               <w:t>90 mins</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4650" w:type="dxa"/>
-            <w:tcMar/>
-[...6 lines deleted...]
-              <w:rPr/>
+          </w:tcPr>
+          <w:p w14:paraId="1F93C36F" w14:textId="7C4A9F05" w:rsidR="4EF7A550" w:rsidRDefault="4EF7A550" w:rsidP="58CC50BB">
+            <w:r>
               <w:t>113 mins</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="58CC50BB" w:rsidRDefault="58CC50BB" w14:paraId="5C8C6A50" w14:textId="0B665545"/>
-    <w:p w:rsidR="4EF7A550" w:rsidP="58CC50BB" w:rsidRDefault="4EF7A550" w14:paraId="47555170" w14:textId="123F6EBF">
+    <w:p w14:paraId="5C8C6A50" w14:textId="0B665545" w:rsidR="58CC50BB" w:rsidRDefault="58CC50BB"/>
+    <w:p w14:paraId="47555170" w14:textId="123F6EBF" w:rsidR="4EF7A550" w:rsidRDefault="4EF7A550" w:rsidP="58CC50BB">
       <w:pPr>
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="58CC50BB" w:rsidR="4EF7A550">
+      <w:r w:rsidRPr="58CC50BB">
         <w:rPr>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>ENGLISH</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4650"/>
-        <w:gridCol w:w="4650"/>
-        <w:gridCol w:w="4650"/>
+        <w:gridCol w:w="4649"/>
+        <w:gridCol w:w="4649"/>
       </w:tblGrid>
-      <w:tr w:rsidR="58CC50BB" w:rsidTr="58CC50BB" w14:paraId="08ED14F6">
-[...8 lines deleted...]
-          <w:p w:rsidR="58CC50BB" w:rsidP="58CC50BB" w:rsidRDefault="58CC50BB" w14:paraId="21B96570" w14:textId="714CFD85">
+      <w:tr w:rsidR="58CC50BB" w14:paraId="08ED14F6" w14:textId="77777777" w:rsidTr="58CC50BB">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21B96570" w14:textId="714CFD85" w:rsidR="58CC50BB" w:rsidRDefault="58CC50BB" w:rsidP="58CC50BB">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="58CC50BB" w:rsidR="58CC50BB">
+            <w:r w:rsidRPr="58CC50BB">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Exam</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4650" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="58CC50BB" w:rsidP="58CC50BB" w:rsidRDefault="58CC50BB" w14:paraId="0C818540" w14:textId="5B9B31C7">
+          </w:tcPr>
+          <w:p w14:paraId="0C818540" w14:textId="5B9B31C7" w:rsidR="58CC50BB" w:rsidRDefault="58CC50BB" w:rsidP="58CC50BB">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="58CC50BB" w:rsidR="58CC50BB">
+            <w:r w:rsidRPr="58CC50BB">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>Exam Length</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4650" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="58CC50BB" w:rsidP="58CC50BB" w:rsidRDefault="58CC50BB" w14:paraId="7D8171D7" w14:textId="1B549B46">
+          </w:tcPr>
+          <w:p w14:paraId="7D8171D7" w14:textId="1B549B46" w:rsidR="58CC50BB" w:rsidRDefault="58CC50BB" w:rsidP="58CC50BB">
             <w:pPr>
-              <w:pStyle w:val="Normal"/>
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="58CC50BB" w:rsidR="58CC50BB">
+            <w:r w:rsidRPr="58CC50BB">
               <w:rPr>
-                <w:b w:val="1"/>
-                <w:bCs w:val="1"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>With 25% Extra Time</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="58CC50BB" w:rsidTr="58CC50BB" w14:paraId="6BE36480">
-[...11 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="58CC50BB" w14:paraId="6BE36480" w14:textId="77777777" w:rsidTr="58CC50BB">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4817B442" w14:textId="4E197F32" w:rsidR="58CC50BB" w:rsidRDefault="58CC50BB" w:rsidP="58CC50BB">
+            <w:r>
+              <w:t xml:space="preserve">E1 </w:t>
+            </w:r>
+            <w:r w:rsidR="7ADB57AF">
+              <w:t>reading</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7357EA7A" w14:textId="52F5F929" w:rsidR="2D24E988" w:rsidRDefault="2D24E988" w:rsidP="58CC50BB">
+            <w:r>
+              <w:t>45</w:t>
+            </w:r>
             <w:r w:rsidR="58CC50BB">
-              <w:rPr/>
+              <w:t xml:space="preserve"> mins</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C8A6280" w14:textId="04C9729B" w:rsidR="37B11C73" w:rsidRDefault="37B11C73" w:rsidP="58CC50BB">
+            <w:r>
+              <w:t>56</w:t>
+            </w:r>
+            <w:r w:rsidR="58CC50BB">
+              <w:t xml:space="preserve"> mins</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="58CC50BB" w14:paraId="76955C8F" w14:textId="77777777" w:rsidTr="58CC50BB">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="61624A57" w14:textId="4AAA16B9" w:rsidR="58CC50BB" w:rsidRDefault="58CC50BB" w:rsidP="58CC50BB">
+            <w:r>
               <w:t xml:space="preserve">E1 </w:t>
             </w:r>
-            <w:r w:rsidR="7ADB57AF">
-              <w:rPr/>
+            <w:r w:rsidR="32B993A5">
+              <w:t>writing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78D3E53F" w14:textId="6C70F40F" w:rsidR="0CE0107F" w:rsidRDefault="0CE0107F" w:rsidP="58CC50BB">
+            <w:r>
+              <w:t>50</w:t>
+            </w:r>
+            <w:r w:rsidR="58CC50BB">
+              <w:t xml:space="preserve"> mins</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="724CE400" w14:textId="6D7565AA" w:rsidR="578E8D53" w:rsidRDefault="578E8D53" w:rsidP="58CC50BB">
+            <w:r>
+              <w:t>63</w:t>
+            </w:r>
+            <w:r w:rsidR="58CC50BB">
+              <w:t xml:space="preserve"> mins</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="58CC50BB" w14:paraId="726067C8" w14:textId="77777777" w:rsidTr="58CC50BB">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74EA3791" w14:textId="06F0AF00" w:rsidR="58CC50BB" w:rsidRDefault="58CC50BB" w:rsidP="58CC50BB">
+            <w:r>
+              <w:t xml:space="preserve">E2 </w:t>
+            </w:r>
+            <w:r w:rsidR="1A432785">
               <w:t>reading</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4650" w:type="dxa"/>
-            <w:tcMar/>
-[...6 lines deleted...]
-              <w:rPr/>
+          </w:tcPr>
+          <w:p w14:paraId="61310CBB" w14:textId="74EAF99B" w:rsidR="59C8B4C8" w:rsidRDefault="59C8B4C8" w:rsidP="58CC50BB">
+            <w:r>
               <w:t>45</w:t>
             </w:r>
             <w:r w:rsidR="58CC50BB">
-              <w:rPr/>
               <w:t xml:space="preserve"> mins</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4650" w:type="dxa"/>
-            <w:tcMar/>
-[...6 lines deleted...]
-              <w:rPr/>
+          </w:tcPr>
+          <w:p w14:paraId="779CF65F" w14:textId="4DB1BFF1" w:rsidR="3D46BE5C" w:rsidRDefault="3D46BE5C" w:rsidP="58CC50BB">
+            <w:r>
               <w:t>56</w:t>
             </w:r>
             <w:r w:rsidR="58CC50BB">
-              <w:rPr/>
               <w:t xml:space="preserve"> mins</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="58CC50BB" w:rsidTr="58CC50BB" w14:paraId="76955C8F">
-[...11 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="58CC50BB" w14:paraId="5079E404" w14:textId="77777777" w:rsidTr="58CC50BB">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DC7CC28" w14:textId="7A912687" w:rsidR="58CC50BB" w:rsidRDefault="58CC50BB" w:rsidP="58CC50BB">
+            <w:r>
+              <w:t xml:space="preserve">E2 </w:t>
+            </w:r>
+            <w:r w:rsidR="10BFC112">
+              <w:t>writing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4008B575" w14:textId="22B3573F" w:rsidR="7C884654" w:rsidRDefault="7C884654" w:rsidP="58CC50BB">
+            <w:r>
+              <w:t>50</w:t>
+            </w:r>
             <w:r w:rsidR="58CC50BB">
-              <w:rPr/>
-[...3 lines deleted...]
-              <w:rPr/>
+              <w:t xml:space="preserve"> mins</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="423C13A1" w14:textId="08AB36E0" w:rsidR="65791908" w:rsidRDefault="65791908" w:rsidP="58CC50BB">
+            <w:r>
+              <w:t>63</w:t>
+            </w:r>
+            <w:r w:rsidR="58CC50BB">
+              <w:t xml:space="preserve"> mins</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="58CC50BB" w14:paraId="143E93C0" w14:textId="77777777" w:rsidTr="58CC50BB">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65E06C51" w14:textId="2C071302" w:rsidR="58CC50BB" w:rsidRDefault="58CC50BB" w:rsidP="58CC50BB">
+            <w:r>
+              <w:t xml:space="preserve">E3 </w:t>
+            </w:r>
+            <w:r w:rsidR="50FB74C7">
+              <w:t>reading</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78E72873" w14:textId="273B5536" w:rsidR="74C9BBF7" w:rsidRDefault="74C9BBF7" w:rsidP="58CC50BB">
+            <w:r>
+              <w:t xml:space="preserve">45 </w:t>
+            </w:r>
+            <w:r w:rsidR="58CC50BB">
+              <w:t>mins</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AA71F4F" w14:textId="4AE094C9" w:rsidR="624A51D7" w:rsidRDefault="624A51D7" w:rsidP="58CC50BB">
+            <w:r>
+              <w:t>56</w:t>
+            </w:r>
+            <w:r w:rsidR="58CC50BB">
+              <w:t xml:space="preserve"> mins</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="58CC50BB" w14:paraId="444BDE34" w14:textId="77777777" w:rsidTr="58CC50BB">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="401E62FC" w14:textId="716FEAF6" w:rsidR="58CC50BB" w:rsidRDefault="58CC50BB" w:rsidP="58CC50BB">
+            <w:r>
+              <w:t xml:space="preserve">E3 </w:t>
+            </w:r>
+            <w:r w:rsidR="5CC0944F">
               <w:t>writing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4650" w:type="dxa"/>
-            <w:tcMar/>
-[...6 lines deleted...]
-              <w:rPr/>
+          </w:tcPr>
+          <w:p w14:paraId="6B9AB417" w14:textId="4CE0093C" w:rsidR="04D3021C" w:rsidRDefault="04D3021C" w:rsidP="58CC50BB">
+            <w:r>
               <w:t>50</w:t>
             </w:r>
             <w:r w:rsidR="58CC50BB">
-              <w:rPr/>
               <w:t xml:space="preserve"> mins</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4650" w:type="dxa"/>
-            <w:tcMar/>
-[...6 lines deleted...]
-              <w:rPr/>
+          </w:tcPr>
+          <w:p w14:paraId="14DCA716" w14:textId="6E30F604" w:rsidR="5BC1257C" w:rsidRDefault="5BC1257C" w:rsidP="58CC50BB">
+            <w:r>
               <w:t>63</w:t>
             </w:r>
             <w:r w:rsidR="58CC50BB">
-              <w:rPr/>
               <w:t xml:space="preserve"> mins</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="58CC50BB" w:rsidTr="58CC50BB" w14:paraId="726067C8">
-[...11 lines deleted...]
-            </w:pPr>
+      <w:tr w:rsidR="58CC50BB" w14:paraId="2CB3C7F0" w14:textId="77777777" w:rsidTr="58CC50BB">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08E3D8DB" w14:textId="633B4A9C" w:rsidR="58CC50BB" w:rsidRDefault="58CC50BB" w:rsidP="58CC50BB">
+            <w:r>
+              <w:t xml:space="preserve">L1 </w:t>
+            </w:r>
+            <w:r w:rsidR="7847A868">
+              <w:t xml:space="preserve">reading </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74368D85" w14:textId="5406A0BB" w:rsidR="71484A9E" w:rsidRDefault="71484A9E" w:rsidP="58CC50BB">
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
             <w:r w:rsidR="58CC50BB">
-              <w:rPr/>
-[...19 lines deleted...]
-              <w:t>45</w:t>
+              <w:t xml:space="preserve"> mins</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30707AB5" w14:textId="09E38EC4" w:rsidR="3E4F0372" w:rsidRDefault="3E4F0372" w:rsidP="58CC50BB">
+            <w:r>
+              <w:t xml:space="preserve">75 </w:t>
             </w:r>
             <w:r w:rsidR="58CC50BB">
-              <w:rPr/>
+              <w:t>mins</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="58CC50BB" w14:paraId="684E4972" w14:textId="77777777" w:rsidTr="58CC50BB">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B0CFCBC" w14:textId="1AA630CD" w:rsidR="58CC50BB" w:rsidRDefault="58CC50BB" w:rsidP="58CC50BB">
+            <w:r>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">L1 </w:t>
+            </w:r>
+            <w:r w:rsidR="4B916EC1">
+              <w:t>writing</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AF0AFDC" w14:textId="4405C9FC" w:rsidR="3C2F73E9" w:rsidRDefault="3C2F73E9" w:rsidP="58CC50BB">
+            <w:r>
+              <w:t>60</w:t>
+            </w:r>
+            <w:r w:rsidR="58CC50BB">
               <w:t xml:space="preserve"> mins</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4650" w:type="dxa"/>
-            <w:tcMar/>
-[...7 lines deleted...]
-              <w:t>56</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="4AE5703C" w14:textId="0886BD8F" w:rsidR="691CD37A" w:rsidRDefault="691CD37A" w:rsidP="58CC50BB">
+            <w:r>
+              <w:t>75</w:t>
             </w:r>
             <w:r w:rsidR="58CC50BB">
-              <w:rPr/>
               <w:t xml:space="preserve"> mins</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="58CC50BB" w:rsidTr="58CC50BB" w14:paraId="5079E404">
-[...327 lines deleted...]
-              <w:rPr/>
+      <w:tr w:rsidR="58CC50BB" w14:paraId="14C29422" w14:textId="77777777" w:rsidTr="58CC50BB">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13A50164" w14:textId="129D11E8" w:rsidR="3A9333D6" w:rsidRDefault="3A9333D6" w:rsidP="58CC50BB">
+            <w:r>
               <w:t>L2 reading</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4650" w:type="dxa"/>
-            <w:tcMar/>
-[...6 lines deleted...]
-              <w:rPr/>
+          </w:tcPr>
+          <w:p w14:paraId="2D95A698" w14:textId="7D9A29FA" w:rsidR="3A9333D6" w:rsidRDefault="3A9333D6" w:rsidP="58CC50BB">
+            <w:r>
               <w:t>75 mins</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4650" w:type="dxa"/>
-            <w:tcMar/>
-[...6 lines deleted...]
-              <w:rPr/>
+          </w:tcPr>
+          <w:p w14:paraId="3F8ADB8B" w14:textId="6C6CA0BD" w:rsidR="4FB14A0D" w:rsidRDefault="4FB14A0D" w:rsidP="58CC50BB">
+            <w:r>
               <w:t>94 mins</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="58CC50BB" w:rsidTr="58CC50BB" w14:paraId="6EC16B21">
-[...13 lines deleted...]
-              <w:rPr/>
+      <w:tr w:rsidR="58CC50BB" w14:paraId="6EC16B21" w14:textId="77777777" w:rsidTr="58CC50BB">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4650" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15B65AAA" w14:textId="7A21DAE6" w:rsidR="3A9333D6" w:rsidRDefault="3A9333D6" w:rsidP="58CC50BB">
+            <w:r>
               <w:t>L2 writing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4650" w:type="dxa"/>
-            <w:tcMar/>
-[...6 lines deleted...]
-              <w:rPr/>
+          </w:tcPr>
+          <w:p w14:paraId="55DE03E9" w14:textId="00DF052E" w:rsidR="3A9333D6" w:rsidRDefault="3A9333D6" w:rsidP="58CC50BB">
+            <w:r>
               <w:t>60 mins</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4650" w:type="dxa"/>
-            <w:tcMar/>
-[...6 lines deleted...]
-              <w:rPr/>
+          </w:tcPr>
+          <w:p w14:paraId="76E4F664" w14:textId="7898FFE6" w:rsidR="4742D2D9" w:rsidRDefault="4742D2D9" w:rsidP="58CC50BB">
+            <w:r>
               <w:t>75 mins</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="58CC50BB" w:rsidRDefault="58CC50BB" w14:paraId="6B94C154" w14:textId="61930E78">
-[...7 lines deleted...]
-    <w:sectPr>
+    <w:p w14:paraId="6B94C154" w14:textId="61930E78" w:rsidR="58CC50BB" w:rsidRDefault="58CC50BB"/>
+    <w:sectPr w:rsidR="58CC50BB">
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="61BF8462" w14:textId="77777777" w:rsidR="00B72AE7" w:rsidRDefault="00B72AE7" w:rsidP="0000765B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="2AEDE239" w14:textId="77777777" w:rsidR="00B72AE7" w:rsidRDefault="00B72AE7" w:rsidP="0000765B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh w16sdtfl">
-[...1 lines deleted...]
-    <w:panose1 w:val="020F0502020204030204"/>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-[...6 lines deleted...]
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="020B0004020202020204"/>
-[...6 lines deleted...]
-    <w:panose1 w:val="020B0004020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5B5CEC5C" w14:textId="77777777" w:rsidR="0000765B" w:rsidRDefault="0000765B">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2C9145AD" w14:textId="6576F46A" w:rsidR="0000765B" w:rsidRDefault="0000765B">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+    <w:r>
+      <w:t>Invigilator Information Form 26-27</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6461EFF2" w14:textId="77777777" w:rsidR="0000765B" w:rsidRDefault="0000765B">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="27262B12" w14:textId="77777777" w:rsidR="00B72AE7" w:rsidRDefault="00B72AE7" w:rsidP="0000765B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="3A4387D2" w14:textId="77777777" w:rsidR="00B72AE7" w:rsidRDefault="00B72AE7" w:rsidP="0000765B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="68B15F3D" w14:textId="77777777" w:rsidR="0000765B" w:rsidRDefault="0000765B">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3DCB672C" w14:textId="77777777" w:rsidR="0000765B" w:rsidRDefault="0000765B">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="53ED8A94" w14:textId="77777777" w:rsidR="0000765B" w:rsidRDefault="0000765B">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh w16sdtfl">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
-  <w:trackRevisions w:val="false"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
   <w:compat>
+    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="140A5F71"/>
+    <w:rsid w:val="0000765B"/>
+    <w:rsid w:val="00656D6A"/>
+    <w:rsid w:val="00B029DF"/>
+    <w:rsid w:val="00B72AE7"/>
+    <w:rsid w:val="00C5652F"/>
+    <w:rsid w:val="00DB6672"/>
+    <w:rsid w:val="00FC160C"/>
     <w:rsid w:val="012CAC2E"/>
     <w:rsid w:val="04425D05"/>
     <w:rsid w:val="04D3021C"/>
     <w:rsid w:val="04EB626A"/>
     <w:rsid w:val="076444E3"/>
     <w:rsid w:val="0AC64632"/>
     <w:rsid w:val="0C02B64D"/>
     <w:rsid w:val="0CE0107F"/>
     <w:rsid w:val="0E721197"/>
     <w:rsid w:val="0F610732"/>
     <w:rsid w:val="0F75EFE1"/>
     <w:rsid w:val="0FA53CF5"/>
     <w:rsid w:val="109C7490"/>
     <w:rsid w:val="10BFC112"/>
     <w:rsid w:val="132BF4BC"/>
     <w:rsid w:val="140A5F71"/>
     <w:rsid w:val="1A193FB8"/>
     <w:rsid w:val="1A432785"/>
     <w:rsid w:val="1CAC76B4"/>
     <w:rsid w:val="1F6DCBE4"/>
     <w:rsid w:val="207D1250"/>
     <w:rsid w:val="2501AF9F"/>
     <w:rsid w:val="2679BD24"/>
     <w:rsid w:val="272FF253"/>
     <w:rsid w:val="28EAB98A"/>
     <w:rsid w:val="29968D9A"/>
     <w:rsid w:val="2D24E988"/>
     <w:rsid w:val="2E119E97"/>
-    <w:rsid w:val="2E119E97"/>
     <w:rsid w:val="32B993A5"/>
     <w:rsid w:val="354108E0"/>
     <w:rsid w:val="35BC627C"/>
     <w:rsid w:val="35F2224B"/>
     <w:rsid w:val="37277267"/>
     <w:rsid w:val="37B11C73"/>
-    <w:rsid w:val="3A169B23"/>
     <w:rsid w:val="3A169B23"/>
     <w:rsid w:val="3A9333D6"/>
     <w:rsid w:val="3AEFE989"/>
     <w:rsid w:val="3B908574"/>
     <w:rsid w:val="3C2F73E9"/>
     <w:rsid w:val="3D46BE5C"/>
     <w:rsid w:val="3E4F0372"/>
     <w:rsid w:val="40A3431C"/>
     <w:rsid w:val="42364E08"/>
     <w:rsid w:val="42A0CEAA"/>
     <w:rsid w:val="44038072"/>
     <w:rsid w:val="4583AA0A"/>
     <w:rsid w:val="46C63282"/>
     <w:rsid w:val="46EDE300"/>
     <w:rsid w:val="4742D2D9"/>
     <w:rsid w:val="495AED0A"/>
     <w:rsid w:val="49D1EC00"/>
     <w:rsid w:val="4B36084A"/>
     <w:rsid w:val="4B916EC1"/>
     <w:rsid w:val="4EF7A550"/>
     <w:rsid w:val="4FB14A0D"/>
     <w:rsid w:val="50FB74C7"/>
     <w:rsid w:val="51D369C1"/>
     <w:rsid w:val="578E8D53"/>
     <w:rsid w:val="58CC50BB"/>
@@ -2605,166 +1976,165 @@
     <w:rsid w:val="5F7D3479"/>
     <w:rsid w:val="61F6C7E7"/>
     <w:rsid w:val="621A743D"/>
     <w:rsid w:val="624A51D7"/>
     <w:rsid w:val="646786AC"/>
     <w:rsid w:val="65791908"/>
     <w:rsid w:val="66633D84"/>
     <w:rsid w:val="691CD37A"/>
     <w:rsid w:val="6BEAAE5F"/>
     <w:rsid w:val="6DF8F6EC"/>
     <w:rsid w:val="71484A9E"/>
     <w:rsid w:val="71E075CD"/>
     <w:rsid w:val="721062E0"/>
     <w:rsid w:val="721F5F14"/>
     <w:rsid w:val="74C9BBF7"/>
     <w:rsid w:val="77AD117D"/>
     <w:rsid w:val="7847A868"/>
     <w:rsid w:val="78990E5D"/>
     <w:rsid w:val="789DA29E"/>
     <w:rsid w:val="78DE5EA5"/>
     <w:rsid w:val="79C2C0AE"/>
     <w:rsid w:val="7ADB57AF"/>
     <w:rsid w:val="7B58FEB5"/>
     <w:rsid w:val="7C884654"/>
     <w:rsid w:val="7DA80401"/>
-    <w:rsid w:val="7DA80401"/>
     <w:rsid w:val="7DC8DDDE"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="140A5F71"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{A2AA8138-6640-4D07-AD78-A54A11EECAB8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" mc:Ignorable="w14 w15 wp14 w16se w16cid w16 w16cex w16sdtdh w16sdtfl">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="279" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2920,52 +2290,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -3026,123 +2396,166 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" w:type="table" w:styleId="TableGrid">
-[...4 lines deleted...]
-    <w:pPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="00FB4123"/>
+    <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
-    <w:tblPr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
-      <w:tblInd w:w="0" w:type="dxa"/>
+    <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0000765B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0000765B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0000765B"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="0000765B"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document2.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="/word/webSettings.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="/word/settings.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/word/styles.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="/word/theme/theme1.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="/word/fontTable.xml" Id="rId4" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="0F9ED5"/>
@@ -3358,52 +2771,369 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010051F72A33DDA3E849BA7AB8F84D4532B3" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e5b8ef66eb4e0d3de6313376e279d3a8">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b94932a4-8a36-4682-922b-a748b0285a9f" xmlns:ns3="45f13a3b-a8f8-458e-b468-fe19c65d9e9c" xmlns:ns4="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2bf08a12822c59165828193c822e9d83" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="b94932a4-8a36-4682-922b-a748b0285a9f"/>
+    <xsd:import namespace="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
+    <xsd:import namespace="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b94932a4-8a36-4682-922b-a748b0285a9f" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="3c5dbf34-c73a-430c-9290-9174ad787734" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="45f13a3b-a8f8-458e-b468-fe19c65d9e9c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a4f14ce3-52da-4fa2-a2d4-7c6d80c07d82}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="45f13a3b-a8f8-458e-b468-fe19c65d9e9c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b94932a4-8a36-4682-922b-a748b0285a9f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EAD4AA7B-64D7-4842-A620-2AE4866512F9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
+    <ds:schemaRef ds:uri="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
+    <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FC2A2D14-CF74-496B-A600-7ABBCB24843F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
+    <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{88BBD9B3-FADA-4DF5-AD11-02C72BBCE23A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>3</Pages>
+  <Words>199</Words>
+  <Characters>1139</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>9</Lines>
+  <Paragraphs>2</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>1336</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Beadell, Amy</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Lysdal Vagnso, Katharine</lastModifiedBy>
-  <revision>3</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010051F72A33DDA3E849BA7AB8F84D4532B3</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>