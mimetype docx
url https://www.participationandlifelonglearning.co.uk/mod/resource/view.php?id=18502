--- v0 (2025-12-03)
+++ v1 (2026-08-24)
@@ -5,163 +5,160 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="3F4808C4" w14:textId="77777777" w:rsidR="000F02F2" w:rsidRPr="003D4F61" w:rsidRDefault="000F02F2" w:rsidP="000F02F2">
+    <w:p w14:paraId="3F4808C4" w14:textId="3C20BD2F" w:rsidR="000F02F2" w:rsidRPr="003D4F61" w:rsidRDefault="000F02F2" w:rsidP="000F02F2">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="7DDEA733">
         <w:rPr>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Functional Skill Assessment Booking and Invigilator Form</w:t>
+      </w:r>
+      <w:r w:rsidR="00D2005F">
+        <w:rPr>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2026-27</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49850B17" w14:textId="77777777" w:rsidR="000F02F2" w:rsidRDefault="000F02F2" w:rsidP="000F02F2">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10073A90" w14:textId="3D99EEDF" w:rsidR="000F02F2" w:rsidRDefault="000F02F2" w:rsidP="000F02F2">
+    <w:p w14:paraId="10073A90" w14:textId="057BEB23" w:rsidR="000F02F2" w:rsidRDefault="000F02F2" w:rsidP="2F4C1FE8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="2F4C1FE8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">This form is to be completed by the Tutor or </w:t>
+        <w:t xml:space="preserve">This form is to be completed by the </w:t>
       </w:r>
-      <w:r w:rsidR="00647B33">
+      <w:r w:rsidR="731C0F9F" w:rsidRPr="2F4C1FE8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Co-ordinator</w:t>
+      </w:r>
+      <w:r w:rsidRPr="2F4C1FE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> or </w:t>
+      </w:r>
+      <w:r w:rsidR="00647B33" w:rsidRPr="2F4C1FE8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Manager </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidRPr="2F4C1FE8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">for each assessment to be booked and must be emailed to the Exams Office Team. </w:t>
       </w:r>
-      <w:r w:rsidRPr="00503EB6">
+      <w:r w:rsidRPr="2F4C1FE8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">This must be </w:t>
+        <w:t xml:space="preserve">This must be NO later than 21 working days </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E0765D">
+      <w:r w:rsidR="001A1AFD" w:rsidRPr="2F4C1FE8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:u w:val="single"/>
-[...30 lines deleted...]
-          <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>before the exam date.</w:t>
       </w:r>
-      <w:r w:rsidR="007D5A63">
+      <w:r w:rsidR="007D5A63" w:rsidRPr="2F4C1FE8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="005E6B8D" w14:textId="77777777" w:rsidR="000F02F2" w:rsidRDefault="000F02F2" w:rsidP="000F02F2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4150AD68" w14:textId="1BA8FE83" w:rsidR="000F02F2" w:rsidRDefault="000F02F2" w:rsidP="000F02F2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
@@ -171,51 +168,51 @@
     <w:p w14:paraId="4F193690" w14:textId="77777777" w:rsidR="000F02F2" w:rsidRDefault="000F02F2" w:rsidP="000F02F2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="16029" w:type="dxa"/>
         <w:tblInd w:w="-998" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2667"/>
         <w:gridCol w:w="1975"/>
         <w:gridCol w:w="2113"/>
         <w:gridCol w:w="2108"/>
         <w:gridCol w:w="1769"/>
         <w:gridCol w:w="1683"/>
         <w:gridCol w:w="1858"/>
         <w:gridCol w:w="1856"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F21AC0" w14:paraId="12DB91DA" w14:textId="4339FBAB" w:rsidTr="3256892E">
+      <w:tr w:rsidR="00F21AC0" w14:paraId="12DB91DA" w14:textId="4339FBAB" w:rsidTr="2F4C1FE8">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2667" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="154F1AFE" w14:textId="77777777" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="001A6B97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Learners Full Name</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -354,51 +351,67 @@
                 <w:b/>
               </w:rPr>
               <w:t>If yes, what?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2108" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="10BA86A4" w14:textId="307B6FC7" w:rsidR="00B93C80" w:rsidRPr="007759E5" w:rsidRDefault="00F21AC0" w:rsidP="001A6B97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>Paper or Online?</w:t>
+              <w:t xml:space="preserve">Paper or </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>Online</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1769" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="5ECBF461" w14:textId="37F1E049" w:rsidR="00B93C80" w:rsidRDefault="00F21AC0" w:rsidP="001A6B97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Chosen Assessment Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -435,70 +448,73 @@
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="77284B98" w14:textId="4053BCA9" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="0E405451">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0E405451">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Invigilator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1856" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9E2F3" w:themeFill="accent1" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="2278A657" w14:textId="4C566930" w:rsidR="00B93C80" w:rsidRPr="0E405451" w:rsidRDefault="00B93C80" w:rsidP="0E405451">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="1547D04B" w14:textId="60D26BAE" w:rsidR="00B93C80" w:rsidRPr="0E405451" w:rsidRDefault="00B93C80" w:rsidP="0E405451">
+            <w:r w:rsidRPr="49097027">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="2278A657" w14:textId="7473F4A0" w:rsidR="00B93C80" w:rsidRPr="0E405451" w:rsidRDefault="64A2BF9B" w:rsidP="0E405451">
+            <w:r w:rsidRPr="2F4C1FE8">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>(Indicate if a separate room is needed)</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F4E3C" w14:paraId="7968F685" w14:textId="170BF378" w:rsidTr="3256892E">
+      <w:tr w:rsidR="002F4E3C" w14:paraId="7968F685" w14:textId="170BF378" w:rsidTr="2F4C1FE8">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2667" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0C77230D" w14:textId="77777777" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="001A6B97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51886ECE" w14:textId="77777777" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="001A6B97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -565,51 +581,51 @@
           <w:p w14:paraId="631B96CF" w14:textId="0352491F" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="0E405451">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40881384" w14:textId="77777777" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="0E405451">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F4E3C" w14:paraId="38663F79" w14:textId="0A1039A4" w:rsidTr="3256892E">
+      <w:tr w:rsidR="002F4E3C" w14:paraId="38663F79" w14:textId="0A1039A4" w:rsidTr="2F4C1FE8">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2667" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4AC64C85" w14:textId="77777777" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="001A6B97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34725C10" w14:textId="77777777" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="001A6B97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -676,51 +692,51 @@
           <w:p w14:paraId="687CB372" w14:textId="7A6DBF83" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="0E405451">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B801169" w14:textId="77777777" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="0E405451">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F4E3C" w14:paraId="06D2D785" w14:textId="401761D0" w:rsidTr="3256892E">
+      <w:tr w:rsidR="002F4E3C" w14:paraId="06D2D785" w14:textId="401761D0" w:rsidTr="2F4C1FE8">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2667" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="459DC8FE" w14:textId="77777777" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="001A6B97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51348F6A" w14:textId="77777777" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="001A6B97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -787,51 +803,51 @@
           <w:p w14:paraId="50FC4A78" w14:textId="39E619FF" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="0E405451">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C103C08" w14:textId="77777777" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="0E405451">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F4E3C" w14:paraId="401F40C8" w14:textId="4CED5E60" w:rsidTr="3256892E">
+      <w:tr w:rsidR="002F4E3C" w14:paraId="401F40C8" w14:textId="4CED5E60" w:rsidTr="2F4C1FE8">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2667" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61A2CB8D" w14:textId="77777777" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="001A6B97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D67CFF1" w14:textId="77777777" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="001A6B97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -898,51 +914,51 @@
           <w:p w14:paraId="3F0245D7" w14:textId="1BB2A793" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="0E405451">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="494A736C" w14:textId="77777777" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="0E405451">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F4E3C" w14:paraId="79DCDCA6" w14:textId="320EFE64" w:rsidTr="3256892E">
+      <w:tr w:rsidR="002F4E3C" w14:paraId="79DCDCA6" w14:textId="320EFE64" w:rsidTr="2F4C1FE8">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2667" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A05084F" w14:textId="77777777" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="001A6B97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E1C7565" w14:textId="77777777" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="001A6B97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -1009,51 +1025,51 @@
           <w:p w14:paraId="3B975B66" w14:textId="5FF19AED" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="0E405451">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="04422264" w14:textId="77777777" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="0E405451">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F4E3C" w14:paraId="00303A0A" w14:textId="5EA86145" w:rsidTr="3256892E">
+      <w:tr w:rsidR="002F4E3C" w14:paraId="00303A0A" w14:textId="5EA86145" w:rsidTr="2F4C1FE8">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2667" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2909BCB3" w14:textId="77777777" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="001A6B97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7598E42F" w14:textId="77777777" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="001A6B97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -1120,51 +1136,51 @@
           <w:p w14:paraId="6A984A35" w14:textId="162502A8" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="0E405451">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7CA86E6D" w14:textId="77777777" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="0E405451">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F4E3C" w14:paraId="381F42BC" w14:textId="68A5B26B" w:rsidTr="3256892E">
+      <w:tr w:rsidR="002F4E3C" w14:paraId="381F42BC" w14:textId="68A5B26B" w:rsidTr="2F4C1FE8">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2667" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="552F30A7" w14:textId="77777777" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="001A6B97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0E6A5828" w14:textId="77777777" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="001A6B97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -1231,51 +1247,51 @@
           <w:p w14:paraId="09A52E2F" w14:textId="140924FB" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="0E405451">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37BAAE94" w14:textId="77777777" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="0E405451">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F4E3C" w14:paraId="4E683E5C" w14:textId="7F7FC6CD" w:rsidTr="3256892E">
+      <w:tr w:rsidR="002F4E3C" w14:paraId="4E683E5C" w14:textId="7F7FC6CD" w:rsidTr="2F4C1FE8">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2667" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="224FE9E2" w14:textId="77777777" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="001A6B97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6ECC56CB" w14:textId="77777777" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="001A6B97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -1342,51 +1358,51 @@
           <w:p w14:paraId="20CE2DF9" w14:textId="1F20ACEF" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="0E405451">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63FAAC11" w14:textId="77777777" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="0E405451">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F4E3C" w14:paraId="4D8CF6C0" w14:textId="749D9D77" w:rsidTr="3256892E">
+      <w:tr w:rsidR="002F4E3C" w14:paraId="4D8CF6C0" w14:textId="749D9D77" w:rsidTr="2F4C1FE8">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2667" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="102D351A" w14:textId="77777777" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="001A6B97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="315AEC94" w14:textId="77777777" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="001A6B97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -1453,51 +1469,51 @@
           <w:p w14:paraId="76D35B0F" w14:textId="5A8E7884" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="0E405451">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DAEDFB4" w14:textId="77777777" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="0E405451">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F4E3C" w14:paraId="5CE9CBAA" w14:textId="09EC9F38" w:rsidTr="3256892E">
+      <w:tr w:rsidR="002F4E3C" w14:paraId="5CE9CBAA" w14:textId="09EC9F38" w:rsidTr="2F4C1FE8">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2667" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33E3139E" w14:textId="77777777" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="001A6B97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29747582" w14:textId="77777777" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="001A6B97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -1564,51 +1580,51 @@
           <w:p w14:paraId="47372A8D" w14:textId="0A1F562E" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="0E405451">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55A4DDAA" w14:textId="77777777" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="0E405451">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F4E3C" w14:paraId="6DA2BD56" w14:textId="7DC37967" w:rsidTr="3256892E">
+      <w:tr w:rsidR="002F4E3C" w14:paraId="6DA2BD56" w14:textId="7DC37967" w:rsidTr="2F4C1FE8">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2667" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10371FA3" w14:textId="77777777" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="001A6B97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DC572C1" w14:textId="77777777" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="001A6B97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -1675,51 +1691,51 @@
           <w:p w14:paraId="4709A363" w14:textId="4A084AE3" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="0E405451">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4F156A2A" w14:textId="77777777" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="0E405451">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F4E3C" w14:paraId="1ABA482A" w14:textId="5D970399" w:rsidTr="3256892E">
+      <w:tr w:rsidR="002F4E3C" w14:paraId="1ABA482A" w14:textId="5D970399" w:rsidTr="2F4C1FE8">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2667" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17467991" w14:textId="77777777" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="001A6B97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="05B263C1" w14:textId="77777777" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="001A6B97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -1786,51 +1802,51 @@
           <w:p w14:paraId="2B1AD04A" w14:textId="2042619F" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="0E405451">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0571FF05" w14:textId="77777777" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="0E405451">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002F4E3C" w14:paraId="443594F8" w14:textId="64DB3BEA" w:rsidTr="3256892E">
+      <w:tr w:rsidR="002F4E3C" w14:paraId="443594F8" w14:textId="64DB3BEA" w:rsidTr="2F4C1FE8">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2667" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="776F29E1" w14:textId="77777777" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="001A6B97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7EA68689" w14:textId="77777777" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="001A6B97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -1897,51 +1913,51 @@
           <w:p w14:paraId="392B24BE" w14:textId="107383DF" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="0E405451">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="499659E2" w14:textId="77777777" w:rsidR="00B93C80" w:rsidRDefault="00B93C80" w:rsidP="0E405451">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00820BD5" w14:paraId="093C09FB" w14:textId="77777777" w:rsidTr="3256892E">
+      <w:tr w:rsidR="00820BD5" w14:paraId="093C09FB" w14:textId="77777777" w:rsidTr="2F4C1FE8">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2667" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C698E71" w14:textId="77777777" w:rsidR="00820BD5" w:rsidRDefault="00820BD5" w:rsidP="001A6B97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="688A523A" w14:textId="77777777" w:rsidR="00820BD5" w:rsidRDefault="00820BD5" w:rsidP="001A6B97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -2008,51 +2024,51 @@
           <w:p w14:paraId="5A9B12E5" w14:textId="77777777" w:rsidR="00820BD5" w:rsidRDefault="00820BD5" w:rsidP="001A6B97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A30B27D" w14:textId="77777777" w:rsidR="00820BD5" w:rsidRDefault="00820BD5" w:rsidP="001A6B97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00820BD5" w14:paraId="466250E9" w14:textId="77777777" w:rsidTr="3256892E">
+      <w:tr w:rsidR="00820BD5" w14:paraId="466250E9" w14:textId="77777777" w:rsidTr="2F4C1FE8">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2667" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F5787DF" w14:textId="77777777" w:rsidR="00820BD5" w:rsidRDefault="00820BD5" w:rsidP="001A6B97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C045DDD" w14:textId="77777777" w:rsidR="00820BD5" w:rsidRDefault="00820BD5" w:rsidP="001A6B97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -2119,51 +2135,51 @@
           <w:p w14:paraId="1ADCD955" w14:textId="77777777" w:rsidR="00820BD5" w:rsidRDefault="00820BD5" w:rsidP="001A6B97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="258A516C" w14:textId="77777777" w:rsidR="00820BD5" w:rsidRDefault="00820BD5" w:rsidP="001A6B97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00820BD5" w14:paraId="6E6F3FB8" w14:textId="77777777" w:rsidTr="3256892E">
+      <w:tr w:rsidR="00820BD5" w14:paraId="6E6F3FB8" w14:textId="77777777" w:rsidTr="2F4C1FE8">
         <w:trPr>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2667" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44C6C8B8" w14:textId="77777777" w:rsidR="00820BD5" w:rsidRDefault="00820BD5" w:rsidP="001A6B97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="190F1F07" w14:textId="77777777" w:rsidR="00820BD5" w:rsidRDefault="00820BD5" w:rsidP="001A6B97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -2240,400 +2256,365 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1856" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5CC78CBE" w14:textId="77777777" w:rsidR="00820BD5" w:rsidRDefault="00820BD5" w:rsidP="001A6B97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2BAD54CA" w14:textId="11D81D29" w:rsidR="3256892E" w:rsidRDefault="3256892E"/>
     <w:p w14:paraId="4944E55E" w14:textId="77777777" w:rsidR="00491D95" w:rsidRDefault="00491D95" w:rsidP="00491D95">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00491D95" w:rsidSect="007F52E5">
+    <w:p w14:paraId="2EBE5CF3" w14:textId="77777777" w:rsidR="00F329DD" w:rsidRDefault="00F329DD" w:rsidP="00491D95">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00F329DD" w:rsidSect="007F52E5">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="417CECB6" w14:textId="77777777" w:rsidR="000950C4" w:rsidRDefault="000950C4" w:rsidP="000950C4">
+    <w:p w14:paraId="27A35A02" w14:textId="77777777" w:rsidR="00245B37" w:rsidRDefault="00245B37" w:rsidP="000950C4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25880500" w14:textId="77777777" w:rsidR="000950C4" w:rsidRDefault="000950C4" w:rsidP="000950C4">
+    <w:p w14:paraId="3F107D91" w14:textId="77777777" w:rsidR="00245B37" w:rsidRDefault="00245B37" w:rsidP="000950C4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...74 lines deleted...]
-  <w:p w14:paraId="2654361A" w14:textId="454A845A" w:rsidR="000950C4" w:rsidRPr="000950C4" w:rsidRDefault="000950C4" w:rsidP="00834104">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2654361A" w14:textId="481E731D" w:rsidR="000950C4" w:rsidRPr="000950C4" w:rsidRDefault="000950C4" w:rsidP="00D958DB">
     <w:pPr>
       <w:pStyle w:val="Heading1"/>
       <w:rPr>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="000950C4">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:lang w:eastAsia="en-GB"/>
+      </w:rPr>
+      <w:t>Functional Skill Assessment Booking and Invigilator Form 2</w:t>
+    </w:r>
+    <w:r w:rsidR="00D2005F">
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:lang w:eastAsia="en-GB"/>
+      </w:rPr>
+      <w:t>6-27</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="50F7B993" w14:textId="77777777" w:rsidR="000950C4" w:rsidRDefault="000950C4" w:rsidP="000950C4">
+    <w:p w14:paraId="1C9D1889" w14:textId="77777777" w:rsidR="00245B37" w:rsidRDefault="00245B37" w:rsidP="000950C4">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="24E3502B" w14:textId="77777777" w:rsidR="000950C4" w:rsidRDefault="000950C4" w:rsidP="000950C4">
+    <w:p w14:paraId="43C03298" w14:textId="77777777" w:rsidR="00245B37" w:rsidRDefault="00245B37" w:rsidP="000950C4">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:hdrShapeDefaults>
-[...1 lines deleted...]
-  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000F02F2"/>
+    <w:rsid w:val="000688C3"/>
     <w:rsid w:val="00081CAE"/>
     <w:rsid w:val="000950C4"/>
     <w:rsid w:val="000F02F2"/>
     <w:rsid w:val="000F05E6"/>
     <w:rsid w:val="0011109B"/>
     <w:rsid w:val="00125366"/>
     <w:rsid w:val="001438F8"/>
     <w:rsid w:val="00145F5D"/>
     <w:rsid w:val="00157C34"/>
     <w:rsid w:val="00166C67"/>
     <w:rsid w:val="00190F72"/>
     <w:rsid w:val="001A1AFD"/>
     <w:rsid w:val="001A6B97"/>
     <w:rsid w:val="001C624E"/>
     <w:rsid w:val="001E1328"/>
+    <w:rsid w:val="00245B37"/>
     <w:rsid w:val="00263C12"/>
     <w:rsid w:val="00271D3C"/>
     <w:rsid w:val="00274B53"/>
     <w:rsid w:val="0028420C"/>
     <w:rsid w:val="002F4E3C"/>
     <w:rsid w:val="00317E1A"/>
     <w:rsid w:val="00364213"/>
     <w:rsid w:val="00441B73"/>
     <w:rsid w:val="00443604"/>
     <w:rsid w:val="004605EC"/>
     <w:rsid w:val="00491A0A"/>
     <w:rsid w:val="00491D95"/>
     <w:rsid w:val="00512F28"/>
     <w:rsid w:val="005219BC"/>
     <w:rsid w:val="00534331"/>
     <w:rsid w:val="00535DF4"/>
     <w:rsid w:val="005666B1"/>
     <w:rsid w:val="005B0B44"/>
     <w:rsid w:val="00633998"/>
     <w:rsid w:val="00647B33"/>
     <w:rsid w:val="0066752C"/>
     <w:rsid w:val="006A6CE9"/>
-    <w:rsid w:val="006C0B5A"/>
     <w:rsid w:val="006D0F8F"/>
     <w:rsid w:val="006E51C7"/>
     <w:rsid w:val="007019D0"/>
     <w:rsid w:val="0071113B"/>
     <w:rsid w:val="007145B0"/>
     <w:rsid w:val="007C0C37"/>
     <w:rsid w:val="007D330F"/>
     <w:rsid w:val="007D5A63"/>
+    <w:rsid w:val="007F1D9F"/>
     <w:rsid w:val="007F52E5"/>
     <w:rsid w:val="00805F33"/>
     <w:rsid w:val="00810A49"/>
     <w:rsid w:val="0081671F"/>
     <w:rsid w:val="00820BD5"/>
     <w:rsid w:val="00824A37"/>
-    <w:rsid w:val="00834104"/>
     <w:rsid w:val="0084080A"/>
     <w:rsid w:val="008827BA"/>
     <w:rsid w:val="008A6B2A"/>
     <w:rsid w:val="008E1B47"/>
     <w:rsid w:val="008E2025"/>
+    <w:rsid w:val="00900BAE"/>
     <w:rsid w:val="009141B4"/>
     <w:rsid w:val="009301A9"/>
     <w:rsid w:val="009565FA"/>
     <w:rsid w:val="00974A33"/>
+    <w:rsid w:val="00981859"/>
     <w:rsid w:val="00990690"/>
     <w:rsid w:val="009D7D91"/>
     <w:rsid w:val="009F1E6E"/>
     <w:rsid w:val="009F70EA"/>
     <w:rsid w:val="00A430CE"/>
     <w:rsid w:val="00A804D5"/>
+    <w:rsid w:val="00A97FA2"/>
     <w:rsid w:val="00AA0E24"/>
     <w:rsid w:val="00AC1243"/>
     <w:rsid w:val="00AE0B15"/>
     <w:rsid w:val="00B33E81"/>
     <w:rsid w:val="00B4147A"/>
     <w:rsid w:val="00B5236E"/>
     <w:rsid w:val="00B53997"/>
     <w:rsid w:val="00B66D61"/>
     <w:rsid w:val="00B93C80"/>
     <w:rsid w:val="00C84659"/>
     <w:rsid w:val="00CF73A8"/>
     <w:rsid w:val="00D131AC"/>
     <w:rsid w:val="00D15676"/>
+    <w:rsid w:val="00D2005F"/>
     <w:rsid w:val="00D92363"/>
+    <w:rsid w:val="00D958DB"/>
     <w:rsid w:val="00E10FE7"/>
     <w:rsid w:val="00E16F00"/>
     <w:rsid w:val="00E404F6"/>
+    <w:rsid w:val="00E51B17"/>
     <w:rsid w:val="00E775E9"/>
     <w:rsid w:val="00E91658"/>
-    <w:rsid w:val="00E97123"/>
     <w:rsid w:val="00EC7829"/>
     <w:rsid w:val="00EF562A"/>
     <w:rsid w:val="00EF78D9"/>
     <w:rsid w:val="00F21AC0"/>
+    <w:rsid w:val="00F329DD"/>
     <w:rsid w:val="00F43634"/>
     <w:rsid w:val="00F70FEB"/>
     <w:rsid w:val="00F934BF"/>
     <w:rsid w:val="00F94D09"/>
+    <w:rsid w:val="00FB2F34"/>
     <w:rsid w:val="00FC02DA"/>
     <w:rsid w:val="01C09B42"/>
     <w:rsid w:val="02A74312"/>
     <w:rsid w:val="06544510"/>
     <w:rsid w:val="0E405451"/>
+    <w:rsid w:val="0F054628"/>
     <w:rsid w:val="0FB0E81F"/>
     <w:rsid w:val="101224EC"/>
     <w:rsid w:val="19B1F98B"/>
     <w:rsid w:val="1BA57D53"/>
     <w:rsid w:val="216AC606"/>
     <w:rsid w:val="217C1030"/>
     <w:rsid w:val="245C77AF"/>
     <w:rsid w:val="28F49FCA"/>
     <w:rsid w:val="2CDA7668"/>
     <w:rsid w:val="2D96B764"/>
     <w:rsid w:val="2EBA5899"/>
+    <w:rsid w:val="2F4C1FE8"/>
     <w:rsid w:val="311F9AB3"/>
     <w:rsid w:val="3256892E"/>
+    <w:rsid w:val="3877D18D"/>
+    <w:rsid w:val="4364FA4F"/>
     <w:rsid w:val="484D8B39"/>
+    <w:rsid w:val="49097027"/>
+    <w:rsid w:val="4A0148D9"/>
     <w:rsid w:val="4E0192A2"/>
     <w:rsid w:val="5863DBA7"/>
     <w:rsid w:val="596520B8"/>
     <w:rsid w:val="5D11E8D2"/>
     <w:rsid w:val="63CF437F"/>
+    <w:rsid w:val="64A2BF9B"/>
     <w:rsid w:val="6B7C3BC6"/>
     <w:rsid w:val="7133119F"/>
+    <w:rsid w:val="716BE87A"/>
     <w:rsid w:val="71FC0060"/>
+    <w:rsid w:val="731C0F9F"/>
+    <w:rsid w:val="75D4A06D"/>
     <w:rsid w:val="7970FB2C"/>
     <w:rsid w:val="7D4F6C78"/>
     <w:rsid w:val="7DDEA733"/>
     <w:rsid w:val="7E4D95A3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4050E2FD"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B7FBC78E-A04B-4C2E-BD75-AE7A35753317}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
@@ -3521,139 +3502,176 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100AABDE2FC4720E743A8F2299970AC0B93" ma:contentTypeVersion="8" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="77dc8c57bd4059e3f7fdd07f8f09a3af">
-[...2 lines deleted...]
-    <xsd:import namespace="9507b3c6-1080-4dbf-96e4-14adbedf0382"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010051F72A33DDA3E849BA7AB8F84D4532B3" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e5b8ef66eb4e0d3de6313376e279d3a8">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b94932a4-8a36-4682-922b-a748b0285a9f" xmlns:ns3="45f13a3b-a8f8-458e-b468-fe19c65d9e9c" xmlns:ns4="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2bf08a12822c59165828193c822e9d83" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="b94932a4-8a36-4682-922b-a748b0285a9f"/>
+    <xsd:import namespace="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
+    <xsd:import namespace="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ae7caae9-c585-4404-9f8b-94fdfe146a6c" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b94932a4-8a36-4682-922b-a748b0285a9f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="3c5dbf34-c73a-430c-9290-9174ad787734" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="14" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="15" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9507b3c6-1080-4dbf-96e4-14adbedf0382" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="45f13a3b-a8f8-458e-b468-fe19c65d9e9c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a4f14ce3-52da-4fa2-a2d4-7c6d80c07d82}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="45f13a3b-a8f8-458e-b468-fe19c65d9e9c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -3713,133 +3731,133 @@
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-  <documentManagement/>
+  <documentManagement>
+    <TaxCatchAll xmlns="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b94932a4-8a36-4682-922b-a748b0285a9f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3663F98C-8221-48DE-85D8-1759836CE2BE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9846F216-E063-491F-8957-A748DFC68A0D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B39F3B0-880C-4FAC-BE2B-96DF229E95CF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="ae7caae9-c585-4404-9f8b-94fdfe146a6c"/>
-    <ds:schemaRef ds:uri="9507b3c6-1080-4dbf-96e4-14adbedf0382"/>
+    <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
+    <ds:schemaRef ds:uri="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
+    <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{400DA0CD-7308-4E59-880E-7F06A09E795F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="ae7caae9-c585-4404-9f8b-94fdfe146a6c"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...1 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
+    <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{56C70362-C7BD-4989-A9FD-B6F56916BE71}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>581</Characters>
+  <Pages>1</Pages>
+  <Words>110</Words>
+  <Characters>628</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>5</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>681</CharactersWithSpaces>
+  <CharactersWithSpaces>737</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Roberts, Katharine</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100AABDE2FC4720E743A8F2299970AC0B93</vt:lpwstr>
+    <vt:lpwstr>0x01010051F72A33DDA3E849BA7AB8F84D4532B3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>6b44e78e-7381-471c-80b1-6aa7275f2f5e</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>