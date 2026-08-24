--- v0 (2025-12-03)
+++ v1 (2026-08-24)
@@ -7,184 +7,191 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1C25EB9E" w14:textId="6042AF7D" w:rsidR="0035685D" w:rsidRPr="00BF51BF" w:rsidRDefault="00C0767A" w:rsidP="00B043AB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF51BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hampshire Achieves</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C25EB9F" w14:textId="6864E550" w:rsidR="0035685D" w:rsidRPr="00BF51BF" w:rsidRDefault="00BF51BF" w:rsidP="00B043AB">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF51BF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Young People’s Learning</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C25EBA3" w14:textId="5315E494" w:rsidR="0035685D" w:rsidRPr="00BF51BF" w:rsidRDefault="0035685D" w:rsidP="00B043AB">
+    <w:p w14:paraId="1C25EBA3" w14:textId="1902CAFC" w:rsidR="0035685D" w:rsidRPr="00BF51BF" w:rsidRDefault="2E9A2C9C" w:rsidP="1E24099F">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00BF51BF">
+      <w:r w:rsidRPr="1E24099F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Programme Change Form</w:t>
       </w:r>
-      <w:r w:rsidR="002A298B" w:rsidRPr="00BF51BF">
+      <w:r w:rsidR="0BA73245" w:rsidRPr="1E24099F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D67CDD" w:rsidRPr="00BF51BF">
+      <w:r w:rsidR="1328A7FD" w:rsidRPr="1E24099F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="002A77A5">
+      <w:r w:rsidR="45489BB7" w:rsidRPr="1E24099F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="00F61801">
+      <w:r w:rsidR="23896875" w:rsidRPr="1E24099F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-2</w:t>
       </w:r>
-      <w:r w:rsidR="002A77A5">
+      <w:r w:rsidR="0D8315A1" w:rsidRPr="1E24099F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C25EBA5" w14:textId="77777777" w:rsidR="0035685D" w:rsidRDefault="0035685D" w:rsidP="0035685D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3794"/>
         <w:gridCol w:w="5448"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0035685D" w14:paraId="1C25EBA9" w14:textId="77777777" w:rsidTr="5081CB35">
+      <w:tr w:rsidR="0035685D" w14:paraId="1C25EBA9" w14:textId="77777777" w:rsidTr="3BB141D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="59D671C0" w14:textId="7C69BF41" w:rsidR="0035685D" w:rsidRPr="001422DA" w:rsidRDefault="0035685D" w:rsidP="5081CB35">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001422DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Learner </w:t>
             </w:r>
@@ -237,51 +244,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5448" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C25EBA8" w14:textId="0B6D18BB" w:rsidR="0035685D" w:rsidRPr="00FF7265" w:rsidRDefault="0035685D" w:rsidP="0035685D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="5081CB35" w14:paraId="33D3AE86" w14:textId="77777777" w:rsidTr="5081CB35">
+      <w:tr w:rsidR="5081CB35" w14:paraId="33D3AE86" w14:textId="77777777" w:rsidTr="3BB141D4">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="342F8526" w14:textId="30D9B342" w:rsidR="29D12FAA" w:rsidRPr="001422DA" w:rsidRDefault="29D12FAA" w:rsidP="5081CB35">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001422DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -296,51 +303,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5448" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3EC5CEAD" w14:textId="74B8DCF2" w:rsidR="5081CB35" w:rsidRDefault="5081CB35" w:rsidP="5081CB35">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="5081CB35" w14:paraId="256A46D7" w14:textId="77777777" w:rsidTr="5081CB35">
+      <w:tr w:rsidR="5081CB35" w14:paraId="256A46D7" w14:textId="77777777" w:rsidTr="3BB141D4">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="42E12BD4" w14:textId="196239E4" w:rsidR="0F509A9B" w:rsidRPr="001422DA" w:rsidRDefault="0F509A9B" w:rsidP="5081CB35">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001422DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -355,51 +362,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5448" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="45C90FB8" w14:textId="443A3D5A" w:rsidR="5081CB35" w:rsidRDefault="5081CB35" w:rsidP="5081CB35">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0035685D" w14:paraId="1C25EBB1" w14:textId="77777777" w:rsidTr="5081CB35">
+      <w:tr w:rsidR="0035685D" w14:paraId="1C25EBB1" w14:textId="77777777" w:rsidTr="3BB141D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DF10AA4" w14:textId="39DF7D1B" w:rsidR="00F85D54" w:rsidRPr="001422DA" w:rsidRDefault="00F85D54" w:rsidP="5081CB35">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001422DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Current </w:t>
             </w:r>
@@ -451,168 +458,101 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5448" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C25EBB0" w14:textId="6F2261CC" w:rsidR="00104BFD" w:rsidRDefault="00104BFD" w:rsidP="002A298B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F70492" w14:paraId="07E81D50" w14:textId="77777777" w:rsidTr="5081CB35">
+      <w:tr w:rsidR="00F70492" w14:paraId="07E81D50" w14:textId="77777777" w:rsidTr="3BB141D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="35B202AD" w14:textId="2C022DB6" w:rsidR="00F70492" w:rsidRPr="001422DA" w:rsidRDefault="00687582" w:rsidP="5081CB35">
+          <w:p w14:paraId="4B54DBE3" w14:textId="5BC5313D" w:rsidR="076920F0" w:rsidRDefault="076920F0" w:rsidP="3BB141D4">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-              <w:rPr>
-[...75 lines deleted...]
-              <w:t>ate</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="3BB141D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Learner last date on course</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="670E9D0F" w14:textId="35537021" w:rsidR="00CB6EA2" w:rsidRPr="001422DA" w:rsidRDefault="00CB6EA2" w:rsidP="5081CB35">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5448" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="36AC37DE" w14:textId="77777777" w:rsidR="00F70492" w:rsidRDefault="00F70492" w:rsidP="002A298B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="5081CB35" w14:paraId="531C4A8B" w14:textId="77777777" w:rsidTr="5081CB35">
+      <w:tr w:rsidR="5081CB35" w14:paraId="531C4A8B" w14:textId="77777777" w:rsidTr="3BB141D4">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67F2C427" w14:textId="54ED920A" w:rsidR="00F85D54" w:rsidRPr="001422DA" w:rsidRDefault="004601D7" w:rsidP="5081CB35">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001422DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -638,111 +578,126 @@
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5448" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="782BDB35" w14:textId="4A4C1254" w:rsidR="5081CB35" w:rsidRDefault="5081CB35" w:rsidP="5081CB35">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001422DA" w14:paraId="1B5399D1" w14:textId="77777777" w:rsidTr="5081CB35">
+      <w:tr w:rsidR="001422DA" w14:paraId="1B5399D1" w14:textId="77777777" w:rsidTr="3BB141D4">
         <w:trPr>
           <w:trHeight w:val="300"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B8D1E99" w14:textId="77777777" w:rsidR="001422DA" w:rsidRPr="001422DA" w:rsidRDefault="001422DA" w:rsidP="5081CB35">
+          <w:p w14:paraId="0B8D1E99" w14:textId="0B48640E" w:rsidR="001422DA" w:rsidRPr="001422DA" w:rsidRDefault="0DBBBDA9" w:rsidP="5081CB35">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-              <w:rPr>
-[...15 lines deleted...]
-              <w:t>New course start date</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="3BB141D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Learner </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="3BB141D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>start</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="3BB141D4">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> date on course</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2D119364" w14:textId="40D0B5D1" w:rsidR="001422DA" w:rsidRPr="001422DA" w:rsidRDefault="001422DA" w:rsidP="5081CB35">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5448" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="165022CC" w14:textId="77777777" w:rsidR="001422DA" w:rsidRDefault="001422DA" w:rsidP="5081CB35">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00155644" w14:paraId="5ADFFB10" w14:textId="77777777" w:rsidTr="5081CB35">
+      <w:tr w:rsidR="00155644" w14:paraId="5ADFFB10" w14:textId="77777777" w:rsidTr="3BB141D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3794" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CBAA971" w14:textId="399B7D16" w:rsidR="00155644" w:rsidRPr="001422DA" w:rsidRDefault="00CB6EA2" w:rsidP="00CB6EA2">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001422DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">New </w:t>
             </w:r>
@@ -774,51 +729,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5448" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="08024A10" w14:textId="77777777" w:rsidR="00155644" w:rsidRDefault="00155644" w:rsidP="002A298B">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0035685D" w14:paraId="1C25EBC7" w14:textId="77777777" w:rsidTr="5081CB35">
+      <w:tr w:rsidR="0035685D" w14:paraId="1C25EBC7" w14:textId="77777777" w:rsidTr="3BB141D4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9242" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="45DCC9A4" w14:textId="5A32EA2E" w:rsidR="00E1505A" w:rsidRPr="001422DA" w:rsidRDefault="109D5317" w:rsidP="5081CB35">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001422DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Additional Comments</w:t>
             </w:r>
@@ -959,158 +914,126 @@
         <w:t xml:space="preserve"> where appropriate</w:t>
       </w:r>
       <w:r w:rsidRPr="00A14210">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> send a copy to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E06D6A0" w14:textId="77777777" w:rsidR="008C5EF4" w:rsidRPr="00A14210" w:rsidRDefault="008C5EF4" w:rsidP="008C5EF4">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0764853B" w14:textId="77777777" w:rsidR="008C5EF4" w:rsidRPr="00A14210" w:rsidRDefault="008C5EF4" w:rsidP="008C5EF4">
-[...24 lines deleted...]
-    <w:p w14:paraId="3657D863" w14:textId="77777777" w:rsidR="008C5EF4" w:rsidRPr="00A14210" w:rsidRDefault="008C5EF4" w:rsidP="008C5EF4">
+    <w:p w14:paraId="107F48D8" w14:textId="0DDF9A87" w:rsidR="0CBA0404" w:rsidRDefault="0CBA0404" w:rsidP="1E24099F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="41F6E7B3">
+      <w:r w:rsidRPr="1E24099F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Development Co-ordinator (Quality, Accreditation &amp; Assessment)</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>MIS Team</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3309045C" w14:textId="59B578A3" w:rsidR="008C5EF4" w:rsidRPr="00B96C3D" w:rsidRDefault="008C5EF4" w:rsidP="00B96C3D">
+    <w:p w14:paraId="7E882554" w14:textId="019958C1" w:rsidR="0CBA0404" w:rsidRDefault="0CBA0404" w:rsidP="1E24099F">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="41F6E7B3">
+      <w:r w:rsidRPr="1E24099F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Development Officer (Teaching, Learning &amp; Success)</w:t>
+        <w:t>Quality Team</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="008C5EF4" w:rsidRPr="00B96C3D">
+    <w:sectPr w:rsidR="0CBA0404">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6F2B0962" w14:textId="77777777" w:rsidR="001D04C1" w:rsidRDefault="001D04C1" w:rsidP="0035685D">
+    <w:p w14:paraId="6A865874" w14:textId="77777777" w:rsidR="005D76BC" w:rsidRDefault="005D76BC" w:rsidP="0035685D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="53E2E8C2" w14:textId="77777777" w:rsidR="001D04C1" w:rsidRDefault="001D04C1" w:rsidP="0035685D">
+    <w:p w14:paraId="6E7C7DAB" w14:textId="77777777" w:rsidR="005D76BC" w:rsidRDefault="005D76BC" w:rsidP="0035685D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1129,159 +1052,157 @@
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="35A45BA6" w14:textId="799E4F4C" w:rsidR="002C6958" w:rsidRPr="00693E52" w:rsidRDefault="002C6958" w:rsidP="00693E52">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="35A45BA6" w14:textId="11BD8F67" w:rsidR="002C6958" w:rsidRPr="00AD5E38" w:rsidRDefault="002C6958" w:rsidP="00AD5E38">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00693E52">
+    <w:r w:rsidRPr="00AD5E38">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>YPL programme change form</w:t>
     </w:r>
-    <w:r w:rsidR="00693E52" w:rsidRPr="00693E52">
+    <w:r w:rsidR="00693E52" w:rsidRPr="00AD5E38">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> 2</w:t>
     </w:r>
-    <w:r w:rsidR="002A77A5">
+    <w:r w:rsidR="00AD5E38" w:rsidRPr="00AD5E38">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
-    <w:r w:rsidR="00693E52" w:rsidRPr="00693E52">
+    <w:r w:rsidR="00693E52" w:rsidRPr="00AD5E38">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>-2</w:t>
     </w:r>
-    <w:r w:rsidR="002A77A5">
+    <w:r w:rsidR="00AD5E38" w:rsidRPr="00AD5E38">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="20"/>
-        <w:szCs w:val="20"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>7</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A668E53" w14:textId="77777777" w:rsidR="001D04C1" w:rsidRDefault="001D04C1" w:rsidP="0035685D">
+    <w:p w14:paraId="6E7F66FF" w14:textId="77777777" w:rsidR="005D76BC" w:rsidRDefault="005D76BC" w:rsidP="0035685D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="16941075" w14:textId="77777777" w:rsidR="001D04C1" w:rsidRDefault="001D04C1" w:rsidP="0035685D">
+    <w:p w14:paraId="7DBCA4E8" w14:textId="77777777" w:rsidR="005D76BC" w:rsidRDefault="005D76BC" w:rsidP="0035685D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3F71F720" w14:textId="76A49098" w:rsidR="00BF51BF" w:rsidRDefault="00BF51BF" w:rsidP="00BF51BF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
       </w:tabs>
       <w:ind w:right="-1180"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:b/>
         <w:noProof/>
         <w:color w:val="42126C"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="224C1F97" wp14:editId="5D64ADCF">
           <wp:extent cx="1762125" cy="469419"/>
           <wp:effectExtent l="0" t="0" r="0" b="6985"/>
           <wp:docPr id="1037153524" name="Picture 1037153524" descr="2hcc_col-2"/>
           <wp:cNvGraphicFramePr>
@@ -1311,51 +1232,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1762125" cy="469419"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26B76233"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="28640324"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1433,51 +1354,51 @@
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2016422051">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0035685D"/>
     <w:rsid w:val="00005A5F"/>
     <w:rsid w:val="0001182A"/>
     <w:rsid w:val="00015752"/>
     <w:rsid w:val="000435BB"/>
     <w:rsid w:val="000437AE"/>
@@ -1560,68 +1481,70 @@
     <w:rsid w:val="003D4893"/>
     <w:rsid w:val="003E29FB"/>
     <w:rsid w:val="003E4EDA"/>
     <w:rsid w:val="003F620D"/>
     <w:rsid w:val="003F73F9"/>
     <w:rsid w:val="00421484"/>
     <w:rsid w:val="00424E45"/>
     <w:rsid w:val="00425403"/>
     <w:rsid w:val="0043145D"/>
     <w:rsid w:val="00451B9D"/>
     <w:rsid w:val="004523E6"/>
     <w:rsid w:val="00455F2D"/>
     <w:rsid w:val="004601D7"/>
     <w:rsid w:val="004731F5"/>
     <w:rsid w:val="00477807"/>
     <w:rsid w:val="00480274"/>
     <w:rsid w:val="004907C3"/>
     <w:rsid w:val="00496476"/>
     <w:rsid w:val="00496C78"/>
     <w:rsid w:val="004B0F3A"/>
     <w:rsid w:val="004C0227"/>
     <w:rsid w:val="004C4FA3"/>
     <w:rsid w:val="004D03C6"/>
     <w:rsid w:val="004D4E36"/>
     <w:rsid w:val="004D7915"/>
+    <w:rsid w:val="004E24E7"/>
     <w:rsid w:val="004F680B"/>
     <w:rsid w:val="00501643"/>
     <w:rsid w:val="00505C0F"/>
     <w:rsid w:val="0051002A"/>
     <w:rsid w:val="0051286C"/>
     <w:rsid w:val="005277C2"/>
     <w:rsid w:val="0053337D"/>
     <w:rsid w:val="005342E8"/>
     <w:rsid w:val="005437D1"/>
     <w:rsid w:val="005438D7"/>
     <w:rsid w:val="00550195"/>
     <w:rsid w:val="00571B9E"/>
     <w:rsid w:val="005766DD"/>
     <w:rsid w:val="0057771F"/>
     <w:rsid w:val="00591D47"/>
     <w:rsid w:val="005D05B0"/>
     <w:rsid w:val="005D2D40"/>
     <w:rsid w:val="005D6E43"/>
+    <w:rsid w:val="005D76BC"/>
     <w:rsid w:val="00611627"/>
     <w:rsid w:val="006216AE"/>
     <w:rsid w:val="00626DBD"/>
     <w:rsid w:val="0063294F"/>
     <w:rsid w:val="00637338"/>
     <w:rsid w:val="00637411"/>
     <w:rsid w:val="006427A6"/>
     <w:rsid w:val="00654B9B"/>
     <w:rsid w:val="00687582"/>
     <w:rsid w:val="00687704"/>
     <w:rsid w:val="00693E52"/>
     <w:rsid w:val="006A4CB7"/>
     <w:rsid w:val="006B1056"/>
     <w:rsid w:val="006B2273"/>
     <w:rsid w:val="006F2C2D"/>
     <w:rsid w:val="00721F03"/>
     <w:rsid w:val="00744202"/>
     <w:rsid w:val="00751901"/>
     <w:rsid w:val="00757D49"/>
     <w:rsid w:val="00781149"/>
     <w:rsid w:val="007904C1"/>
     <w:rsid w:val="007A2854"/>
     <w:rsid w:val="007A3184"/>
     <w:rsid w:val="007A3217"/>
     <w:rsid w:val="007C6468"/>
@@ -1629,135 +1552,139 @@
     <w:rsid w:val="007E1C48"/>
     <w:rsid w:val="007F2CD2"/>
     <w:rsid w:val="00801E0B"/>
     <w:rsid w:val="00826F8A"/>
     <w:rsid w:val="008345D6"/>
     <w:rsid w:val="00835BFF"/>
     <w:rsid w:val="008465A7"/>
     <w:rsid w:val="00853515"/>
     <w:rsid w:val="00854578"/>
     <w:rsid w:val="008604A0"/>
     <w:rsid w:val="00863C6C"/>
     <w:rsid w:val="008840CC"/>
     <w:rsid w:val="00887D9C"/>
     <w:rsid w:val="008927C7"/>
     <w:rsid w:val="008977D0"/>
     <w:rsid w:val="008A439E"/>
     <w:rsid w:val="008A717A"/>
     <w:rsid w:val="008B3C26"/>
     <w:rsid w:val="008C5EF4"/>
     <w:rsid w:val="008C61DF"/>
     <w:rsid w:val="008D3B41"/>
     <w:rsid w:val="008D69DF"/>
     <w:rsid w:val="008D733D"/>
     <w:rsid w:val="008E0123"/>
     <w:rsid w:val="008F39E5"/>
+    <w:rsid w:val="008F3AAD"/>
     <w:rsid w:val="0090294F"/>
     <w:rsid w:val="00912F39"/>
+    <w:rsid w:val="00926C74"/>
     <w:rsid w:val="00937875"/>
     <w:rsid w:val="00940A71"/>
     <w:rsid w:val="00941775"/>
     <w:rsid w:val="009514A3"/>
     <w:rsid w:val="00952EF1"/>
     <w:rsid w:val="009544D1"/>
     <w:rsid w:val="00954795"/>
     <w:rsid w:val="009642D9"/>
     <w:rsid w:val="00974ECE"/>
     <w:rsid w:val="009769C4"/>
     <w:rsid w:val="00982CD5"/>
     <w:rsid w:val="00982E4E"/>
     <w:rsid w:val="00985B95"/>
     <w:rsid w:val="00987862"/>
     <w:rsid w:val="009A1F7C"/>
     <w:rsid w:val="009A27A1"/>
     <w:rsid w:val="009A70D0"/>
     <w:rsid w:val="009A7127"/>
     <w:rsid w:val="009B3B57"/>
     <w:rsid w:val="009C10B0"/>
     <w:rsid w:val="009C7B60"/>
     <w:rsid w:val="009D6892"/>
     <w:rsid w:val="009D6DA3"/>
     <w:rsid w:val="009E2D41"/>
     <w:rsid w:val="00A15B9B"/>
     <w:rsid w:val="00A35DB6"/>
     <w:rsid w:val="00A41725"/>
     <w:rsid w:val="00A43663"/>
     <w:rsid w:val="00A50DB6"/>
     <w:rsid w:val="00A56B17"/>
     <w:rsid w:val="00A57A0F"/>
     <w:rsid w:val="00A67BF8"/>
     <w:rsid w:val="00A76547"/>
     <w:rsid w:val="00A8029E"/>
     <w:rsid w:val="00A94224"/>
     <w:rsid w:val="00A94431"/>
     <w:rsid w:val="00AA7F1F"/>
     <w:rsid w:val="00AB3137"/>
     <w:rsid w:val="00AC3AF6"/>
+    <w:rsid w:val="00AD5E38"/>
     <w:rsid w:val="00AE56EB"/>
     <w:rsid w:val="00AF50D7"/>
     <w:rsid w:val="00B030D9"/>
     <w:rsid w:val="00B043AB"/>
     <w:rsid w:val="00B05C0D"/>
     <w:rsid w:val="00B065EA"/>
     <w:rsid w:val="00B12039"/>
     <w:rsid w:val="00B3058D"/>
     <w:rsid w:val="00B32B1E"/>
     <w:rsid w:val="00B36552"/>
     <w:rsid w:val="00B4099D"/>
     <w:rsid w:val="00B433F3"/>
     <w:rsid w:val="00B43E31"/>
     <w:rsid w:val="00B55735"/>
     <w:rsid w:val="00B72C40"/>
     <w:rsid w:val="00B8412F"/>
     <w:rsid w:val="00B9012F"/>
     <w:rsid w:val="00B96C3D"/>
     <w:rsid w:val="00BA6AD1"/>
     <w:rsid w:val="00BA7D5E"/>
     <w:rsid w:val="00BB089B"/>
     <w:rsid w:val="00BC4D3C"/>
     <w:rsid w:val="00BC6B0F"/>
     <w:rsid w:val="00BC7511"/>
     <w:rsid w:val="00BE5E90"/>
     <w:rsid w:val="00BE78CA"/>
     <w:rsid w:val="00BF51BF"/>
     <w:rsid w:val="00C037B1"/>
     <w:rsid w:val="00C063C4"/>
     <w:rsid w:val="00C0767A"/>
     <w:rsid w:val="00C16186"/>
     <w:rsid w:val="00C17F13"/>
     <w:rsid w:val="00C21B1A"/>
     <w:rsid w:val="00C4507E"/>
     <w:rsid w:val="00C4773E"/>
     <w:rsid w:val="00C55E9B"/>
     <w:rsid w:val="00C607DD"/>
     <w:rsid w:val="00C645CE"/>
     <w:rsid w:val="00C70E6E"/>
     <w:rsid w:val="00C8127F"/>
     <w:rsid w:val="00C876FD"/>
     <w:rsid w:val="00CA2E21"/>
     <w:rsid w:val="00CB6EA2"/>
     <w:rsid w:val="00CC24B2"/>
+    <w:rsid w:val="00CC5FA4"/>
     <w:rsid w:val="00CD712B"/>
     <w:rsid w:val="00CD7139"/>
     <w:rsid w:val="00CF7B4A"/>
     <w:rsid w:val="00D0038A"/>
     <w:rsid w:val="00D03560"/>
     <w:rsid w:val="00D04BA7"/>
     <w:rsid w:val="00D14E8F"/>
     <w:rsid w:val="00D20CDA"/>
     <w:rsid w:val="00D33234"/>
     <w:rsid w:val="00D332B8"/>
     <w:rsid w:val="00D402E1"/>
     <w:rsid w:val="00D57DD4"/>
     <w:rsid w:val="00D663D7"/>
     <w:rsid w:val="00D67CDD"/>
     <w:rsid w:val="00D75228"/>
     <w:rsid w:val="00D8600B"/>
     <w:rsid w:val="00DE3E51"/>
     <w:rsid w:val="00DF0997"/>
     <w:rsid w:val="00DF5DAB"/>
     <w:rsid w:val="00E00622"/>
     <w:rsid w:val="00E1505A"/>
     <w:rsid w:val="00E161DC"/>
     <w:rsid w:val="00E22F47"/>
     <w:rsid w:val="00E244FD"/>
     <w:rsid w:val="00E25B0F"/>
@@ -1781,56 +1708,67 @@
     <w:rsid w:val="00F30FD6"/>
     <w:rsid w:val="00F36154"/>
     <w:rsid w:val="00F42FD9"/>
     <w:rsid w:val="00F55C5A"/>
     <w:rsid w:val="00F615E1"/>
     <w:rsid w:val="00F61801"/>
     <w:rsid w:val="00F64990"/>
     <w:rsid w:val="00F70492"/>
     <w:rsid w:val="00F72134"/>
     <w:rsid w:val="00F73792"/>
     <w:rsid w:val="00F7697F"/>
     <w:rsid w:val="00F847EC"/>
     <w:rsid w:val="00F85D54"/>
     <w:rsid w:val="00F93A87"/>
     <w:rsid w:val="00F95072"/>
     <w:rsid w:val="00FA440E"/>
     <w:rsid w:val="00FB06CD"/>
     <w:rsid w:val="00FB1889"/>
     <w:rsid w:val="00FB231F"/>
     <w:rsid w:val="00FB63C8"/>
     <w:rsid w:val="00FC5124"/>
     <w:rsid w:val="00FC53ED"/>
     <w:rsid w:val="00FF067E"/>
     <w:rsid w:val="00FF7265"/>
     <w:rsid w:val="0202E06A"/>
+    <w:rsid w:val="076920F0"/>
+    <w:rsid w:val="0BA73245"/>
+    <w:rsid w:val="0CBA0404"/>
+    <w:rsid w:val="0D8315A1"/>
+    <w:rsid w:val="0DBBBDA9"/>
     <w:rsid w:val="0F509A9B"/>
     <w:rsid w:val="109D5317"/>
+    <w:rsid w:val="1328A7FD"/>
+    <w:rsid w:val="1E24099F"/>
     <w:rsid w:val="21C3D18F"/>
+    <w:rsid w:val="23896875"/>
     <w:rsid w:val="29D12FAA"/>
     <w:rsid w:val="2AC78A44"/>
+    <w:rsid w:val="2E9A2C9C"/>
     <w:rsid w:val="3B1BDF80"/>
+    <w:rsid w:val="3BB141D4"/>
+    <w:rsid w:val="45489BB7"/>
     <w:rsid w:val="4871CC9D"/>
     <w:rsid w:val="5081CB35"/>
     <w:rsid w:val="57CDB113"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -3113,121 +3051,117 @@
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
-    <TaxCatchAll xmlns="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
+    <TaxCatchAll xmlns="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="b94932a4-8a36-4682-922b-a748b0285a9f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{593E1B8F-12DD-4692-866C-9BAEECF90667}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
     <ds:schemaRef ds:uri="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
     <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00C1E66D-FC7D-48AC-8B9B-384FDA07A3B6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{93E8C0C2-A8E3-4452-A5C3-85AB6EB14044}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...3 lines deleted...]
-    <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
-    <ds:schemaRef ds:uri="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>78</Words>
-  <Characters>446</Characters>
+  <Words>59</Words>
+  <Characters>337</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>3</Lines>
+  <Lines>2</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Hampshire County Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>523</CharactersWithSpaces>
+  <CharactersWithSpaces>395</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>rhlialjg</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010051F72A33DDA3E849BA7AB8F84D4532B3</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>