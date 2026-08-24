--- v0 (2025-12-03)
+++ v1 (2026-08-24)
@@ -1,320 +1,309 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1C25EBA0" w14:textId="72AEFE07" w:rsidR="00286747" w:rsidRPr="007C543F" w:rsidRDefault="009F0C62" w:rsidP="0035685D">
-[...60 lines deleted...]
-    <w:p w14:paraId="1C25EBA2" w14:textId="77777777" w:rsidR="0035685D" w:rsidRPr="0035685D" w:rsidRDefault="0035685D" w:rsidP="0035685D">
+    <w:p w14:paraId="35C1095B" w14:textId="77777777" w:rsidR="001B5DAC" w:rsidRDefault="001B5DAC" w:rsidP="0035685D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C25EBA3" w14:textId="091B6DA3" w:rsidR="0035685D" w:rsidRPr="0035685D" w:rsidRDefault="00D066F7" w:rsidP="0035685D">
+    <w:p w14:paraId="1C25EBA0" w14:textId="170BAB8D" w:rsidR="00286747" w:rsidRPr="001B5DAC" w:rsidRDefault="009F0C62" w:rsidP="0035685D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="001B5DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hampshire Achieves</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C25EBA2" w14:textId="4990A653" w:rsidR="0035685D" w:rsidRPr="001B5DAC" w:rsidRDefault="00FF5216" w:rsidP="001B5DAC">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B5DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Young People’s Learning </w:t>
+      </w:r>
+      <w:r w:rsidR="009F0C62" w:rsidRPr="001B5DAC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C25EBA3" w14:textId="67583F03" w:rsidR="0035685D" w:rsidRPr="001B5DAC" w:rsidRDefault="00D066F7" w:rsidP="0035685D">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001B5DAC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Learner Withdrawal/Completion</w:t>
       </w:r>
-      <w:r w:rsidR="0035685D" w:rsidRPr="0035685D">
+      <w:r w:rsidR="0035685D" w:rsidRPr="001B5DAC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Form</w:t>
       </w:r>
-      <w:r w:rsidR="002A298B">
+      <w:r w:rsidR="002A298B" w:rsidRPr="001B5DAC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="009F0C62">
+      <w:r w:rsidR="009F0C62" w:rsidRPr="001B5DAC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="00937D27">
+      <w:r w:rsidR="00CE5C5B" w:rsidRPr="001B5DAC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidR="009437E1">
+      <w:r w:rsidR="009437E1" w:rsidRPr="001B5DAC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00691FCD">
+      <w:r w:rsidR="00691FCD" w:rsidRPr="001B5DAC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00937D27">
+      <w:r w:rsidR="00CE5C5B" w:rsidRPr="001B5DAC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C25EBA4" w14:textId="77777777" w:rsidR="0035685D" w:rsidRDefault="0035685D" w:rsidP="0035685D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1C25EBA5" w14:textId="77777777" w:rsidR="0035685D" w:rsidRDefault="0035685D" w:rsidP="0035685D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
-        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblW w:w="9016" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3454"/>
+        <w:gridCol w:w="3168"/>
         <w:gridCol w:w="1928"/>
         <w:gridCol w:w="1139"/>
-        <w:gridCol w:w="704"/>
+        <w:gridCol w:w="990"/>
         <w:gridCol w:w="1791"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0035685D" w14:paraId="1C25EBA9" w14:textId="77777777" w:rsidTr="00F6298D">
+      <w:tr w:rsidR="0035685D" w14:paraId="1C25EBA9" w14:textId="77777777" w:rsidTr="01B356B0">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3454" w:type="dxa"/>
+            <w:tcW w:w="3168" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C25EBA6" w14:textId="1E63A5B5" w:rsidR="0035685D" w:rsidRPr="0035685D" w:rsidRDefault="0035685D" w:rsidP="0035685D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0035685D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Learner Name</w:t>
             </w:r>
             <w:r w:rsidR="008E5AFF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5562" w:type="dxa"/>
+            <w:tcW w:w="5848" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="3760" w:type="dxa"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3760"/>
             </w:tblGrid>
             <w:tr w:rsidR="00903456" w:rsidRPr="00903456" w14:paraId="2A12A0C5" w14:textId="77777777" w:rsidTr="51FE159E">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:id w:val="-107199422"/>
                   <w:placeholder>
                     <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="3760" w:type="dxa"/>
                       <w:tcBorders>
                         <w:top w:val="nil"/>
                         <w:left w:val="nil"/>
                         <w:bottom w:val="nil"/>
                         <w:right w:val="nil"/>
                       </w:tcBorders>
                       <w:noWrap/>
                       <w:vAlign w:val="center"/>
                     </w:tcPr>
                     <w:p w14:paraId="13DD40FB" w14:textId="3459B55C" w:rsidR="00CE5A40" w:rsidRPr="00903456" w:rsidRDefault="0079790A" w:rsidP="00FF5216">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A839C6">
@@ -350,183 +339,188 @@
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
                       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
           <w:p w14:paraId="1C25EBA8" w14:textId="0853D9F5" w:rsidR="0035685D" w:rsidRDefault="0035685D" w:rsidP="0035685D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0079790A" w14:paraId="1C25EBAD" w14:textId="77777777" w:rsidTr="00F6298D">
+      <w:tr w:rsidR="0079790A" w14:paraId="1C25EBAD" w14:textId="77777777" w:rsidTr="01B356B0">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3454" w:type="dxa"/>
+            <w:tcW w:w="3168" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C25EBAA" w14:textId="6555E9C9" w:rsidR="0079790A" w:rsidRPr="0035685D" w:rsidRDefault="0079790A" w:rsidP="0035685D">
+          <w:p w14:paraId="53522B34" w14:textId="50BBDB35" w:rsidR="0079790A" w:rsidRPr="0035685D" w:rsidRDefault="191CBE69" w:rsidP="0035685D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="01B356B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Programme</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="1C25EBAA" w14:textId="2AC46631" w:rsidR="0079790A" w:rsidRPr="0035685D" w:rsidRDefault="0079790A" w:rsidP="01B356B0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3067" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0482E82D" w14:textId="6188CE1B" w:rsidR="0079790A" w:rsidRDefault="0079790A" w:rsidP="0079790A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Supported Internship </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1755501278"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009437E1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2495" w:type="dxa"/>
+            <w:tcW w:w="2781" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="1C25EBAC" w14:textId="1A68158C" w:rsidR="0079790A" w:rsidRDefault="0079790A" w:rsidP="0079790A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathways </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="776449975"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009437E1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F6298D" w14:paraId="1C25EBB1" w14:textId="77777777" w:rsidTr="00F6298D">
+      <w:tr w:rsidR="00F6298D" w14:paraId="1C25EBB1" w14:textId="77777777" w:rsidTr="01B356B0">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3454" w:type="dxa"/>
+            <w:tcW w:w="3168" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C25EBAE" w14:textId="62C13037" w:rsidR="00F6298D" w:rsidRPr="0035685D" w:rsidRDefault="00F6298D" w:rsidP="0035685D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Cohort</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1928" w:type="dxa"/>
@@ -542,172 +536,169 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Basingstoke </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-1651591198"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="2129" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="702816BB" w14:textId="77777777" w:rsidR="00F6298D" w:rsidRDefault="00F6298D" w:rsidP="00D953AF">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Fareham </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-50383586"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1791" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C25EBB0" w14:textId="4B67E642" w:rsidR="00F6298D" w:rsidRDefault="00F6298D" w:rsidP="00D953AF">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Winchester </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-67954875"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00241613" w14:paraId="7CEC8A07" w14:textId="77777777" w:rsidTr="00F6298D">
+      <w:tr w:rsidR="00241613" w14:paraId="7CEC8A07" w14:textId="77777777" w:rsidTr="01B356B0">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3454" w:type="dxa"/>
+            <w:tcW w:w="3168" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15F0A125" w14:textId="25A65FC8" w:rsidR="00241613" w:rsidRDefault="00241613" w:rsidP="0035685D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>First date on programme</w:t>
             </w:r>
             <w:r w:rsidR="008E5AFF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
@@ -725,84 +716,83 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-399674898"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="5562" w:type="dxa"/>
+                <w:tcW w:w="5848" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
               </w:tcPr>
               <w:p w14:paraId="2D324778" w14:textId="0615DFAD" w:rsidR="00C345AC" w:rsidRDefault="0079790A" w:rsidP="00FF5216">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A839C6">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00AA78F5" w14:paraId="453E04E1" w14:textId="77777777" w:rsidTr="00F6298D">
+      <w:tr w:rsidR="00AA78F5" w14:paraId="453E04E1" w14:textId="77777777" w:rsidTr="01B356B0">
         <w:trPr>
           <w:trHeight w:val="556"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3454" w:type="dxa"/>
+            <w:tcW w:w="3168" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02C8BC84" w14:textId="7AB549F4" w:rsidR="00AA78F5" w:rsidRDefault="00AA78F5" w:rsidP="0035685D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Planned end date</w:t>
             </w:r>
             <w:r w:rsidR="008E5AFF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
@@ -831,83 +821,82 @@
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
             <w:id w:val="519515232"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="5562" w:type="dxa"/>
+                <w:tcW w:w="5848" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
               </w:tcPr>
               <w:p w14:paraId="26E54969" w14:textId="691790D3" w:rsidR="00AA78F5" w:rsidRPr="007E7A7B" w:rsidRDefault="0079790A" w:rsidP="00AA78F5">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A839C6">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="0035685D" w14:paraId="1C25EBB5" w14:textId="77777777" w:rsidTr="00F6298D">
+      <w:tr w:rsidR="0035685D" w14:paraId="1C25EBB5" w14:textId="77777777" w:rsidTr="01B356B0">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3454" w:type="dxa"/>
+            <w:tcW w:w="3168" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1CA576DF" w14:textId="77777777" w:rsidR="0035685D" w:rsidRDefault="0035685D" w:rsidP="0035685D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0035685D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Last date on programme</w:t>
             </w:r>
             <w:r w:rsidR="008E5AFF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
@@ -934,374 +923,640 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Date of last attendance)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1144740718"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="5562" w:type="dxa"/>
+                <w:tcW w:w="5848" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
               </w:tcPr>
               <w:p w14:paraId="1C25EBB4" w14:textId="741D40C8" w:rsidR="00B87900" w:rsidRPr="009D439F" w:rsidRDefault="00BB3F04" w:rsidP="41F6E7B3">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A839C6">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="0079790A" w14:paraId="5E9D8C44" w14:textId="77777777" w:rsidTr="00F6298D">
+      <w:tr w:rsidR="0079790A" w14:paraId="5E9D8C44" w14:textId="77777777" w:rsidTr="01B356B0">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3454" w:type="dxa"/>
+            <w:tcW w:w="3168" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EDF561C" w14:textId="4CA6589C" w:rsidR="0079790A" w:rsidRPr="0035685D" w:rsidRDefault="0079790A" w:rsidP="0035685D">
+          <w:p w14:paraId="52278625" w14:textId="2473FF1A" w:rsidR="0079790A" w:rsidRPr="0035685D" w:rsidRDefault="763E11E2" w:rsidP="0035685D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="01B356B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...6 lines deleted...]
-                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Reason for leaving</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="3EDF561C" w14:textId="7DBDA720" w:rsidR="0079790A" w:rsidRPr="0035685D" w:rsidRDefault="0079790A" w:rsidP="01B356B0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3067" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w14:paraId="385A2E04" w14:textId="77777777" w:rsidR="0079790A" w:rsidRPr="009D439F" w:rsidRDefault="0079790A" w:rsidP="0079790A">
+          <w:p w14:paraId="385A2E04" w14:textId="6BD8D949" w:rsidR="0079790A" w:rsidRPr="009D439F" w:rsidRDefault="191CBE69" w:rsidP="0079790A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="01B356B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Completed </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="697514476"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r>
+                <w:r w:rsidR="47E4324C" w:rsidRPr="01B356B0">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2495" w:type="dxa"/>
+            <w:tcW w:w="2781" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="18F73449" w14:textId="203F5F61" w:rsidR="0079790A" w:rsidRPr="009D439F" w:rsidRDefault="0079790A" w:rsidP="0079790A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Withdrawn </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-296228326"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00836AF1">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB3F04" w14:paraId="59384B52" w14:textId="77777777" w:rsidTr="00F6298D">
+      <w:tr w:rsidR="01B356B0" w14:paraId="1CAFC82E" w14:textId="77777777" w:rsidTr="01B356B0">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3168" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="351958D7" w14:textId="4DD4847D" w:rsidR="6CDC4B1A" w:rsidRDefault="6CDC4B1A" w:rsidP="01B356B0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="01B356B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reason for </w:t>
+            </w:r>
+            <w:r w:rsidR="339040CA" w:rsidRPr="01B356B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>withdrawal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="049CAA6A" w14:textId="0A44043F" w:rsidR="01B356B0" w:rsidRDefault="01B356B0" w:rsidP="01B356B0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5848" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="1DF97BEA" w14:textId="79BE3D0E" w:rsidR="339040CA" w:rsidRDefault="339040CA" w:rsidP="01B356B0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="01B356B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Exclusion</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DF569DC" w14:textId="786E2983" w:rsidR="339040CA" w:rsidRDefault="339040CA" w:rsidP="01B356B0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="01B356B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Injury/ Illness</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38D3AB4C" w14:textId="69345C76" w:rsidR="339040CA" w:rsidRDefault="339040CA" w:rsidP="01B356B0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="01B356B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Other personal reasons</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A89BBE1" w14:textId="4F4CA044" w:rsidR="339040CA" w:rsidRDefault="339040CA" w:rsidP="01B356B0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="01B356B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Transferred to another course</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A453B59" w14:textId="775AA0B3" w:rsidR="339040CA" w:rsidRDefault="339040CA" w:rsidP="01B356B0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="01B356B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Other reason</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="789E28CA" w14:textId="1BC33F81" w:rsidR="339040CA" w:rsidRDefault="339040CA" w:rsidP="01B356B0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="01B356B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Not known</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="01B356B0" w14:paraId="2680832B" w14:textId="77777777" w:rsidTr="01B356B0">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3168" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="135AC106" w14:textId="48C8DD05" w:rsidR="5DE2F113" w:rsidRDefault="5DE2F113" w:rsidP="01B356B0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="01B356B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Aims achieved</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5848" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D8D9A92" w14:textId="0D9F2AE8" w:rsidR="5DE2F113" w:rsidRDefault="5DE2F113" w:rsidP="01B356B0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="01B356B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>NCFE Award in PSD – E3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="49A7039C" w14:textId="63AA8171" w:rsidR="5DE2F113" w:rsidRDefault="5DE2F113" w:rsidP="01B356B0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="01B356B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>NCFE Cert in PSD L1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18EC610A" w14:textId="0EFBFD4D" w:rsidR="5DE2F113" w:rsidRDefault="5DE2F113" w:rsidP="01B356B0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="01B356B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>NCFE Award in PSD L1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="080F68E4" w14:textId="5E4E1F71" w:rsidR="5DE2F113" w:rsidRDefault="5DE2F113" w:rsidP="01B356B0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="01B356B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>NCFE Award in Employability Skills E3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BC66412" w14:textId="2FB1D78D" w:rsidR="5DE2F113" w:rsidRDefault="5DE2F113" w:rsidP="01B356B0">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="01B356B0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>SI WEX hours</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB3F04" w14:paraId="59384B52" w14:textId="77777777" w:rsidTr="01B356B0">
         <w:trPr>
           <w:trHeight w:val="721"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3454" w:type="dxa"/>
+            <w:tcW w:w="3168" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CBDD2B7" w14:textId="2F64E7C8" w:rsidR="00BB3F04" w:rsidRDefault="00BB3F04" w:rsidP="0035685D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Destination/Progression</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:alias w:val="Progression Outcome"/>
             <w:tag w:val="Progression Outcome"/>
             <w:id w:val="1763653011"/>
             <w:placeholder>
               <w:docPart w:val="2B4428EB770644A19FA3AFB95D1A8904"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Full time Employment (&gt;16hrs pw)" w:value="Full time Employment"/>
               <w:listItem w:displayText="Full time Self-Employment" w:value="Full time Self-Employment"/>
               <w:listItem w:displayText="Part time Employment (&lt;16hrs pw)" w:value="Part time Employment"/>
               <w:listItem w:displayText="Part time Self-Employment" w:value="Part time Self-Employment"/>
               <w:listItem w:displayText="Voluntary Work" w:value="Voluntary Work"/>
               <w:listItem w:displayText="Apprenticeship" w:value="Apprenticeship"/>
               <w:listItem w:displayText="Traineeship" w:value="Traineeship"/>
               <w:listItem w:displayText="Supported Internship" w:value="Supported Internship"/>
-              <w:listItem w:displayText="Other Full time FE" w:value="Other Full time FE"/>
+              <w:listItem w:displayText="Other Full time FE (includes PW2 and other college programmes)" w:value="Other Full time FE (includes PW2 and other college programmes)"/>
               <w:listItem w:displayText="Other Part time FE" w:value="Other Part time FE"/>
               <w:listItem w:displayText="Higher Education" w:value="Higher Education"/>
               <w:listItem w:displayText="NEET looking for work" w:value="NEET looking for work"/>
               <w:listItem w:displayText="NEET Not Looking for work" w:value="NEET Not Looking for work"/>
               <w:listItem w:displayText="Other outcome, not listed" w:value="Other"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="5562" w:type="dxa"/>
+                <w:tcW w:w="5848" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="0699E6CF" w14:textId="45AFD8B8" w:rsidR="00BB3F04" w:rsidRDefault="00BB3F04" w:rsidP="00BB3F04">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A839C6">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BB3F04" w14:paraId="0923EC9F" w14:textId="77777777" w:rsidTr="00F6298D">
+      <w:tr w:rsidR="00BB3F04" w14:paraId="0923EC9F" w14:textId="77777777" w:rsidTr="01B356B0">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3454" w:type="dxa"/>
+            <w:tcW w:w="3168" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="52E6663A" w14:textId="77777777" w:rsidR="00BB3F04" w:rsidRPr="41F6E7B3" w:rsidRDefault="00BB3F04" w:rsidP="00CE5A40">
+          <w:p w14:paraId="43DBB43D" w14:textId="3A5FA08A" w:rsidR="00BB3F04" w:rsidRPr="41F6E7B3" w:rsidRDefault="27782541" w:rsidP="00CE5A40">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="01B356B0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-            <w:r>
+              <w:t>Start date of progression</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52E6663A" w14:textId="3B560B6C" w:rsidR="00BB3F04" w:rsidRPr="41F6E7B3" w:rsidRDefault="00BB3F04" w:rsidP="00CE5A40">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Start date of progression</w:t>
-            </w:r>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="1037782800"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
-                <w:tcW w:w="5562" w:type="dxa"/>
+                <w:tcW w:w="5848" w:type="dxa"/>
                 <w:gridSpan w:val="4"/>
               </w:tcPr>
               <w:p w14:paraId="67DC4A86" w14:textId="3DD9E505" w:rsidR="00BB3F04" w:rsidRPr="41F6E7B3" w:rsidRDefault="00BB3F04" w:rsidP="00CE5A40">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A839C6">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="0035685D" w14:paraId="1C25EBC7" w14:textId="77777777" w:rsidTr="0079790A">
+      <w:tr w:rsidR="0035685D" w14:paraId="1C25EBC7" w14:textId="77777777" w:rsidTr="01B356B0">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p w14:paraId="0CF34659" w14:textId="1561812D" w:rsidR="0035685D" w:rsidRDefault="00BB3F04" w:rsidP="00CE5A40">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Additional information</w:t>
@@ -1309,51 +1564,50 @@
             <w:r w:rsidR="008631BD" w:rsidRPr="41F6E7B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1386374214"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="009437E1" w:rsidRPr="00A839C6">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
           <w:p w14:paraId="1C25EBC6" w14:textId="17B71E6A" w:rsidR="009851D5" w:rsidRDefault="009851D5" w:rsidP="00D066F7">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1C25EBC8" w14:textId="5EBC59E7" w:rsidR="0035685D" w:rsidRDefault="0035685D" w:rsidP="00F11CA1">
       <w:pPr>
@@ -1386,51 +1640,50 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Form completed by</w:t>
       </w:r>
       <w:r w:rsidR="0B3BEFB3" w:rsidRPr="41F6E7B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1921217603"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BB3F04" w:rsidRPr="00A839C6">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="1CB891B6" w14:textId="0E77F819" w:rsidR="00D80919" w:rsidRDefault="00D80919" w:rsidP="00171069">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B759B32" w14:textId="122B50F3" w:rsidR="00171069" w:rsidRDefault="00D066F7" w:rsidP="00171069">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1445,51 +1698,50 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Approved by</w:t>
       </w:r>
       <w:r w:rsidR="00171069">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1753388352"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BB3F04" w:rsidRPr="00A839C6">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="63A40257" w14:textId="77777777" w:rsidR="00171069" w:rsidRDefault="00171069" w:rsidP="00171069">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71751F8D" w14:textId="10947FB4" w:rsidR="00D80919" w:rsidRDefault="00171069" w:rsidP="00F11CA1">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1502,51 +1754,50 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Date: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="2050795458"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="en-GB"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
           <w:r w:rsidR="00BB3F04" w:rsidRPr="00A839C6">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:p w14:paraId="64B1A79C" w14:textId="77777777" w:rsidR="00171069" w:rsidRDefault="00171069" w:rsidP="00F11CA1">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3153689C" w14:textId="475B8481" w:rsidR="00D80919" w:rsidRDefault="00D80919" w:rsidP="00F11CA1">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1567,177 +1818,136 @@
         <w:t xml:space="preserve">Please complete </w:t>
       </w:r>
       <w:r w:rsidR="00370CFE" w:rsidRPr="00A14210">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>all fields and send a copy to:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1CF71584" w14:textId="77777777" w:rsidR="00A14210" w:rsidRPr="00A14210" w:rsidRDefault="00A14210" w:rsidP="00F11CA1">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73BA2648" w14:textId="1005757A" w:rsidR="00A14210" w:rsidRPr="00A14210" w:rsidRDefault="006644BE" w:rsidP="41F6E7B3">
-[...33 lines deleted...]
-    <w:p w14:paraId="64BB3B27" w14:textId="317BC17A" w:rsidR="00A14210" w:rsidRPr="00A14210" w:rsidRDefault="00FF2F1C" w:rsidP="00A14210">
+    <w:p w14:paraId="2E456DFA" w14:textId="6B8A71F0" w:rsidR="3A55773D" w:rsidRDefault="3A55773D" w:rsidP="01B356B0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="41F6E7B3">
+      <w:r w:rsidRPr="01B356B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Development Co-ordinator (Quality, Accreditation &amp; Assessment)</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>MIS team</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A93E0E7" w14:textId="77E00A38" w:rsidR="003D5119" w:rsidRPr="003D5119" w:rsidRDefault="00A14210" w:rsidP="003D5119">
+    <w:p w14:paraId="05D765AB" w14:textId="3627343A" w:rsidR="00CE5C5B" w:rsidRPr="00CE5C5B" w:rsidRDefault="3A55773D" w:rsidP="00CE5C5B">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="41F6E7B3">
+      <w:r w:rsidRPr="01B356B0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Development Officer (Teaching, Learning &amp; Success)</w:t>
+        <w:t>Quality Team</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="003D5119" w:rsidRPr="003D5119">
+    <w:sectPr w:rsidR="00CE5C5B" w:rsidRPr="00CE5C5B">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="60566164" w14:textId="77777777" w:rsidR="00DF0D26" w:rsidRDefault="00DF0D26" w:rsidP="0035685D">
+    <w:p w14:paraId="6EAE4F78" w14:textId="77777777" w:rsidR="005B3064" w:rsidRDefault="005B3064" w:rsidP="0035685D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6143092F" w14:textId="77777777" w:rsidR="00DF0D26" w:rsidRDefault="00DF0D26" w:rsidP="0035685D">
+    <w:p w14:paraId="161D0273" w14:textId="77777777" w:rsidR="005B3064" w:rsidRDefault="005B3064" w:rsidP="0035685D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7A5D2716" w14:textId="77777777" w:rsidR="00DF0D26" w:rsidRDefault="00DF0D26">
+    <w:p w14:paraId="2CC20800" w14:textId="77777777" w:rsidR="005B3064" w:rsidRDefault="005B3064">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1761,273 +1971,272 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="1C25EBD1" w14:textId="10F73832" w:rsidR="0035685D" w:rsidRPr="00937D27" w:rsidRDefault="00FF5216">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1C25EBD1" w14:textId="14488ADD" w:rsidR="0035685D" w:rsidRPr="00937D27" w:rsidRDefault="00FF5216">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00937D27">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">YPL </w:t>
     </w:r>
     <w:r w:rsidR="002A298B" w:rsidRPr="00937D27">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Programm</w:t>
     </w:r>
     <w:r w:rsidR="00C063C4" w:rsidRPr="00937D27">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">es </w:t>
     </w:r>
     <w:r w:rsidR="00BB3F04" w:rsidRPr="00937D27">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Leaver</w:t>
     </w:r>
     <w:r w:rsidR="00C063C4" w:rsidRPr="00937D27">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> Form </w:t>
     </w:r>
-    <w:r w:rsidR="00D6501A" w:rsidRPr="00937D27">
+    <w:r w:rsidR="00BB3F04" w:rsidRPr="00937D27">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00BB3F04" w:rsidRPr="00937D27">
+    <w:r w:rsidR="00CE5C5B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>02</w:t>
-[...7 lines deleted...]
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00BB3F04" w:rsidRPr="00937D27">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>-2</w:t>
     </w:r>
-    <w:r w:rsidR="00937D27" w:rsidRPr="00937D27">
+    <w:r w:rsidR="00CE5C5B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>7</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="22D9DDDC" w14:textId="77777777" w:rsidR="00DF0D26" w:rsidRDefault="00DF0D26" w:rsidP="0035685D">
+    <w:p w14:paraId="3B6E3D39" w14:textId="77777777" w:rsidR="005B3064" w:rsidRDefault="005B3064" w:rsidP="0035685D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D2F7D7D" w14:textId="77777777" w:rsidR="00DF0D26" w:rsidRDefault="00DF0D26" w:rsidP="0035685D">
+    <w:p w14:paraId="2EB4E144" w14:textId="77777777" w:rsidR="005B3064" w:rsidRDefault="005B3064" w:rsidP="0035685D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="247035B5" w14:textId="77777777" w:rsidR="00DF0D26" w:rsidRDefault="00DF0D26">
+    <w:p w14:paraId="6FEAB606" w14:textId="77777777" w:rsidR="005B3064" w:rsidRDefault="005B3064">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="11B1D638" w14:textId="63630E01" w:rsidR="00AA0691" w:rsidRDefault="001D7DDB" w:rsidP="001D7DDB">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="11B1D638" w14:textId="11095BD2" w:rsidR="00AA0691" w:rsidRDefault="001B5DAC" w:rsidP="001D7DDB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
       </w:tabs>
       <w:ind w:right="-1180"/>
       <w:jc w:val="right"/>
     </w:pPr>
-    <w:bookmarkStart w:id="0" w:name="OLE_LINK1"/>
     <w:r>
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
-        <w:b/>
         <w:noProof/>
-        <w:color w:val="42126C"/>
-[...2 lines deleted...]
-        <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6A1D384B" wp14:editId="7E057FB7">
-[...2 lines deleted...]
-          <wp:docPr id="1" name="Picture 1" descr="2hcc_col-2"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2F144DCC" wp14:editId="24E5982D">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>4411980</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-229235</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1955800" cy="855345"/>
+          <wp:effectExtent l="0" t="0" r="6350" b="1905"/>
+          <wp:wrapTight wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="0" y="0"/>
+              <wp:lineTo x="0" y="21167"/>
+              <wp:lineTo x="21460" y="21167"/>
+              <wp:lineTo x="21460" y="0"/>
+              <wp:lineTo x="0" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapTight>
+          <wp:docPr id="2035792042" name="Picture 1" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 2" descr="2hcc_col-2"/>
+                  <pic:cNvPr id="2049287154" name="Picture 1" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1762125" cy="469419"/>
+                    <a:ext cx="1955800" cy="855345"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:bookmarkEnd w:id="0"/>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26B76233"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="28640324"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2158,333 +2367,370 @@
     <w:rsid w:val="00005A5F"/>
     <w:rsid w:val="0001182A"/>
     <w:rsid w:val="0001197F"/>
     <w:rsid w:val="00015752"/>
     <w:rsid w:val="00027B27"/>
     <w:rsid w:val="00054CA9"/>
     <w:rsid w:val="00062A9C"/>
     <w:rsid w:val="00080013"/>
     <w:rsid w:val="000862D7"/>
     <w:rsid w:val="0009170B"/>
     <w:rsid w:val="000B4E5A"/>
     <w:rsid w:val="000B5234"/>
     <w:rsid w:val="000B565F"/>
     <w:rsid w:val="000D4273"/>
     <w:rsid w:val="000F5579"/>
     <w:rsid w:val="00132F62"/>
     <w:rsid w:val="00137B2C"/>
     <w:rsid w:val="00155777"/>
     <w:rsid w:val="00162E8C"/>
     <w:rsid w:val="00171069"/>
     <w:rsid w:val="00171ED2"/>
     <w:rsid w:val="00183851"/>
     <w:rsid w:val="001866F0"/>
     <w:rsid w:val="001A6E6F"/>
     <w:rsid w:val="001B0871"/>
+    <w:rsid w:val="001B5DAC"/>
     <w:rsid w:val="001D691F"/>
     <w:rsid w:val="001D7DDB"/>
     <w:rsid w:val="001E3704"/>
     <w:rsid w:val="001F3632"/>
     <w:rsid w:val="0021375F"/>
     <w:rsid w:val="002350F0"/>
     <w:rsid w:val="00241613"/>
     <w:rsid w:val="00255134"/>
     <w:rsid w:val="002710F3"/>
     <w:rsid w:val="002717C6"/>
     <w:rsid w:val="002810BB"/>
     <w:rsid w:val="00286747"/>
     <w:rsid w:val="00287790"/>
     <w:rsid w:val="00287C17"/>
     <w:rsid w:val="00290458"/>
     <w:rsid w:val="002963A9"/>
     <w:rsid w:val="002A11E7"/>
     <w:rsid w:val="002A298B"/>
     <w:rsid w:val="002A31CD"/>
     <w:rsid w:val="002B50B8"/>
     <w:rsid w:val="002B60F5"/>
     <w:rsid w:val="002B71A9"/>
     <w:rsid w:val="003067AB"/>
     <w:rsid w:val="003320FD"/>
     <w:rsid w:val="003416DF"/>
     <w:rsid w:val="00341B07"/>
     <w:rsid w:val="0035685D"/>
     <w:rsid w:val="00356F5F"/>
     <w:rsid w:val="00370CFE"/>
     <w:rsid w:val="00390031"/>
     <w:rsid w:val="00394179"/>
     <w:rsid w:val="003C4320"/>
     <w:rsid w:val="003C779E"/>
     <w:rsid w:val="003D5119"/>
     <w:rsid w:val="003E29FB"/>
     <w:rsid w:val="003E4EDA"/>
     <w:rsid w:val="003F73F9"/>
     <w:rsid w:val="0040163C"/>
     <w:rsid w:val="00404EFB"/>
     <w:rsid w:val="004230FE"/>
     <w:rsid w:val="00434327"/>
     <w:rsid w:val="004521C4"/>
     <w:rsid w:val="004550F1"/>
     <w:rsid w:val="00464C64"/>
+    <w:rsid w:val="004663E3"/>
     <w:rsid w:val="0047679D"/>
     <w:rsid w:val="004907C3"/>
     <w:rsid w:val="00496C78"/>
     <w:rsid w:val="00497805"/>
     <w:rsid w:val="004A59D6"/>
     <w:rsid w:val="004B0F3A"/>
     <w:rsid w:val="004D2DD1"/>
     <w:rsid w:val="004E6945"/>
     <w:rsid w:val="004F7B9A"/>
     <w:rsid w:val="0050062B"/>
     <w:rsid w:val="005015DB"/>
     <w:rsid w:val="005030D0"/>
     <w:rsid w:val="00541DE7"/>
     <w:rsid w:val="005438D7"/>
     <w:rsid w:val="005631A6"/>
     <w:rsid w:val="005732C2"/>
     <w:rsid w:val="0058436D"/>
     <w:rsid w:val="005B1876"/>
     <w:rsid w:val="005B2656"/>
+    <w:rsid w:val="005B3064"/>
     <w:rsid w:val="005C1C2C"/>
     <w:rsid w:val="005D12F0"/>
     <w:rsid w:val="005D2D40"/>
     <w:rsid w:val="00621E3E"/>
     <w:rsid w:val="0063294F"/>
     <w:rsid w:val="00652037"/>
     <w:rsid w:val="006577BA"/>
     <w:rsid w:val="006644BE"/>
     <w:rsid w:val="00677C12"/>
     <w:rsid w:val="006857BB"/>
     <w:rsid w:val="00687704"/>
     <w:rsid w:val="00691FCD"/>
     <w:rsid w:val="00703236"/>
     <w:rsid w:val="00717202"/>
     <w:rsid w:val="00757D49"/>
     <w:rsid w:val="00785271"/>
     <w:rsid w:val="0079271A"/>
     <w:rsid w:val="0079790A"/>
     <w:rsid w:val="007A1CBD"/>
     <w:rsid w:val="007A2854"/>
     <w:rsid w:val="007C543F"/>
     <w:rsid w:val="007C7CA4"/>
     <w:rsid w:val="007D09DB"/>
     <w:rsid w:val="007D3FF1"/>
     <w:rsid w:val="007E41D4"/>
     <w:rsid w:val="007E491B"/>
     <w:rsid w:val="007E7A7B"/>
     <w:rsid w:val="007F2CD2"/>
     <w:rsid w:val="007F6CDA"/>
     <w:rsid w:val="00824EDE"/>
     <w:rsid w:val="008345D6"/>
     <w:rsid w:val="00836AF1"/>
     <w:rsid w:val="00853515"/>
     <w:rsid w:val="00854578"/>
     <w:rsid w:val="00857B76"/>
     <w:rsid w:val="008604A0"/>
     <w:rsid w:val="0086172B"/>
     <w:rsid w:val="0086268D"/>
     <w:rsid w:val="008631BD"/>
     <w:rsid w:val="008711CF"/>
     <w:rsid w:val="008B3C26"/>
     <w:rsid w:val="008B768A"/>
     <w:rsid w:val="008C7E23"/>
     <w:rsid w:val="008D733D"/>
     <w:rsid w:val="008E5340"/>
     <w:rsid w:val="008E5AFF"/>
     <w:rsid w:val="008F155F"/>
     <w:rsid w:val="008F2E28"/>
     <w:rsid w:val="0090294F"/>
     <w:rsid w:val="00903456"/>
+    <w:rsid w:val="009222B4"/>
     <w:rsid w:val="00937D27"/>
     <w:rsid w:val="00941DA3"/>
     <w:rsid w:val="009437E1"/>
     <w:rsid w:val="00951841"/>
     <w:rsid w:val="00954795"/>
     <w:rsid w:val="009642D9"/>
     <w:rsid w:val="009758E0"/>
     <w:rsid w:val="00982CD5"/>
     <w:rsid w:val="00982E4E"/>
     <w:rsid w:val="009851D5"/>
     <w:rsid w:val="00987862"/>
     <w:rsid w:val="009A1F7C"/>
     <w:rsid w:val="009A7127"/>
     <w:rsid w:val="009C4807"/>
     <w:rsid w:val="009C7B60"/>
     <w:rsid w:val="009D439F"/>
     <w:rsid w:val="009F0C62"/>
     <w:rsid w:val="009F2D37"/>
     <w:rsid w:val="009F3D72"/>
     <w:rsid w:val="00A14210"/>
+    <w:rsid w:val="00A2106F"/>
     <w:rsid w:val="00A41725"/>
+    <w:rsid w:val="00A43C59"/>
     <w:rsid w:val="00A50234"/>
     <w:rsid w:val="00A64318"/>
     <w:rsid w:val="00A76547"/>
     <w:rsid w:val="00AA0691"/>
     <w:rsid w:val="00AA78F5"/>
     <w:rsid w:val="00AA7F1F"/>
     <w:rsid w:val="00AB26DE"/>
     <w:rsid w:val="00AB3137"/>
     <w:rsid w:val="00AC3AF6"/>
     <w:rsid w:val="00AD0203"/>
     <w:rsid w:val="00AE42AD"/>
     <w:rsid w:val="00B23C8D"/>
     <w:rsid w:val="00B33727"/>
     <w:rsid w:val="00B4171F"/>
     <w:rsid w:val="00B43E31"/>
+    <w:rsid w:val="00B4466A"/>
     <w:rsid w:val="00B50D8C"/>
     <w:rsid w:val="00B55735"/>
+    <w:rsid w:val="00B6328C"/>
     <w:rsid w:val="00B707AE"/>
     <w:rsid w:val="00B71CCD"/>
     <w:rsid w:val="00B81A86"/>
     <w:rsid w:val="00B87900"/>
     <w:rsid w:val="00BA5147"/>
     <w:rsid w:val="00BA7D5E"/>
     <w:rsid w:val="00BB3F04"/>
     <w:rsid w:val="00BC49F9"/>
     <w:rsid w:val="00BD4F2A"/>
     <w:rsid w:val="00BE78CA"/>
     <w:rsid w:val="00BF3D14"/>
     <w:rsid w:val="00BF75CB"/>
     <w:rsid w:val="00C01D1E"/>
     <w:rsid w:val="00C02D37"/>
     <w:rsid w:val="00C037B1"/>
     <w:rsid w:val="00C063C4"/>
     <w:rsid w:val="00C06AA5"/>
     <w:rsid w:val="00C11280"/>
     <w:rsid w:val="00C12FC0"/>
     <w:rsid w:val="00C232D5"/>
     <w:rsid w:val="00C345AC"/>
     <w:rsid w:val="00C4507E"/>
     <w:rsid w:val="00C463BD"/>
     <w:rsid w:val="00C62AE6"/>
     <w:rsid w:val="00C645CE"/>
     <w:rsid w:val="00C70E6E"/>
     <w:rsid w:val="00C74D56"/>
+    <w:rsid w:val="00C77E5C"/>
     <w:rsid w:val="00C94895"/>
     <w:rsid w:val="00CD73BA"/>
     <w:rsid w:val="00CE3EE9"/>
     <w:rsid w:val="00CE4879"/>
     <w:rsid w:val="00CE5A40"/>
+    <w:rsid w:val="00CE5C5B"/>
+    <w:rsid w:val="00CF1AB3"/>
     <w:rsid w:val="00CF7B4A"/>
     <w:rsid w:val="00D0038A"/>
     <w:rsid w:val="00D03560"/>
     <w:rsid w:val="00D066F7"/>
     <w:rsid w:val="00D107FC"/>
     <w:rsid w:val="00D1224D"/>
     <w:rsid w:val="00D1496E"/>
     <w:rsid w:val="00D17B66"/>
     <w:rsid w:val="00D40F17"/>
     <w:rsid w:val="00D56F32"/>
     <w:rsid w:val="00D64F34"/>
     <w:rsid w:val="00D6501A"/>
     <w:rsid w:val="00D80919"/>
     <w:rsid w:val="00D8600B"/>
     <w:rsid w:val="00D953AF"/>
+    <w:rsid w:val="00DE6101"/>
     <w:rsid w:val="00DF0997"/>
     <w:rsid w:val="00DF0D26"/>
     <w:rsid w:val="00DF5DAB"/>
     <w:rsid w:val="00E011C3"/>
     <w:rsid w:val="00E161DC"/>
     <w:rsid w:val="00E22984"/>
     <w:rsid w:val="00E23A3A"/>
     <w:rsid w:val="00E244FD"/>
     <w:rsid w:val="00E25809"/>
     <w:rsid w:val="00E25B0F"/>
     <w:rsid w:val="00E55613"/>
     <w:rsid w:val="00E75C78"/>
     <w:rsid w:val="00E7728B"/>
     <w:rsid w:val="00E83A6B"/>
     <w:rsid w:val="00E87820"/>
     <w:rsid w:val="00E90217"/>
     <w:rsid w:val="00E93561"/>
     <w:rsid w:val="00E9520F"/>
     <w:rsid w:val="00EC6424"/>
     <w:rsid w:val="00ED6C06"/>
     <w:rsid w:val="00EF6A7E"/>
     <w:rsid w:val="00F048AC"/>
     <w:rsid w:val="00F11CA1"/>
     <w:rsid w:val="00F30FD6"/>
     <w:rsid w:val="00F42FD9"/>
     <w:rsid w:val="00F56C31"/>
     <w:rsid w:val="00F600C6"/>
     <w:rsid w:val="00F615E1"/>
     <w:rsid w:val="00F6298D"/>
     <w:rsid w:val="00F814BF"/>
     <w:rsid w:val="00F903D3"/>
     <w:rsid w:val="00F97DCD"/>
     <w:rsid w:val="00FA440E"/>
     <w:rsid w:val="00FA4B3E"/>
     <w:rsid w:val="00FB1889"/>
     <w:rsid w:val="00FB231F"/>
     <w:rsid w:val="00FC6BFC"/>
     <w:rsid w:val="00FE0014"/>
     <w:rsid w:val="00FE153C"/>
     <w:rsid w:val="00FF2F1C"/>
     <w:rsid w:val="00FF5216"/>
+    <w:rsid w:val="01B356B0"/>
+    <w:rsid w:val="036792A8"/>
     <w:rsid w:val="056111E6"/>
     <w:rsid w:val="06C13CDE"/>
     <w:rsid w:val="07C4A711"/>
     <w:rsid w:val="0AB6B96C"/>
     <w:rsid w:val="0B3BEFB3"/>
     <w:rsid w:val="0D51BC97"/>
     <w:rsid w:val="10436588"/>
+    <w:rsid w:val="109D6EFE"/>
     <w:rsid w:val="122FBE17"/>
     <w:rsid w:val="125FE3C2"/>
     <w:rsid w:val="14A92EED"/>
+    <w:rsid w:val="191CBE69"/>
     <w:rsid w:val="1DCE64FB"/>
+    <w:rsid w:val="1E823C64"/>
     <w:rsid w:val="2321B81D"/>
     <w:rsid w:val="26373A2F"/>
+    <w:rsid w:val="263E40B5"/>
+    <w:rsid w:val="276B632A"/>
+    <w:rsid w:val="27782541"/>
     <w:rsid w:val="2869A1AC"/>
+    <w:rsid w:val="2AAF7FE2"/>
     <w:rsid w:val="2E08CF73"/>
     <w:rsid w:val="2EBCA2A4"/>
+    <w:rsid w:val="339040CA"/>
+    <w:rsid w:val="3549C55B"/>
     <w:rsid w:val="3581D41E"/>
+    <w:rsid w:val="389CF6FD"/>
+    <w:rsid w:val="3A55773D"/>
     <w:rsid w:val="3E42F7B3"/>
     <w:rsid w:val="3F665840"/>
     <w:rsid w:val="41207B02"/>
     <w:rsid w:val="41F6E7B3"/>
     <w:rsid w:val="44E8FA0E"/>
+    <w:rsid w:val="47E4324C"/>
+    <w:rsid w:val="4991A309"/>
     <w:rsid w:val="4AB84D80"/>
     <w:rsid w:val="4C877457"/>
     <w:rsid w:val="4CBB80E3"/>
     <w:rsid w:val="4D6568EC"/>
     <w:rsid w:val="4DC6EBD4"/>
     <w:rsid w:val="502AB096"/>
     <w:rsid w:val="503420AA"/>
     <w:rsid w:val="51FE159E"/>
     <w:rsid w:val="5334BC5E"/>
     <w:rsid w:val="545FBA72"/>
+    <w:rsid w:val="54835858"/>
     <w:rsid w:val="572A38EC"/>
     <w:rsid w:val="59040FD0"/>
+    <w:rsid w:val="5BFA1281"/>
+    <w:rsid w:val="5D5EB6CA"/>
+    <w:rsid w:val="5DE2F113"/>
     <w:rsid w:val="5F7C3DB1"/>
     <w:rsid w:val="601F8CA7"/>
     <w:rsid w:val="60C20B6A"/>
+    <w:rsid w:val="67EBAC3D"/>
     <w:rsid w:val="6A56B5BF"/>
+    <w:rsid w:val="6CDC4B1A"/>
     <w:rsid w:val="6D7B497B"/>
     <w:rsid w:val="70FC75E2"/>
+    <w:rsid w:val="72A943B4"/>
     <w:rsid w:val="73A9914E"/>
     <w:rsid w:val="74492214"/>
+    <w:rsid w:val="763E11E2"/>
     <w:rsid w:val="7686D265"/>
+    <w:rsid w:val="78D5D252"/>
     <w:rsid w:val="7C6D5011"/>
+    <w:rsid w:val="7FCBF8E8"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1C25EB9E"/>
@@ -3126,59 +3372,59 @@
     </w:div>
     <w:div w:id="1490367981">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013437"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F225C205-7F46-4C61-AE23-33D6493178C5}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00316961" w:rsidRDefault="00B6328C">
           <w:r w:rsidRPr="00A839C6">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
@@ -3280,106 +3526,111 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B6328C"/>
     <w:rsid w:val="000531E9"/>
+    <w:rsid w:val="00220BAC"/>
     <w:rsid w:val="003067AB"/>
     <w:rsid w:val="00316961"/>
     <w:rsid w:val="00340253"/>
     <w:rsid w:val="003C4320"/>
+    <w:rsid w:val="0063720F"/>
     <w:rsid w:val="006C577B"/>
     <w:rsid w:val="0079271A"/>
+    <w:rsid w:val="009222B4"/>
     <w:rsid w:val="00941DA3"/>
+    <w:rsid w:val="00A43C59"/>
     <w:rsid w:val="00B6328C"/>
+    <w:rsid w:val="00DE6101"/>
     <w:rsid w:val="00E011C3"/>
+    <w:rsid w:val="00E547CA"/>
     <w:rsid w:val="00E734D9"/>
     <w:rsid w:val="00E7728B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
@@ -4108,58 +4359,56 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010051F72A33DDA3E849BA7AB8F84D4532B3" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e5b8ef66eb4e0d3de6313376e279d3a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b94932a4-8a36-4682-922b-a748b0285a9f" xmlns:ns3="45f13a3b-a8f8-458e-b468-fe19c65d9e9c" xmlns:ns4="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2bf08a12822c59165828193c822e9d83" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="b94932a4-8a36-4682-922b-a748b0285a9f"/>
     <xsd:import namespace="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
     <xsd:import namespace="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
@@ -4347,139 +4596,137 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b94932a4-8a36-4682-922b-a748b0285a9f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B9D5BDE-87B6-492A-AAF3-D2FF698F306D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{291FD91D-930D-401A-9C48-A6311182DBA6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{808D1BDD-5298-45D6-8C35-5AC2E90DEF42}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
     <ds:schemaRef ds:uri="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
     <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{291FD91D-930D-401A-9C48-A6311182DBA6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B9D5BDE-87B6-492A-AAF3-D2FF698F306D}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
+    <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>151</Words>
-  <Characters>862</Characters>
+  <Words>168</Words>
+  <Characters>964</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-  <Lines>7</Lines>
+  <DocSecurity>0</DocSecurity>
+  <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hampshire County Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1011</CharactersWithSpaces>
+  <CharactersWithSpaces>1130</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>rhlialjg</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010051F72A33DDA3E849BA7AB8F84D4532B3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>73a0ef5a-93e9-452e-8389-fb4d9aca6baa</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>