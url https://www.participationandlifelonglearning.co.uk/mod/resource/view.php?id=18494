--- v0 (2025-12-03)
+++ v1 (2026-08-24)
@@ -9,51 +9,51 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7F71E5DF" w14:textId="29B601B8" w:rsidR="005530B6" w:rsidRDefault="00D324FD" w:rsidP="004F6FCD">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r w:rsidRPr="00D324FD">
         <w:t>Internal Quality Assurer</w:t>
       </w:r>
       <w:r w:rsidRPr="009C3BCA">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005530B6" w:rsidRPr="009C3BCA">
         <w:t>Record - Sampling Plan</w:t>
       </w:r>
       <w:r w:rsidR="003034C2">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="544EA998" w14:textId="417B1A50" w:rsidR="003034C2" w:rsidRPr="003034C2" w:rsidRDefault="003034C2" w:rsidP="003034C2">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -2118,50 +2118,51 @@
         <w:pStyle w:val="Title"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009C3BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
       <w:r w:rsidR="00CA50D1" w:rsidRPr="009C3BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Internal </w:t>
       </w:r>
       <w:r w:rsidR="00675C02">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Quality Assurer</w:t>
       </w:r>
       <w:r w:rsidR="00CA50D1" w:rsidRPr="009C3BCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> – Summary</w:t>
       </w:r>
       <w:r w:rsidR="00830099">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
@@ -3581,235 +3582,248 @@
       </w:r>
       <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidR="00E4033F" w:rsidRPr="00E4033F">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>HAquality@hants.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00E4033F">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="009C3BCA" w:rsidRPr="009C3BCA" w:rsidSect="009D04F9">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1438" w:right="1440" w:bottom="0" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4FF645DB" w14:textId="77777777" w:rsidR="007A1BE6" w:rsidRDefault="007A1BE6">
+    <w:p w14:paraId="4C256C69" w14:textId="77777777" w:rsidR="00C15DE2" w:rsidRDefault="00C15DE2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="583CB163" w14:textId="77777777" w:rsidR="007A1BE6" w:rsidRDefault="007A1BE6">
+    <w:p w14:paraId="30074B46" w14:textId="77777777" w:rsidR="00C15DE2" w:rsidRDefault="00C15DE2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="370C4B0D" w14:textId="77777777" w:rsidR="007A1BE6" w:rsidRDefault="007A1BE6"/>
+    <w:p w14:paraId="73C04753" w14:textId="77777777" w:rsidR="00C15DE2" w:rsidRDefault="00C15DE2"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
+    <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...17 lines deleted...]
-  <w:p w14:paraId="050F03FF" w14:textId="143E9845" w:rsidR="008C47AC" w:rsidRPr="00C6349A" w:rsidRDefault="00C6349A" w:rsidP="00C6349A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0029FB40" w14:textId="671AE4B8" w:rsidR="008C47AC" w:rsidRPr="00F512BD" w:rsidRDefault="00F512BD" w:rsidP="00F512BD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="center" w:pos="142"/>
       </w:tabs>
-      <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00C6349A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
-      <w:t>QD37b Internal Quality Assurer Sampling Plan (2025) </w:t>
+      <w:t>QD37b Internal Quality Assurer Sampling Plan 2</w:t>
     </w:r>
-    <w:r w:rsidR="00F60A52" w:rsidRPr="00C6349A">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
-      <w:tab/>
+      <w:t>6-27</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="050F03FF" w14:textId="56908B25" w:rsidR="008C47AC" w:rsidRPr="00C6349A" w:rsidRDefault="00C6349A" w:rsidP="00F512BD">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4153"/>
+        <w:tab w:val="clear" w:pos="8306"/>
+        <w:tab w:val="center" w:pos="142"/>
+      </w:tabs>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00C6349A">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t>QD37b Internal Quality Assurer Sampling Plan 2</w:t>
+    </w:r>
+    <w:r w:rsidR="00F512BD">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t>6-27</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0D3E8698" w14:textId="77777777" w:rsidR="007A1BE6" w:rsidRDefault="007A1BE6">
+    <w:p w14:paraId="0450B501" w14:textId="77777777" w:rsidR="00C15DE2" w:rsidRDefault="00C15DE2">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="425D3B28" w14:textId="77777777" w:rsidR="007A1BE6" w:rsidRDefault="007A1BE6">
+    <w:p w14:paraId="5A498492" w14:textId="77777777" w:rsidR="00C15DE2" w:rsidRDefault="00C15DE2">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3366A66F" w14:textId="77777777" w:rsidR="007A1BE6" w:rsidRDefault="007A1BE6"/>
+    <w:p w14:paraId="4643EC03" w14:textId="77777777" w:rsidR="00C15DE2" w:rsidRDefault="00C15DE2"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="597F6663" w14:textId="61A9FF00" w:rsidR="008C47AC" w:rsidRPr="00F962AB" w:rsidRDefault="008C47AC" w:rsidP="00F962AB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00F962AB">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidRPr="00F962AB">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0934FB9C" w14:textId="067ED8FD" w:rsidR="007F4B29" w:rsidRDefault="007F4B29" w:rsidP="007F4B29">
     <w:pPr>
       <w:pStyle w:val="NormalWeb"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0F6DFAA3" wp14:editId="0D3B2FF0">
           <wp:extent cx="1508652" cy="660400"/>
           <wp:effectExtent l="0" t="0" r="0" b="6350"/>
           <wp:docPr id="2053082273" name="Picture 1" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1452846531" name="Picture 1" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
@@ -3829,51 +3843,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1524429" cy="667306"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04E504E4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8AAED952"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4448,112 +4462,115 @@
     <w:rsid w:val="00A845A1"/>
     <w:rsid w:val="00A853BC"/>
     <w:rsid w:val="00AA01E4"/>
     <w:rsid w:val="00AA37B4"/>
     <w:rsid w:val="00AB4397"/>
     <w:rsid w:val="00AB43CC"/>
     <w:rsid w:val="00AC7793"/>
     <w:rsid w:val="00AE5B26"/>
     <w:rsid w:val="00AF3BAA"/>
     <w:rsid w:val="00AF4261"/>
     <w:rsid w:val="00B11457"/>
     <w:rsid w:val="00B351DB"/>
     <w:rsid w:val="00B41079"/>
     <w:rsid w:val="00B4773E"/>
     <w:rsid w:val="00B47FBC"/>
     <w:rsid w:val="00B66BE5"/>
     <w:rsid w:val="00B716A0"/>
     <w:rsid w:val="00B73B06"/>
     <w:rsid w:val="00B75969"/>
     <w:rsid w:val="00BA5551"/>
     <w:rsid w:val="00BD3E8D"/>
     <w:rsid w:val="00BE2605"/>
     <w:rsid w:val="00BE35E0"/>
     <w:rsid w:val="00BF7FD6"/>
     <w:rsid w:val="00C04CBE"/>
+    <w:rsid w:val="00C15DE2"/>
     <w:rsid w:val="00C307D0"/>
     <w:rsid w:val="00C40B76"/>
     <w:rsid w:val="00C41AEE"/>
     <w:rsid w:val="00C61D67"/>
     <w:rsid w:val="00C6349A"/>
     <w:rsid w:val="00C63A71"/>
     <w:rsid w:val="00C659A9"/>
     <w:rsid w:val="00CA50D1"/>
     <w:rsid w:val="00CC0C91"/>
     <w:rsid w:val="00CD7BE6"/>
     <w:rsid w:val="00CE2894"/>
     <w:rsid w:val="00CE342A"/>
     <w:rsid w:val="00CF0CA3"/>
     <w:rsid w:val="00CF773D"/>
     <w:rsid w:val="00D03787"/>
     <w:rsid w:val="00D16C28"/>
     <w:rsid w:val="00D22404"/>
     <w:rsid w:val="00D324FD"/>
     <w:rsid w:val="00D36D2E"/>
     <w:rsid w:val="00D510BA"/>
     <w:rsid w:val="00D558FF"/>
     <w:rsid w:val="00D6722A"/>
     <w:rsid w:val="00D74E69"/>
     <w:rsid w:val="00D808C6"/>
     <w:rsid w:val="00D87EA7"/>
     <w:rsid w:val="00D87FFD"/>
     <w:rsid w:val="00D907B1"/>
     <w:rsid w:val="00D96C13"/>
     <w:rsid w:val="00DA75DE"/>
     <w:rsid w:val="00DC012B"/>
     <w:rsid w:val="00DC0690"/>
     <w:rsid w:val="00DD04BB"/>
     <w:rsid w:val="00DF4CEE"/>
     <w:rsid w:val="00E05A8B"/>
     <w:rsid w:val="00E067D3"/>
     <w:rsid w:val="00E1338C"/>
     <w:rsid w:val="00E346A3"/>
     <w:rsid w:val="00E35FBD"/>
     <w:rsid w:val="00E4033F"/>
     <w:rsid w:val="00E40925"/>
     <w:rsid w:val="00E46B1B"/>
     <w:rsid w:val="00E540C3"/>
     <w:rsid w:val="00E62473"/>
     <w:rsid w:val="00E76039"/>
     <w:rsid w:val="00E87016"/>
     <w:rsid w:val="00E94883"/>
     <w:rsid w:val="00EA5688"/>
     <w:rsid w:val="00EA7ECD"/>
     <w:rsid w:val="00EB5333"/>
+    <w:rsid w:val="00EC7773"/>
     <w:rsid w:val="00ED04FE"/>
     <w:rsid w:val="00ED1A5A"/>
     <w:rsid w:val="00ED1CAD"/>
     <w:rsid w:val="00EF1077"/>
     <w:rsid w:val="00EF3BEC"/>
     <w:rsid w:val="00F026AD"/>
     <w:rsid w:val="00F02D23"/>
     <w:rsid w:val="00F06C3A"/>
     <w:rsid w:val="00F07C32"/>
     <w:rsid w:val="00F127F1"/>
     <w:rsid w:val="00F15A53"/>
     <w:rsid w:val="00F34AC7"/>
     <w:rsid w:val="00F46C41"/>
+    <w:rsid w:val="00F512BD"/>
     <w:rsid w:val="00F60A52"/>
     <w:rsid w:val="00F8287C"/>
     <w:rsid w:val="00F962AB"/>
     <w:rsid w:val="00F97623"/>
     <w:rsid w:val="00FB4540"/>
     <w:rsid w:val="00FD37F9"/>
     <w:rsid w:val="00FE5864"/>
     <w:rsid w:val="04EF1A6B"/>
     <w:rsid w:val="2536F206"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -4896,50 +4913,51 @@
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="005530B6"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:i/>
       <w:iCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Caption">
     <w:name w:val="caption"/>
@@ -5509,104 +5527,104 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="45f13a3b-a8f8-458e-b468-fe19c65d9e9c">
       <UserInfo>
         <DisplayName>Littler, Rebecca (Childrens Services)</DisplayName>
         <AccountId>37</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Roberts, Jane (Childrens Services)</DisplayName>
         <AccountId>38</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Gray, Joanne (Childrens Services)</DisplayName>
         <AccountId>39</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>May, Kevin</DisplayName>
         <AccountId>21</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Scott, Wendy (Childrens Services)</DisplayName>
         <AccountId>18</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Collins, Mikaela</DisplayName>
         <AccountId>20</AccountId>
         <AccountType/>
       </UserInfo>
       <UserInfo>
         <DisplayName>Muldowney, Sue</DisplayName>
         <AccountId>14</AccountId>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <TaxCatchAll xmlns="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="b94932a4-8a36-4682-922b-a748b0285a9f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
-</file>
-[...7 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010051F72A33DDA3E849BA7AB8F84D4532B3" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e5b8ef66eb4e0d3de6313376e279d3a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b94932a4-8a36-4682-922b-a748b0285a9f" xmlns:ns3="45f13a3b-a8f8-458e-b468-fe19c65d9e9c" xmlns:ns4="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2bf08a12822c59165828193c822e9d83" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="b94932a4-8a36-4682-922b-a748b0285a9f"/>
     <xsd:import namespace="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
     <xsd:import namespace="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
@@ -5794,104 +5812,98 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72941860-0E26-4D76-AE0C-205D9604777B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A2D47BC-2767-4B30-BF77-F93196BFE48B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4A2D47BC-2767-4B30-BF77-F93196BFE48B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{72941860-0E26-4D76-AE0C-205D9604777B}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
+    <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
+    <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4022BFC6-C245-4BF3-8EAC-51EF0EB5118A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
     <ds:schemaRef ds:uri="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
     <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
+  <Pages>2</Pages>
   <Words>284</Words>
   <Characters>1623</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
+  <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Hampshire County Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1904</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Internal Verifier Record -  Sampling Plan</dc:title>
   <dc:subject/>
   <dc:creator>RHLIALMP</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>