--- v0 (2025-12-03)
+++ v1 (2026-08-24)
@@ -9,84 +9,94 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="695E49C2" w14:textId="77777777" w:rsidR="008535A0" w:rsidRDefault="008535A0" w:rsidP="0083599B">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:ind w:left="-426"/>
       </w:pPr>
       <w:r w:rsidRPr="00D324FD">
         <w:t>Internal Quality Assurer</w:t>
       </w:r>
       <w:r w:rsidRPr="009C3BCA">
         <w:t xml:space="preserve"> Record - Sampling Plan</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51694D96" w14:textId="792653B6" w:rsidR="008535A0" w:rsidRDefault="008535A0" w:rsidP="0083599B">
       <w:pPr>
         <w:ind w:left="-426"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Functional Skills</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="1A7FD373" w14:textId="77777777" w:rsidR="005677BB" w:rsidRDefault="005677BB" w:rsidP="0083599B">
+      <w:pPr>
+        <w:ind w:left="-426"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="10B37D02" w14:textId="77777777" w:rsidR="001C5EE9" w:rsidRDefault="001C5EE9" w:rsidP="001C5EE9">
       <w:pPr>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="15222" w:type="dxa"/>
         <w:tblInd w:w="-639" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4110"/>
@@ -2167,133 +2177,139 @@
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="001C5EE9">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="001C5EE9">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="29E54C71" w14:textId="77777777" w:rsidR="00FC0189" w:rsidRDefault="00FC0189" w:rsidP="004F6FCD">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C81536B" w14:textId="324700BA" w:rsidR="00093E2B" w:rsidRDefault="009C3BCA" w:rsidP="5A20EDC9">
+    <w:p w14:paraId="7C81536B" w14:textId="71E6846D" w:rsidR="00093E2B" w:rsidRDefault="009C3BCA" w:rsidP="5A20EDC9">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Please send </w:t>
       </w:r>
       <w:r w:rsidR="00C737C4">
         <w:t>this</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> completed sampling plan</w:t>
       </w:r>
       <w:r w:rsidR="00276332">
         <w:t xml:space="preserve"> / feedback summary </w:t>
       </w:r>
       <w:r>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidR="00584340">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId9">
         <w:r w:rsidR="00093E2B" w:rsidRPr="5A20EDC9">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>HAquality@hants.gov.uk</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="00B6406C">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="008D772F">
         <w:t>the English/ maths lead</w:t>
       </w:r>
       <w:r w:rsidR="009C740C">
         <w:t xml:space="preserve">. This will </w:t>
       </w:r>
       <w:r w:rsidR="008D772F">
         <w:t xml:space="preserve">then </w:t>
       </w:r>
       <w:r w:rsidR="009C740C">
         <w:t xml:space="preserve">be saved </w:t>
       </w:r>
       <w:r w:rsidR="00B6406C">
-        <w:t>by the ATL/ YPL team into the relevant folder in</w:t>
+        <w:t xml:space="preserve">by the </w:t>
+      </w:r>
+      <w:r w:rsidR="00717382">
+        <w:t>Adult Skills</w:t>
+      </w:r>
+      <w:r w:rsidR="00B6406C">
+        <w:t>/ YPL team into the relevant folder in</w:t>
       </w:r>
       <w:r w:rsidR="2CC25F62">
         <w:t xml:space="preserve"> SharePoint.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00093E2B" w:rsidSect="001C5EE9">
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:headerReference w:type="first" r:id="rId12"/>
       <w:footerReference w:type="first" r:id="rId13"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1438" w:right="962" w:bottom="46" w:left="1440" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="00571C50" w14:textId="77777777" w:rsidR="003C5996" w:rsidRDefault="003C5996">
+    <w:p w14:paraId="21D18A0F" w14:textId="77777777" w:rsidR="00FA7A22" w:rsidRDefault="00FA7A22">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="176089C7" w14:textId="77777777" w:rsidR="003C5996" w:rsidRDefault="003C5996">
+    <w:p w14:paraId="5EB510F9" w14:textId="77777777" w:rsidR="00FA7A22" w:rsidRDefault="00FA7A22">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
@@ -2313,178 +2329,135 @@
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...11 lines deleted...]
-  <w:p w14:paraId="225BA8A4" w14:textId="01439F42" w:rsidR="00276332" w:rsidRPr="000F6388" w:rsidRDefault="003B4F33" w:rsidP="003B4F33">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="225BA8A4" w14:textId="4B56055E" w:rsidR="00276332" w:rsidRPr="000F6388" w:rsidRDefault="1AF06B69" w:rsidP="00717382">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="right" w:pos="13958"/>
       </w:tabs>
-      <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...15 lines deleted...]
-    <w:r w:rsidR="1AF06B69" w:rsidRPr="000F6388">
+    <w:r w:rsidRPr="000F6388">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>QD37a</w:t>
     </w:r>
-    <w:r w:rsidR="1AF06B69">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 2025</w:t>
+      <w:t xml:space="preserve"> 202</w:t>
+    </w:r>
+    <w:r w:rsidR="005677BB">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t>6-27</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="48A94296" w14:textId="12614101" w:rsidR="003B4F33" w:rsidRDefault="000F6388" w:rsidP="1AF06B69">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="48A94296" w14:textId="74CE935F" w:rsidR="003B4F33" w:rsidRDefault="1AF06B69" w:rsidP="00717382">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...26 lines deleted...]
-    <w:r w:rsidR="1AF06B69" w:rsidRPr="000F6388">
+    <w:r w:rsidRPr="000F6388">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t>QD37a</w:t>
     </w:r>
-    <w:r w:rsidR="1AF06B69">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
-      <w:t xml:space="preserve"> 2025</w:t>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="005677BB">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t>2026-27</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="26465FBF" w14:textId="77777777" w:rsidR="003C5996" w:rsidRDefault="003C5996">
+    <w:p w14:paraId="30D14B0A" w14:textId="77777777" w:rsidR="00FA7A22" w:rsidRDefault="00FA7A22">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="00277549" w14:textId="77777777" w:rsidR="003C5996" w:rsidRDefault="003C5996">
+    <w:p w14:paraId="5B5E4CBC" w14:textId="77777777" w:rsidR="00FA7A22" w:rsidRDefault="00FA7A22">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4810"/>
       <w:gridCol w:w="4810"/>
       <w:gridCol w:w="4810"/>
     </w:tblGrid>
     <w:tr w:rsidR="1AF06B69" w14:paraId="7EAD9692" w14:textId="77777777" w:rsidTr="1AF06B69">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4810" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="5BF7D65A" w14:textId="75C48DA1" w:rsidR="1AF06B69" w:rsidRDefault="1AF06B69" w:rsidP="1AF06B69">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
@@ -2501,51 +2474,51 @@
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4810" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="1CC4DC80" w14:textId="06CD7617" w:rsidR="1AF06B69" w:rsidRDefault="1AF06B69" w:rsidP="1AF06B69">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="7480F810" w14:textId="0BCB4A0B" w:rsidR="1AF06B69" w:rsidRDefault="1AF06B69" w:rsidP="1AF06B69">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="07E4326F" w14:textId="1408CCE5" w:rsidR="003B4F33" w:rsidRPr="00FC0189" w:rsidRDefault="00F9514E" w:rsidP="00FC0189">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="62FB526E" wp14:editId="75ED8CFC">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>7743825</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-183515</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1508125" cy="660400"/>
           <wp:effectExtent l="0" t="0" r="0" b="6350"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="1325888914" name="Picture 1" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
@@ -2703,95 +2676,99 @@
     <w:rsid w:val="00422708"/>
     <w:rsid w:val="00432204"/>
     <w:rsid w:val="00455FD1"/>
     <w:rsid w:val="00467E5C"/>
     <w:rsid w:val="0048300E"/>
     <w:rsid w:val="004974EF"/>
     <w:rsid w:val="004A3CE4"/>
     <w:rsid w:val="004A737C"/>
     <w:rsid w:val="004B477D"/>
     <w:rsid w:val="004C7D37"/>
     <w:rsid w:val="004D1B64"/>
     <w:rsid w:val="004D35E9"/>
     <w:rsid w:val="004D7CED"/>
     <w:rsid w:val="004D7FB2"/>
     <w:rsid w:val="004E179F"/>
     <w:rsid w:val="004E559D"/>
     <w:rsid w:val="004E7C93"/>
     <w:rsid w:val="004F2393"/>
     <w:rsid w:val="004F4B8F"/>
     <w:rsid w:val="004F5F92"/>
     <w:rsid w:val="004F6958"/>
     <w:rsid w:val="004F6FCD"/>
     <w:rsid w:val="004F7243"/>
     <w:rsid w:val="00501622"/>
     <w:rsid w:val="0052268B"/>
+    <w:rsid w:val="0052303F"/>
     <w:rsid w:val="00532EC3"/>
     <w:rsid w:val="00535B24"/>
     <w:rsid w:val="00550F40"/>
     <w:rsid w:val="005530B6"/>
     <w:rsid w:val="00553D5C"/>
     <w:rsid w:val="00556FA9"/>
     <w:rsid w:val="00565D12"/>
+    <w:rsid w:val="005677BB"/>
     <w:rsid w:val="0057093B"/>
     <w:rsid w:val="00570DD6"/>
     <w:rsid w:val="00584340"/>
     <w:rsid w:val="00586C73"/>
     <w:rsid w:val="00597F3E"/>
     <w:rsid w:val="005A20B9"/>
     <w:rsid w:val="005A55AD"/>
     <w:rsid w:val="005B0E1B"/>
     <w:rsid w:val="005C2999"/>
     <w:rsid w:val="005D6055"/>
     <w:rsid w:val="005E4957"/>
     <w:rsid w:val="005F405A"/>
     <w:rsid w:val="006056E7"/>
     <w:rsid w:val="006124BC"/>
     <w:rsid w:val="006138D2"/>
     <w:rsid w:val="006230DA"/>
     <w:rsid w:val="00651D51"/>
     <w:rsid w:val="00663417"/>
     <w:rsid w:val="006640C1"/>
     <w:rsid w:val="0067519C"/>
     <w:rsid w:val="0068086D"/>
     <w:rsid w:val="006A7686"/>
     <w:rsid w:val="006B0AFA"/>
     <w:rsid w:val="006B3180"/>
     <w:rsid w:val="006B6825"/>
     <w:rsid w:val="006B6C44"/>
     <w:rsid w:val="006B77F8"/>
     <w:rsid w:val="006C7805"/>
     <w:rsid w:val="006E595B"/>
     <w:rsid w:val="006F40EC"/>
     <w:rsid w:val="00702F4A"/>
     <w:rsid w:val="00705AC4"/>
+    <w:rsid w:val="00717382"/>
     <w:rsid w:val="00720CD2"/>
     <w:rsid w:val="0072435B"/>
     <w:rsid w:val="0072506C"/>
     <w:rsid w:val="00726A81"/>
     <w:rsid w:val="00746EF0"/>
     <w:rsid w:val="00747AF9"/>
+    <w:rsid w:val="00752EA9"/>
     <w:rsid w:val="00753C9E"/>
     <w:rsid w:val="0076772D"/>
     <w:rsid w:val="00771793"/>
     <w:rsid w:val="00784EA9"/>
     <w:rsid w:val="00790D30"/>
     <w:rsid w:val="00792877"/>
     <w:rsid w:val="00795294"/>
     <w:rsid w:val="00795D3B"/>
     <w:rsid w:val="007A2B31"/>
     <w:rsid w:val="007A5EE5"/>
     <w:rsid w:val="007B1238"/>
     <w:rsid w:val="007B7180"/>
     <w:rsid w:val="007C1367"/>
     <w:rsid w:val="007C4490"/>
     <w:rsid w:val="007C5735"/>
     <w:rsid w:val="007D282A"/>
     <w:rsid w:val="007F20B8"/>
     <w:rsid w:val="007F4B1F"/>
     <w:rsid w:val="00802961"/>
     <w:rsid w:val="00813235"/>
     <w:rsid w:val="00817681"/>
     <w:rsid w:val="0082763E"/>
     <w:rsid w:val="00830099"/>
     <w:rsid w:val="00835700"/>
     <w:rsid w:val="0083599B"/>
@@ -2810,50 +2787,51 @@
     <w:rsid w:val="008D772F"/>
     <w:rsid w:val="008E0454"/>
     <w:rsid w:val="008E5F7E"/>
     <w:rsid w:val="008F230D"/>
     <w:rsid w:val="008F33D2"/>
     <w:rsid w:val="0090158D"/>
     <w:rsid w:val="00905288"/>
     <w:rsid w:val="0090600E"/>
     <w:rsid w:val="00915686"/>
     <w:rsid w:val="00942E2F"/>
     <w:rsid w:val="00952A70"/>
     <w:rsid w:val="009534A0"/>
     <w:rsid w:val="00971776"/>
     <w:rsid w:val="009A01B0"/>
     <w:rsid w:val="009B3E51"/>
     <w:rsid w:val="009C3BCA"/>
     <w:rsid w:val="009C427B"/>
     <w:rsid w:val="009C740C"/>
     <w:rsid w:val="009D47F5"/>
     <w:rsid w:val="009E398F"/>
     <w:rsid w:val="009E5DD3"/>
     <w:rsid w:val="00A465EB"/>
     <w:rsid w:val="00A62A3B"/>
     <w:rsid w:val="00A813DA"/>
     <w:rsid w:val="00A81E4D"/>
+    <w:rsid w:val="00AC3BA6"/>
     <w:rsid w:val="00AC6815"/>
     <w:rsid w:val="00AD4318"/>
     <w:rsid w:val="00AD704D"/>
     <w:rsid w:val="00AE1664"/>
     <w:rsid w:val="00B04A84"/>
     <w:rsid w:val="00B14DC2"/>
     <w:rsid w:val="00B27E56"/>
     <w:rsid w:val="00B46DC7"/>
     <w:rsid w:val="00B47FBC"/>
     <w:rsid w:val="00B6406C"/>
     <w:rsid w:val="00B66726"/>
     <w:rsid w:val="00B77CB3"/>
     <w:rsid w:val="00B876B0"/>
     <w:rsid w:val="00BE35E0"/>
     <w:rsid w:val="00BE762C"/>
     <w:rsid w:val="00BF7FD6"/>
     <w:rsid w:val="00C06066"/>
     <w:rsid w:val="00C07A2A"/>
     <w:rsid w:val="00C14F6C"/>
     <w:rsid w:val="00C16F5F"/>
     <w:rsid w:val="00C307D0"/>
     <w:rsid w:val="00C40D6E"/>
     <w:rsid w:val="00C63A71"/>
     <w:rsid w:val="00C737C4"/>
     <w:rsid w:val="00C7645B"/>
@@ -2902,50 +2880,51 @@
     <w:rsid w:val="00E61259"/>
     <w:rsid w:val="00E62473"/>
     <w:rsid w:val="00E86322"/>
     <w:rsid w:val="00E87016"/>
     <w:rsid w:val="00E94883"/>
     <w:rsid w:val="00EA2689"/>
     <w:rsid w:val="00EA5688"/>
     <w:rsid w:val="00EA5DDF"/>
     <w:rsid w:val="00EB5333"/>
     <w:rsid w:val="00EC2CAE"/>
     <w:rsid w:val="00ED04FE"/>
     <w:rsid w:val="00ED0D39"/>
     <w:rsid w:val="00EF1077"/>
     <w:rsid w:val="00F004B9"/>
     <w:rsid w:val="00F07958"/>
     <w:rsid w:val="00F15A53"/>
     <w:rsid w:val="00F328F0"/>
     <w:rsid w:val="00F362F1"/>
     <w:rsid w:val="00F4580E"/>
     <w:rsid w:val="00F51172"/>
     <w:rsid w:val="00F75625"/>
     <w:rsid w:val="00F84CA2"/>
     <w:rsid w:val="00F9514E"/>
     <w:rsid w:val="00FA17B5"/>
     <w:rsid w:val="00FA2A72"/>
+    <w:rsid w:val="00FA7A22"/>
     <w:rsid w:val="00FB12BC"/>
     <w:rsid w:val="00FB4540"/>
     <w:rsid w:val="00FC0189"/>
     <w:rsid w:val="00FD296A"/>
     <w:rsid w:val="00FD2AE7"/>
     <w:rsid w:val="00FD7919"/>
     <w:rsid w:val="0669C22C"/>
     <w:rsid w:val="0C66937B"/>
     <w:rsid w:val="0FDD4BA3"/>
     <w:rsid w:val="11753FF6"/>
     <w:rsid w:val="13735948"/>
     <w:rsid w:val="16D84A9A"/>
     <w:rsid w:val="17F1109E"/>
     <w:rsid w:val="18B58CC4"/>
     <w:rsid w:val="1AF06B69"/>
     <w:rsid w:val="1D98D7A9"/>
     <w:rsid w:val="1E9E28C7"/>
     <w:rsid w:val="28CC76CC"/>
     <w:rsid w:val="2CC25F62"/>
     <w:rsid w:val="4473520D"/>
     <w:rsid w:val="46808BBA"/>
     <w:rsid w:val="538A537E"/>
     <w:rsid w:val="53B7F43D"/>
     <w:rsid w:val="5A20EDC9"/>
     <w:rsid w:val="5D166ADE"/>
@@ -3906,154 +3885,176 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...17 lines deleted...]
-    <xsd:import namespace="9507b3c6-1080-4dbf-96e4-14adbedf0382"/>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010051F72A33DDA3E849BA7AB8F84D4532B3" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e5b8ef66eb4e0d3de6313376e279d3a8">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b94932a4-8a36-4682-922b-a748b0285a9f" xmlns:ns3="45f13a3b-a8f8-458e-b468-fe19c65d9e9c" xmlns:ns4="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2bf08a12822c59165828193c822e9d83" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="b94932a4-8a36-4682-922b-a748b0285a9f"/>
+    <xsd:import namespace="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
+    <xsd:import namespace="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
-                <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="ae7caae9-c585-4404-9f8b-94fdfe146a6c" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b94932a4-8a36-4682-922b-a748b0285a9f" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceAutoKeyPoints" ma:index="10" nillable="true" ma:displayName="MediaServiceAutoKeyPoints" ma:hidden="true" ma:internalName="MediaServiceAutoKeyPoints" ma:readOnly="true">
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
-        <xsd:restriction base="dms:Note"/>
+        <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceKeyPoints" ma:index="11" nillable="true" ma:displayName="KeyPoints" ma:internalName="MediaServiceKeyPoints" ma:readOnly="true">
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="3c5dbf34-c73a-430c-9290-9174ad787734" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="14" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
-    <xsd:element name="MediaServiceSearchProperties" ma:index="15" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9507b3c6-1080-4dbf-96e4-14adbedf0382" elementFormDefault="qualified">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="45f13a3b-a8f8-458e-b468-fe19c65d9e9c" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <xsd:element name="SharedWithUsers" ma:index="12" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
-    <xsd:element name="SharedWithDetails" ma:index="13" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
       </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a4f14ce3-52da-4fa2-a2d4-7c6d80c07d82}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="45f13a3b-a8f8-458e-b468-fe19c65d9e9c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
@@ -4111,103 +4112,126 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b94932a4-8a36-4682-922b-a748b0285a9f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{454FA435-9D59-4E3D-93FE-8ADA76D2853A}">
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4D01740-814D-4B5D-83EE-8CE383BBDF07}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="ae7caae9-c585-4404-9f8b-94fdfe146a6c"/>
-    <ds:schemaRef ds:uri="9507b3c6-1080-4dbf-96e4-14adbedf0382"/>
+    <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
+    <ds:schemaRef ds:uri="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
+    <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4BDDA844-B34A-4BFF-8A01-3802268A3A9A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{948483C8-9E8F-42DC-A885-EAA3738A8095}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
+    <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>287</Words>
-  <Characters>1642</Characters>
+  <Words>289</Words>
+  <Characters>1650</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Hampshire County Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1926</CharactersWithSpaces>
+  <CharactersWithSpaces>1936</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Internal Verifier Record -  Sampling Plan</dc:title>
   <dc:subject/>
   <dc:creator>RHLIALMP</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
-    <vt:lpwstr>0x010100AABDE2FC4720E743A8F2299970AC0B93</vt:lpwstr>
+    <vt:lpwstr>0x01010051F72A33DDA3E849BA7AB8F84D4532B3</vt:lpwstr>
   </property>
 </Properties>
 </file>