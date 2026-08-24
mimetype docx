--- v0 (2025-12-03)
+++ v1 (2026-08-24)
@@ -1,57 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="08B9A9AB" w14:textId="77777777" w:rsidR="00CA0040" w:rsidRPr="00815DCA" w:rsidRDefault="00CA0040" w:rsidP="00CA0040">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:ind w:right="-334"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B5115A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Internal Quality Assurance Feedback</w:t>
       </w:r>
       <w:r w:rsidRPr="00815DCA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
@@ -1118,94 +1119,96 @@
           <w:tab w:val="left" w:pos="10860"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD1D25">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please share directly to tutor and send copy to HAQuality@hants.gov.uk</w:t>
       </w:r>
       <w:r w:rsidR="00B22D1B" w:rsidRPr="00BD1D25">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AA44FFE" w14:textId="5C9D8C07" w:rsidR="00B22D1B" w:rsidRPr="00B22D1B" w:rsidRDefault="00B22D1B" w:rsidP="00B22D1B">
+    <w:p w14:paraId="7E81FCB3" w14:textId="5BC84BBF" w:rsidR="002F6418" w:rsidRPr="00B22D1B" w:rsidRDefault="00B22D1B" w:rsidP="00B22D1B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9975"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00B22D1B" w:rsidRPr="00B22D1B" w:rsidSect="002C1028">
-[...1 lines deleted...]
-      <w:footerReference w:type="default" r:id="rId11"/>
+    <w:sectPr w:rsidR="002F6418" w:rsidRPr="00B22D1B" w:rsidSect="005A314D">
+      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="first" r:id="rId11"/>
+      <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1843" w:right="720" w:bottom="720" w:left="720" w:header="1787" w:footer="624" w:gutter="0"/>
       <w:cols w:space="708"/>
+      <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53BF35C6" w14:textId="77777777" w:rsidR="008A66B2" w:rsidRDefault="008A66B2" w:rsidP="00CA0040">
+    <w:p w14:paraId="4E06AE7D" w14:textId="77777777" w:rsidR="000B49CE" w:rsidRDefault="000B49CE" w:rsidP="00CA0040">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="40657C30" w14:textId="77777777" w:rsidR="008A66B2" w:rsidRDefault="008A66B2" w:rsidP="00CA0040">
+    <w:p w14:paraId="2C75C47D" w14:textId="77777777" w:rsidR="000B49CE" w:rsidRDefault="000B49CE" w:rsidP="00CA0040">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -1214,156 +1217,162 @@
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="78299117" w14:textId="3ED0B26E" w:rsidR="00CA0040" w:rsidRPr="007B7B83" w:rsidRDefault="7040DDDB" w:rsidP="00B22D1B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="78299117" w14:textId="2677095C" w:rsidR="00CA0040" w:rsidRPr="007B7B83" w:rsidRDefault="7040DDDB" w:rsidP="005A314D">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="7040DDDB">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t xml:space="preserve">                                                                                                                                                     QD39 </w:t>
+      <w:t>QD39</w:t>
     </w:r>
-    <w:r w:rsidR="007853D3">
+    <w:r w:rsidR="005A314D">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>(</w:t>
+      <w:t xml:space="preserve"> Internal Quality Assurance Form 26-27</w:t>
     </w:r>
-    <w:r w:rsidRPr="7040DDDB">
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="08330F8A" w14:textId="1E03A806" w:rsidR="002F6418" w:rsidRPr="002F6418" w:rsidRDefault="002F6418">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>20</w:t>
-[...1 lines deleted...]
-    <w:r w:rsidR="00A7564A">
+    </w:pPr>
+    <w:r w:rsidRPr="002F6418">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>2</w:t>
+      <w:t xml:space="preserve">QD39 Internal Quality Assurance </w:t>
     </w:r>
-    <w:r w:rsidR="0063588E">
+    <w:r w:rsidRPr="002F6418">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t xml:space="preserve">Feedback </w:t>
     </w:r>
-    <w:r w:rsidR="007853D3">
+    <w:r w:rsidRPr="002F6418">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>)</w:t>
+      <w:t>Form 26-27</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1A4CE2EB" w14:textId="77777777" w:rsidR="008A66B2" w:rsidRDefault="008A66B2" w:rsidP="00CA0040">
+    <w:p w14:paraId="189DBA1C" w14:textId="77777777" w:rsidR="000B49CE" w:rsidRDefault="000B49CE" w:rsidP="00CA0040">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2015A42B" w14:textId="77777777" w:rsidR="008A66B2" w:rsidRDefault="008A66B2" w:rsidP="00CA0040">
+    <w:p w14:paraId="02AE7C18" w14:textId="77777777" w:rsidR="000B49CE" w:rsidRDefault="000B49CE" w:rsidP="00CA0040">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0F8F1A6A" w14:textId="2C949992" w:rsidR="005719B1" w:rsidRDefault="00B22D1B">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0B515AFF" w14:textId="441243E1" w:rsidR="005A314D" w:rsidRDefault="005A314D">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5BD44430" wp14:editId="02931BFF">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5BD44430" wp14:editId="0BC2D998">
           <wp:simplePos x="0" y="0"/>
-          <wp:positionH relativeFrom="column">
-            <wp:posOffset>7610475</wp:posOffset>
+          <wp:positionH relativeFrom="margin">
+            <wp:align>right</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-877570</wp:posOffset>
+            <wp:posOffset>-961390</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2255520" cy="987387"/>
           <wp:effectExtent l="0" t="0" r="0" b="3810"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="1575167913" name="Picture 1" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1575167913" name="Picture 1" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
@@ -1443,50 +1452,51 @@
     <w:rsid w:val="000455DA"/>
     <w:rsid w:val="0005106C"/>
     <w:rsid w:val="000528B0"/>
     <w:rsid w:val="00053ADB"/>
     <w:rsid w:val="000549A7"/>
     <w:rsid w:val="00054A79"/>
     <w:rsid w:val="00054B9A"/>
     <w:rsid w:val="00056D37"/>
     <w:rsid w:val="00061B90"/>
     <w:rsid w:val="00062E75"/>
     <w:rsid w:val="000640B1"/>
     <w:rsid w:val="00064528"/>
     <w:rsid w:val="00071FC0"/>
     <w:rsid w:val="00075521"/>
     <w:rsid w:val="00082524"/>
     <w:rsid w:val="00084565"/>
     <w:rsid w:val="00090F01"/>
     <w:rsid w:val="000923D3"/>
     <w:rsid w:val="00094357"/>
     <w:rsid w:val="0009673B"/>
     <w:rsid w:val="00097935"/>
     <w:rsid w:val="000A1722"/>
     <w:rsid w:val="000A3234"/>
     <w:rsid w:val="000A5CAB"/>
     <w:rsid w:val="000B4437"/>
+    <w:rsid w:val="000B49CE"/>
     <w:rsid w:val="000B56FE"/>
     <w:rsid w:val="000B77F7"/>
     <w:rsid w:val="000C13F9"/>
     <w:rsid w:val="000C5A7C"/>
     <w:rsid w:val="000D16D0"/>
     <w:rsid w:val="000D33C3"/>
     <w:rsid w:val="000D41BE"/>
     <w:rsid w:val="000D5AFB"/>
     <w:rsid w:val="000E039D"/>
     <w:rsid w:val="000E1B58"/>
     <w:rsid w:val="000F4850"/>
     <w:rsid w:val="000F4E5C"/>
     <w:rsid w:val="000F65F0"/>
     <w:rsid w:val="000F70B4"/>
     <w:rsid w:val="00100BB0"/>
     <w:rsid w:val="00110523"/>
     <w:rsid w:val="001106B1"/>
     <w:rsid w:val="00112B02"/>
     <w:rsid w:val="0011523E"/>
     <w:rsid w:val="00115A27"/>
     <w:rsid w:val="00117EE4"/>
     <w:rsid w:val="00122B42"/>
     <w:rsid w:val="00123537"/>
     <w:rsid w:val="00127C6D"/>
     <w:rsid w:val="00131727"/>
@@ -1584,58 +1594,60 @@
     <w:rsid w:val="00287414"/>
     <w:rsid w:val="002908CA"/>
     <w:rsid w:val="00291BCB"/>
     <w:rsid w:val="00292263"/>
     <w:rsid w:val="00293945"/>
     <w:rsid w:val="00295520"/>
     <w:rsid w:val="002A1E20"/>
     <w:rsid w:val="002A2CFE"/>
     <w:rsid w:val="002A6D2C"/>
     <w:rsid w:val="002A788F"/>
     <w:rsid w:val="002B1BA6"/>
     <w:rsid w:val="002B4492"/>
     <w:rsid w:val="002C09AD"/>
     <w:rsid w:val="002C1028"/>
     <w:rsid w:val="002C1F61"/>
     <w:rsid w:val="002C6DBE"/>
     <w:rsid w:val="002D2575"/>
     <w:rsid w:val="002D5D1A"/>
     <w:rsid w:val="002D752E"/>
     <w:rsid w:val="002E0F6A"/>
     <w:rsid w:val="002E41F7"/>
     <w:rsid w:val="002F32BD"/>
     <w:rsid w:val="002F3629"/>
     <w:rsid w:val="002F431F"/>
     <w:rsid w:val="002F4A72"/>
+    <w:rsid w:val="002F6418"/>
     <w:rsid w:val="00300603"/>
     <w:rsid w:val="0030090A"/>
     <w:rsid w:val="00307BB6"/>
     <w:rsid w:val="003123C2"/>
     <w:rsid w:val="00312826"/>
     <w:rsid w:val="003146B7"/>
     <w:rsid w:val="003148FA"/>
     <w:rsid w:val="00315039"/>
+    <w:rsid w:val="00315624"/>
     <w:rsid w:val="0031638A"/>
     <w:rsid w:val="0031708C"/>
     <w:rsid w:val="0032079D"/>
     <w:rsid w:val="003208F1"/>
     <w:rsid w:val="00323179"/>
     <w:rsid w:val="003311CF"/>
     <w:rsid w:val="00335A93"/>
     <w:rsid w:val="00343CB2"/>
     <w:rsid w:val="00343DBF"/>
     <w:rsid w:val="003442E4"/>
     <w:rsid w:val="0034577E"/>
     <w:rsid w:val="00350A27"/>
     <w:rsid w:val="00351FCD"/>
     <w:rsid w:val="0035512A"/>
     <w:rsid w:val="00355E1A"/>
     <w:rsid w:val="00363139"/>
     <w:rsid w:val="00363B1F"/>
     <w:rsid w:val="00363B2F"/>
     <w:rsid w:val="00366819"/>
     <w:rsid w:val="003706F2"/>
     <w:rsid w:val="00370AA6"/>
     <w:rsid w:val="00370B03"/>
     <w:rsid w:val="0037150E"/>
     <w:rsid w:val="003733AE"/>
     <w:rsid w:val="00380199"/>
@@ -1738,91 +1750,93 @@
     <w:rsid w:val="00556DA4"/>
     <w:rsid w:val="005575EA"/>
     <w:rsid w:val="00557C0F"/>
     <w:rsid w:val="00560B2F"/>
     <w:rsid w:val="00560FB3"/>
     <w:rsid w:val="00562F5B"/>
     <w:rsid w:val="00565293"/>
     <w:rsid w:val="005719B1"/>
     <w:rsid w:val="0057599D"/>
     <w:rsid w:val="00577CCA"/>
     <w:rsid w:val="00580E4F"/>
     <w:rsid w:val="00583CB7"/>
     <w:rsid w:val="005848DF"/>
     <w:rsid w:val="0058527B"/>
     <w:rsid w:val="0058620C"/>
     <w:rsid w:val="00586C73"/>
     <w:rsid w:val="00587863"/>
     <w:rsid w:val="0059057C"/>
     <w:rsid w:val="0059190F"/>
     <w:rsid w:val="00593AA8"/>
     <w:rsid w:val="00594022"/>
     <w:rsid w:val="005949DD"/>
     <w:rsid w:val="00595CCB"/>
     <w:rsid w:val="005A05D0"/>
     <w:rsid w:val="005A118B"/>
+    <w:rsid w:val="005A314D"/>
     <w:rsid w:val="005A40A3"/>
     <w:rsid w:val="005A5B98"/>
     <w:rsid w:val="005A7C75"/>
     <w:rsid w:val="005B265C"/>
     <w:rsid w:val="005B44B6"/>
     <w:rsid w:val="005C2550"/>
     <w:rsid w:val="005C41FA"/>
     <w:rsid w:val="005D31D3"/>
     <w:rsid w:val="005D3B80"/>
     <w:rsid w:val="005D7C49"/>
     <w:rsid w:val="005E6D0C"/>
     <w:rsid w:val="005F509A"/>
     <w:rsid w:val="00600D2E"/>
     <w:rsid w:val="00602A6F"/>
     <w:rsid w:val="00605D45"/>
     <w:rsid w:val="00607C58"/>
     <w:rsid w:val="00610FB4"/>
     <w:rsid w:val="006112A9"/>
     <w:rsid w:val="00615D72"/>
     <w:rsid w:val="006162D0"/>
     <w:rsid w:val="00616533"/>
     <w:rsid w:val="00622B90"/>
     <w:rsid w:val="006238E9"/>
     <w:rsid w:val="00625329"/>
     <w:rsid w:val="00625A6B"/>
     <w:rsid w:val="0062719C"/>
     <w:rsid w:val="006279DB"/>
     <w:rsid w:val="006302F0"/>
     <w:rsid w:val="00631D61"/>
     <w:rsid w:val="00632EFA"/>
     <w:rsid w:val="00633F31"/>
     <w:rsid w:val="0063588E"/>
     <w:rsid w:val="0063602B"/>
     <w:rsid w:val="00636CE8"/>
     <w:rsid w:val="00637C2B"/>
     <w:rsid w:val="00651237"/>
     <w:rsid w:val="00653360"/>
     <w:rsid w:val="0065391A"/>
     <w:rsid w:val="00653BAE"/>
     <w:rsid w:val="006542E3"/>
     <w:rsid w:val="00661F6F"/>
+    <w:rsid w:val="006623CF"/>
     <w:rsid w:val="00666CEA"/>
     <w:rsid w:val="00670F9C"/>
     <w:rsid w:val="006714D8"/>
     <w:rsid w:val="0067299D"/>
     <w:rsid w:val="006732B7"/>
     <w:rsid w:val="00673552"/>
     <w:rsid w:val="00675654"/>
     <w:rsid w:val="006760CA"/>
     <w:rsid w:val="00682664"/>
     <w:rsid w:val="00683351"/>
     <w:rsid w:val="0068559F"/>
     <w:rsid w:val="00690268"/>
     <w:rsid w:val="00692E22"/>
     <w:rsid w:val="00693F18"/>
     <w:rsid w:val="0069493F"/>
     <w:rsid w:val="0069577E"/>
     <w:rsid w:val="006A0036"/>
     <w:rsid w:val="006A0049"/>
     <w:rsid w:val="006A5EB4"/>
     <w:rsid w:val="006A636A"/>
     <w:rsid w:val="006A6C58"/>
     <w:rsid w:val="006B47FD"/>
     <w:rsid w:val="006B531C"/>
     <w:rsid w:val="006B70E2"/>
     <w:rsid w:val="006C5595"/>
@@ -2264,50 +2278,51 @@
     <w:rsid w:val="00E05ADF"/>
     <w:rsid w:val="00E05D70"/>
     <w:rsid w:val="00E1702A"/>
     <w:rsid w:val="00E17F75"/>
     <w:rsid w:val="00E21FB5"/>
     <w:rsid w:val="00E220E2"/>
     <w:rsid w:val="00E23C31"/>
     <w:rsid w:val="00E24934"/>
     <w:rsid w:val="00E2493E"/>
     <w:rsid w:val="00E24A61"/>
     <w:rsid w:val="00E24BE7"/>
     <w:rsid w:val="00E25733"/>
     <w:rsid w:val="00E30745"/>
     <w:rsid w:val="00E321FF"/>
     <w:rsid w:val="00E34BD0"/>
     <w:rsid w:val="00E37195"/>
     <w:rsid w:val="00E37CDE"/>
     <w:rsid w:val="00E4047D"/>
     <w:rsid w:val="00E41E8F"/>
     <w:rsid w:val="00E42012"/>
     <w:rsid w:val="00E45BDA"/>
     <w:rsid w:val="00E47BBA"/>
     <w:rsid w:val="00E47D84"/>
     <w:rsid w:val="00E52EE9"/>
     <w:rsid w:val="00E5335F"/>
+    <w:rsid w:val="00E5350A"/>
     <w:rsid w:val="00E54CDC"/>
     <w:rsid w:val="00E57DF6"/>
     <w:rsid w:val="00E6273C"/>
     <w:rsid w:val="00E62DDE"/>
     <w:rsid w:val="00E63872"/>
     <w:rsid w:val="00E655F9"/>
     <w:rsid w:val="00E806E5"/>
     <w:rsid w:val="00E848C0"/>
     <w:rsid w:val="00E850FD"/>
     <w:rsid w:val="00E85830"/>
     <w:rsid w:val="00E864A6"/>
     <w:rsid w:val="00E94891"/>
     <w:rsid w:val="00E961D6"/>
     <w:rsid w:val="00E9753E"/>
     <w:rsid w:val="00EA24A2"/>
     <w:rsid w:val="00EA4207"/>
     <w:rsid w:val="00EB1DD9"/>
     <w:rsid w:val="00EB4197"/>
     <w:rsid w:val="00EB67CC"/>
     <w:rsid w:val="00EB7867"/>
     <w:rsid w:val="00EC7D17"/>
     <w:rsid w:val="00ED0DE7"/>
     <w:rsid w:val="00ED10C4"/>
     <w:rsid w:val="00ED1799"/>
     <w:rsid w:val="00ED2C3F"/>
@@ -2798,51 +2813,50 @@
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:qFormat/>
     <w:rsid w:val="00CA0040"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
@@ -2964,51 +2978,51 @@
     <w:rsid w:val="00174EC1"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       <w:b w:val="0"/>
       <w:bCs w:val="0"/>
       <w:i w:val="0"/>
       <w:iCs w:val="0"/>
       <w:strike w:val="0"/>
       <w:dstrike w:val="0"/>
       <w:color w:val="000000"/>
       <w:u w:val="none"/>
       <w:effect w:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
@@ -3273,50 +3287,63 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010051F72A33DDA3E849BA7AB8F84D4532B3" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e5b8ef66eb4e0d3de6313376e279d3a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b94932a4-8a36-4682-922b-a748b0285a9f" xmlns:ns3="45f13a3b-a8f8-458e-b468-fe19c65d9e9c" xmlns:ns4="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2bf08a12822c59165828193c822e9d83" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="b94932a4-8a36-4682-922b-a748b0285a9f"/>
     <xsd:import namespace="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
     <xsd:import namespace="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -3500,124 +3527,104 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="b94932a4-8a36-4682-922b-a748b0285a9f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1455C446-C108-4999-B030-B0D4F64EB73D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{037E7399-804A-41F7-A6A0-2027A9910C33}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{87C5C082-F851-438A-964E-BCDCBDF599CA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
     <ds:schemaRef ds:uri="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
     <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{43C37450-1FE6-47D2-8899-5EC5792289A6}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...21 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>88</Words>
   <Characters>506</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>4</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>593</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 