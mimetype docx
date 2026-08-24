--- v0 (2025-12-03)
+++ v1 (2026-08-24)
@@ -1,501 +1,716 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="svg" ContentType="image/svg+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="04F24FA8" w14:textId="77777777" w:rsidR="000021BE" w:rsidRDefault="000021BE" w:rsidP="3D1868BC">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="9180"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4254BC39" w14:textId="4C055DF5" w:rsidR="006764AC" w:rsidRDefault="006764AC" w:rsidP="3D1868BC">
+    <w:p w14:paraId="4254BC39" w14:textId="2116137E" w:rsidR="006764AC" w:rsidRDefault="00BB6EFD" w:rsidP="3D1868BC">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="9180"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="1497693B">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hampshire Achieves </w:t>
+      </w:r>
+      <w:r w:rsidR="00E02F21">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adult Skills </w:t>
+      </w:r>
+      <w:r w:rsidR="006764AC" w:rsidRPr="1497693B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Learner Course Evaluation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30125A43" w14:textId="5EE696BA" w:rsidR="00E30F25" w:rsidRPr="00903E08" w:rsidRDefault="00E30F25" w:rsidP="3D1868BC">
+    <w:p w14:paraId="30125A43" w14:textId="696DB18D" w:rsidR="00E30F25" w:rsidRPr="00903E08" w:rsidRDefault="00E30F25" w:rsidP="3D1868BC">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="9180"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3D1868BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="004051C4" w:rsidRPr="3D1868BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>ourse</w:t>
       </w:r>
       <w:r w:rsidR="00FD3F03" w:rsidRPr="3D1868BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t xml:space="preserve">: </w:t>
-[...6 lines deleted...]
-        <w:t>___________________________</w:t>
+        <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="005604E2" w:rsidRPr="00903E08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00EB4DE2" w:rsidRPr="3D1868BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Date</w:t>
       </w:r>
       <w:r w:rsidR="00FD3F03" w:rsidRPr="3D1868BC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="000021BE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="3D1868BC">
-[...5 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="4B1D8180" w14:textId="77777777" w:rsidR="005604E2" w:rsidRPr="00903E08" w:rsidRDefault="006A650D" w:rsidP="00E30F25">
+    <w:p w14:paraId="4B1D8180" w14:textId="5461A61C" w:rsidR="005604E2" w:rsidRPr="00903E08" w:rsidRDefault="002B4718" w:rsidP="00E30F25">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5040"/>
           <w:tab w:val="left" w:pos="9180"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00903E08">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Centre:</w:t>
+        <w:t>Tutor</w:t>
       </w:r>
-      <w:r w:rsidR="00E17E7B" w:rsidRPr="00903E08">
+      <w:r w:rsidR="006A650D" w:rsidRPr="00903E08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00903E08">
-[...7 lines deleted...]
-      <w:r w:rsidRPr="00903E08">
+      <w:r w:rsidR="006A650D" w:rsidRPr="00903E08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E30F25" w:rsidRPr="00903E08">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Course Code: </w:t>
+        <w:t>Course Code:</w:t>
       </w:r>
-      <w:r w:rsidR="005604E2" w:rsidRPr="00903E08">
+      <w:r w:rsidR="00023AA9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>_____________________</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A64EB9C" w14:textId="77777777" w:rsidR="00BD07E0" w:rsidRPr="002D6201" w:rsidRDefault="00BD07E0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3657432B" w14:textId="2D3452CE" w:rsidR="00A8238C" w:rsidRPr="00903E08" w:rsidRDefault="00EB4DE2" w:rsidP="432E84F1">
+    <w:p w14:paraId="2CDED832" w14:textId="5E1EBC65" w:rsidR="078310C6" w:rsidRPr="00BC19D3" w:rsidRDefault="00EB4DE2" w:rsidP="00BC19D3">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:ind w:right="-307"/>
       </w:pPr>
       <w:r w:rsidRPr="432E84F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">We hope that you have enjoyed your course and </w:t>
       </w:r>
       <w:r w:rsidR="00F030FC" w:rsidRPr="432E84F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>hope you can spare a few minutes to</w:t>
       </w:r>
       <w:r w:rsidR="00A3141A" w:rsidRPr="432E84F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> give feedback by answering </w:t>
       </w:r>
       <w:r w:rsidR="00F030FC" w:rsidRPr="432E84F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>the questions below.</w:t>
       </w:r>
       <w:r w:rsidR="375FB731" w:rsidRPr="432E84F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="375FB731" w:rsidRPr="432E84F1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Please complete all statements and questions.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CDED832" w14:textId="3D8D2960" w:rsidR="078310C6" w:rsidRDefault="078310C6" w:rsidP="078310C6">
-[...7 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="154"/>
         <w:tblW w:w="10595" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7585"/>
         <w:gridCol w:w="750"/>
         <w:gridCol w:w="733"/>
         <w:gridCol w:w="766"/>
         <w:gridCol w:w="761"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E17E7B" w:rsidRPr="009B7011" w14:paraId="401546D3" w14:textId="77777777" w:rsidTr="1497693B">
+      <w:tr w:rsidR="00E17E7B" w:rsidRPr="009B7011" w14:paraId="401546D3" w14:textId="77777777" w:rsidTr="3A525531">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="479"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7585" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w14:paraId="4CB8A289" w14:textId="727AB5A4" w:rsidR="00E17E7B" w:rsidRDefault="00E17E7B" w:rsidP="00E17E7B">
+          <w:p w14:paraId="4CB8A289" w14:textId="09927360" w:rsidR="00E17E7B" w:rsidRPr="00DD48AC" w:rsidRDefault="00E17E7B" w:rsidP="00E17E7B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DD48AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Please rate your views on the following</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD48AC" w:rsidRPr="00DD48AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62403A68" w14:textId="487347B3" w:rsidR="00E17E7B" w:rsidRPr="008074AB" w:rsidRDefault="00E17E7B" w:rsidP="00E17E7B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008074AB">
-[...44 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00DD48AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD48AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = strongly disagree</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD48AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:r w:rsidR="00DD48AC" w:rsidRPr="00A1531F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00DD48AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00A1531F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">= disagree, </w:t>
+            </w:r>
+            <w:r w:rsidR="00A1531F" w:rsidRPr="00A1531F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidR="00A1531F">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> = agree,</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DD48AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="653B1A42" w:rsidRPr="00DD48AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidRPr="00903E08">
-[...3 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="00DD48AC">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> = strongly agree</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="550DA369" w14:textId="77777777" w:rsidR="00E17E7B" w:rsidRPr="00A7349E" w:rsidRDefault="00E17E7B" w:rsidP="00E17E7B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00A7349E">
               <w:t>(1)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0742E81D" w14:textId="77777777" w:rsidR="00E17E7B" w:rsidRPr="00A7349E" w:rsidRDefault="00E17E7B" w:rsidP="00E17E7B">
+          <w:p w14:paraId="0742E81D" w14:textId="77A6694B" w:rsidR="00E17E7B" w:rsidRPr="00AD1C00" w:rsidRDefault="00AD1C00" w:rsidP="00E17E7B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
-            </w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46226047" wp14:editId="4E432E5D">
+                  <wp:extent cx="339090" cy="339090"/>
+                  <wp:effectExtent l="0" t="0" r="3810" b="3810"/>
+                  <wp:docPr id="362090903" name="Graphic 3" descr="Thumbs Down with solid fill"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="362090903" name="Graphic 362090903" descr="Thumbs Down with solid fill"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId11">
+                            <a:extLst>
+                              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId12"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="339090" cy="339090"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="2CCF4267" w14:textId="77777777" w:rsidR="00E17E7B" w:rsidRPr="00A7349E" w:rsidRDefault="00E17E7B" w:rsidP="00E17E7B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00A7349E">
               <w:t>(2)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26334728" w14:textId="77777777" w:rsidR="00E17E7B" w:rsidRPr="00A7349E" w:rsidRDefault="00E17E7B" w:rsidP="00E17E7B">
+          <w:p w14:paraId="26334728" w14:textId="3EE6D383" w:rsidR="00E17E7B" w:rsidRPr="00A7349E" w:rsidRDefault="006F53B9" w:rsidP="00E17E7B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="384D1F6F" wp14:editId="11E89A1D">
+                  <wp:extent cx="311150" cy="311150"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="659690409" name="Graphic 2" descr="Thumbs Down outline"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="659690409" name="Graphic 659690409" descr="Thumbs Down outline"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId13">
+                            <a:extLst>
+                              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId14"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="311150" cy="311150"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="766" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="183D85ED" w14:textId="77777777" w:rsidR="00E17E7B" w:rsidRPr="00A7349E" w:rsidRDefault="00E17E7B" w:rsidP="00E17E7B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00A7349E">
               <w:t>(3)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B479803" w14:textId="77777777" w:rsidR="00E17E7B" w:rsidRPr="00A7349E" w:rsidRDefault="00E17E7B" w:rsidP="00E17E7B">
+          <w:p w14:paraId="0B479803" w14:textId="7B34FB64" w:rsidR="00E17E7B" w:rsidRPr="00A7349E" w:rsidRDefault="00A514B3" w:rsidP="00E17E7B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A9D1235" wp14:editId="72129CF6">
+                  <wp:extent cx="298450" cy="298450"/>
+                  <wp:effectExtent l="0" t="0" r="6350" b="6350"/>
+                  <wp:docPr id="416785863" name="Graphic 3" descr="Thumbs up sign outline"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="416785863" name="Graphic 416785863" descr="Thumbs up sign outline"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId15">
+                            <a:extLst>
+                              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId16"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="298450" cy="298450"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="761" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
           <w:p w14:paraId="549F666F" w14:textId="77777777" w:rsidR="00E17E7B" w:rsidRPr="00A7349E" w:rsidRDefault="00E17E7B" w:rsidP="00E17E7B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00A7349E">
               <w:t>(4)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="022984C6" w14:textId="77777777" w:rsidR="00E17E7B" w:rsidRPr="00A7349E" w:rsidRDefault="00E17E7B" w:rsidP="00E17E7B">
+          <w:p w14:paraId="022984C6" w14:textId="4CA440B3" w:rsidR="00E17E7B" w:rsidRPr="00A7349E" w:rsidRDefault="00AD1C00" w:rsidP="00E17E7B">
             <w:pPr>
               <w:pStyle w:val="Default"/>
               <w:jc w:val="center"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+              </w:rPr>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5452F795" wp14:editId="7DE5155D">
+                  <wp:extent cx="346075" cy="346075"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="59747810" name="Graphic 4" descr="Thumbs up sign with solid fill"/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="59747810" name="Graphic 59747810" descr="Thumbs up sign with solid fill"/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId17">
+                            <a:extLst>
+                              <a:ext uri="{96DAC541-7B7A-43D3-8B79-37D633B846F1}">
+                                <asvg:svgBlip xmlns:asvg="http://schemas.microsoft.com/office/drawing/2016/SVG/main" r:embed="rId18"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="346075" cy="346075"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00903E08" w:rsidRPr="009B7011" w14:paraId="3A23EAD5" w14:textId="77777777" w:rsidTr="1497693B">
+      <w:tr w:rsidR="00903E08" w:rsidRPr="009B7011" w14:paraId="3A23EAD5" w14:textId="77777777" w:rsidTr="3A525531">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="186"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7585" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0B4AE6B8" w14:textId="0CE6F70E" w:rsidR="00903E08" w:rsidRPr="00903E08" w:rsidRDefault="00903E08" w:rsidP="00903E08">
+          <w:p w14:paraId="0B4AE6B8" w14:textId="438B98D2" w:rsidR="00903E08" w:rsidRPr="00903E08" w:rsidRDefault="00903E08" w:rsidP="00903E08">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="1497693B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>I enjoyed the course</w:t>
+            </w:r>
+            <w:r w:rsidR="00A86543">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / workshop</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5381E10E" w14:textId="77777777" w:rsidR="00903E08" w:rsidRPr="004F691A" w:rsidRDefault="00903E08" w:rsidP="00903E08">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="38A3C97A" w14:textId="77777777" w:rsidR="00903E08" w:rsidRPr="004F691A" w:rsidRDefault="00903E08" w:rsidP="00903E08">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -518,73 +733,91 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="761" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6DD9B3AB" w14:textId="77777777" w:rsidR="00903E08" w:rsidRPr="004F691A" w:rsidRDefault="00903E08" w:rsidP="00903E08">
             <w:pPr>
               <w:ind w:left="-7668"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00903E08" w:rsidRPr="009B7011" w14:paraId="782F7B33" w14:textId="77777777" w:rsidTr="1497693B">
+      <w:tr w:rsidR="00903E08" w:rsidRPr="009B7011" w14:paraId="782F7B33" w14:textId="77777777" w:rsidTr="3A525531">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="283"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7585" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0EF4B22B" w14:textId="13C1EB5B" w:rsidR="00903E08" w:rsidRPr="00903E08" w:rsidRDefault="00903E08" w:rsidP="00903E08">
-[...9 lines deleted...]
-              <w:t>I achieved my individual learning goals</w:t>
+          <w:p w14:paraId="0EF4B22B" w14:textId="74216944" w:rsidR="00903E08" w:rsidRPr="00903E08" w:rsidRDefault="00903E08" w:rsidP="00903E08">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="68F4B13C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>I achieved my learning goal</w:t>
+            </w:r>
+            <w:r w:rsidR="00694014" w:rsidRPr="68F4B13C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="68F4B13C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>s</w:t>
+            </w:r>
+            <w:r w:rsidR="00694014" w:rsidRPr="68F4B13C">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C63C55B" w14:textId="77777777" w:rsidR="00903E08" w:rsidRPr="004F691A" w:rsidRDefault="00903E08" w:rsidP="00903E08">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A971490" w14:textId="77777777" w:rsidR="00903E08" w:rsidRPr="004F691A" w:rsidRDefault="00903E08" w:rsidP="00903E08">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -605,288 +838,328 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="761" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4EC614CE" w14:textId="77777777" w:rsidR="00903E08" w:rsidRPr="004F691A" w:rsidRDefault="00903E08" w:rsidP="00903E08">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00903E08" w:rsidRPr="009B7011" w14:paraId="3748D94E" w14:textId="77777777" w:rsidTr="1497693B">
+      <w:tr w:rsidR="00903E08" w:rsidRPr="009B7011" w14:paraId="3748D94E" w14:textId="77777777" w:rsidTr="3A525531">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7585" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="50964DCF" w14:textId="5DA78C6B" w:rsidR="00903E08" w:rsidRPr="00903E08" w:rsidRDefault="00903E08" w:rsidP="00903E08">
-[...9 lines deleted...]
-              <w:t>I was supported well to achieve my goals</w:t>
+          <w:p w14:paraId="50964DCF" w14:textId="0575B2C2" w:rsidR="00903E08" w:rsidRPr="00903E08" w:rsidRDefault="00784F76" w:rsidP="00903E08">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3A525531">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I was provided with </w:t>
+            </w:r>
+            <w:r w:rsidR="002B4718" w:rsidRPr="3A525531">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">help, </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3A525531">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>support</w:t>
+            </w:r>
+            <w:r w:rsidR="00BC07F8" w:rsidRPr="3A525531">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or adjustments</w:t>
+            </w:r>
+            <w:r w:rsidR="3EEE351D" w:rsidRPr="3A525531">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to achieve my learning goals</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3133E8D3" w14:textId="77777777" w:rsidR="00903E08" w:rsidRPr="004F691A" w:rsidRDefault="00903E08" w:rsidP="00903E08">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="2F77AC56" w14:textId="77777777" w:rsidR="00903E08" w:rsidRPr="004F691A" w:rsidRDefault="00903E08" w:rsidP="00903E08">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="766" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1D1B363D" w14:textId="77777777" w:rsidR="00903E08" w:rsidRPr="004F691A" w:rsidRDefault="00903E08" w:rsidP="00903E08">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="761" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37FC7137" w14:textId="77777777" w:rsidR="00903E08" w:rsidRPr="004F691A" w:rsidRDefault="00903E08" w:rsidP="00903E08">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00903E08" w:rsidRPr="009B7011" w14:paraId="3CF44F79" w14:textId="77777777" w:rsidTr="1497693B">
+      <w:tr w:rsidR="00903E08" w:rsidRPr="009B7011" w14:paraId="3CF44F79" w14:textId="77777777" w:rsidTr="3A525531">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="301"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7585" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="00C563D3" w14:textId="479D19C1" w:rsidR="00903E08" w:rsidRPr="00903E08" w:rsidRDefault="00903E08" w:rsidP="00903E08">
-[...9 lines deleted...]
-              <w:t>I was given feedback that helped me improve</w:t>
+          <w:p w14:paraId="00C563D3" w14:textId="50DF04B5" w:rsidR="00903E08" w:rsidRPr="00903E08" w:rsidRDefault="00C52236" w:rsidP="00903E08">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>My tutor provided</w:t>
+            </w:r>
+            <w:r w:rsidR="007705AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00445278">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">me with </w:t>
+            </w:r>
+            <w:r w:rsidR="007705AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>useful</w:t>
+            </w:r>
+            <w:r w:rsidR="00903E08" w:rsidRPr="3DABE51E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> feedback t</w:t>
+            </w:r>
+            <w:r w:rsidR="007705AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidR="00903E08" w:rsidRPr="3DABE51E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> help me improve</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2F934B01" w14:textId="77777777" w:rsidR="00903E08" w:rsidRPr="004F691A" w:rsidRDefault="00903E08" w:rsidP="00903E08">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="40B1256E" w14:textId="77777777" w:rsidR="00903E08" w:rsidRPr="004F691A" w:rsidRDefault="00903E08" w:rsidP="00903E08">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="766" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="66F5B78D" w14:textId="77777777" w:rsidR="00903E08" w:rsidRPr="004F691A" w:rsidRDefault="00903E08" w:rsidP="00903E08">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="761" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B8F826C" w14:textId="77777777" w:rsidR="00903E08" w:rsidRPr="004F691A" w:rsidRDefault="00903E08" w:rsidP="00903E08">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00903E08" w:rsidRPr="009B7011" w14:paraId="47AEF1DB" w14:textId="77777777" w:rsidTr="1497693B">
+      <w:tr w:rsidR="00903E08" w:rsidRPr="009B7011" w14:paraId="47AEF1DB" w14:textId="77777777" w:rsidTr="3A525531">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="268"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7585" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03999B3E" w14:textId="293E14E7" w:rsidR="00903E08" w:rsidRPr="00903E08" w:rsidRDefault="00903E08" w:rsidP="00903E08">
+          <w:p w14:paraId="03999B3E" w14:textId="3BEDF691" w:rsidR="00903E08" w:rsidRPr="00903E08" w:rsidRDefault="00903E08" w:rsidP="00903E08">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00903E08">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">I felt </w:t>
             </w:r>
             <w:r w:rsidR="004F064A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve">safe, </w:t>
+              <w:t>safe,</w:t>
+            </w:r>
+            <w:r w:rsidR="007705AA">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> valued and</w:t>
+            </w:r>
+            <w:r w:rsidR="004F064A">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:lang w:eastAsia="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00903E08">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>respected</w:t>
-            </w:r>
-[...26 lines deleted...]
-              <w:t>n the course</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36E55B89" w14:textId="77777777" w:rsidR="00903E08" w:rsidRPr="004F691A" w:rsidRDefault="00903E08" w:rsidP="00903E08">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17F57196" w14:textId="77777777" w:rsidR="00903E08" w:rsidRPr="004F691A" w:rsidRDefault="00903E08" w:rsidP="00903E08">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -907,124 +1180,115 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="761" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03A483F1" w14:textId="77777777" w:rsidR="00903E08" w:rsidRPr="004F691A" w:rsidRDefault="00903E08" w:rsidP="00903E08">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E17E7B" w:rsidRPr="009B7011" w14:paraId="054A9F4E" w14:textId="77777777" w:rsidTr="1497693B">
+      <w:tr w:rsidR="00E17E7B" w:rsidRPr="009B7011" w14:paraId="054A9F4E" w14:textId="77777777" w:rsidTr="3A525531">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="582"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7585" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A6FC563" w14:textId="77777777" w:rsidR="00A7349E" w:rsidRPr="00A7349E" w:rsidRDefault="00903E08" w:rsidP="00E17E7B">
+          <w:p w14:paraId="1D812B36" w14:textId="30E22894" w:rsidR="00A8238C" w:rsidRPr="00FD0382" w:rsidRDefault="005817FF" w:rsidP="00FD0382">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A7349E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>I was giv</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00A7349E" w:rsidRPr="00A7349E">
+              <w:t xml:space="preserve">I was given support in choosing my next steps </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD0382">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>en</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD0382">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> support in choosing </w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t>e.g. signposted to further learning, employment, volunteering or</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD0382">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>my</w:t>
-[...3 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:t xml:space="preserve"> relevant</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FD0382">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t xml:space="preserve"> next steps </w:t>
-[...7 lines deleted...]
-                <w:szCs w:val="22"/>
+              <w:t xml:space="preserve"> services</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD0382">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-            </w:pPr>
-[...12 lines deleted...]
-              <w:t xml:space="preserve"> signposted to further learning, or employment opportunities </w:t>
+              <w:t xml:space="preserve"> etc.)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F63897C" w14:textId="77777777" w:rsidR="00E17E7B" w:rsidRPr="004F691A" w:rsidRDefault="00E17E7B" w:rsidP="00E17E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="289E5634" w14:textId="77777777" w:rsidR="00E17E7B" w:rsidRPr="004F691A" w:rsidRDefault="00E17E7B" w:rsidP="00E17E7B">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -1045,254 +1309,304 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="761" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75B332E5" w14:textId="77777777" w:rsidR="00E17E7B" w:rsidRPr="004F691A" w:rsidRDefault="00E17E7B" w:rsidP="00E17E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E17E7B" w:rsidRPr="009B7011" w14:paraId="53D40DC1" w14:textId="77777777" w:rsidTr="1497693B">
+      <w:tr w:rsidR="00E17E7B" w:rsidRPr="009B7011" w14:paraId="53D40DC1" w14:textId="77777777" w:rsidTr="3A525531">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="266"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7585" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ACE1CA0" w14:textId="20D0DAFB" w:rsidR="00E17E7B" w:rsidRPr="008224FD" w:rsidRDefault="005400F5" w:rsidP="00A8238C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="008224FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The learning environment was inclusive and </w:t>
+            </w:r>
+            <w:r w:rsidR="001C0B70" w:rsidRPr="008224FD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>welcoming</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="750" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="702CDCD2" w14:textId="77777777" w:rsidR="00E17E7B" w:rsidRPr="004F691A" w:rsidRDefault="00E17E7B" w:rsidP="00E17E7B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="733" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0420550F" w14:textId="77777777" w:rsidR="00E17E7B" w:rsidRPr="004F691A" w:rsidRDefault="00E17E7B" w:rsidP="00E17E7B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="766" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="676BE229" w14:textId="77777777" w:rsidR="00E17E7B" w:rsidRPr="004F691A" w:rsidRDefault="00E17E7B" w:rsidP="00E17E7B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="761" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30D02433" w14:textId="77777777" w:rsidR="00E17E7B" w:rsidRPr="004F691A" w:rsidRDefault="00E17E7B" w:rsidP="00E17E7B">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E17E7B" w:rsidRPr="009B7011" w14:paraId="79DB3D35" w14:textId="77777777" w:rsidTr="3A525531">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="842"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7585" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1ACE1CA0" w14:textId="44B8CBBE" w:rsidR="00E17E7B" w:rsidRPr="004F691A" w:rsidRDefault="00255BD6" w:rsidP="00A8238C">
-[...15 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="0920864D" w14:textId="6DA60681" w:rsidR="00E17E7B" w:rsidRPr="00E1276B" w:rsidRDefault="239F14E5" w:rsidP="00A8238C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1497693B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Safeguarding, Prevent and </w:t>
+            </w:r>
+            <w:r w:rsidR="00E1276B" w:rsidRPr="1497693B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>British values were shared and discussed as part of my learning programme</w:t>
+            </w:r>
+            <w:r w:rsidR="4A26DBC0" w:rsidRPr="1497693B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00372900">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidR="00E1276B" w:rsidRPr="00C72055">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>e.g</w:t>
+            </w:r>
+            <w:r w:rsidR="2219FF77" w:rsidRPr="00C72055">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidR="00E1276B" w:rsidRPr="00C72055">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> through group rules</w:t>
+            </w:r>
+            <w:r w:rsidR="00C72055" w:rsidRPr="00C72055">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00E1276B" w:rsidRPr="00C72055">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00C066BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>topics discussed</w:t>
+            </w:r>
+            <w:r w:rsidR="00505532">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00255BD6">
-[...19 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00C066BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">on a </w:t>
+            </w:r>
+            <w:r w:rsidR="00F708A1" w:rsidRPr="00C72055">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>poster</w:t>
+            </w:r>
+            <w:r w:rsidR="00505532">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00C72055" w:rsidRPr="00C72055">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or</w:t>
+            </w:r>
+            <w:r w:rsidR="00F708A1" w:rsidRPr="00C72055">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> information provided</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD0382" w:rsidRPr="00C72055">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:bookmarkStart w:id="0" w:name="_Int_F2LxFRY5"/>
-[...149 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidR="00C066BD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">by the tutor </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD0382" w:rsidRPr="00C72055">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+              </w:rPr>
+              <w:t>etc.</w:t>
+            </w:r>
+            <w:r w:rsidR="00372900" w:rsidRPr="00C72055">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="750" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3FCCDBA4" w14:textId="77777777" w:rsidR="00E17E7B" w:rsidRPr="004F691A" w:rsidRDefault="00E17E7B" w:rsidP="00E17E7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="733" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3112E7BD" w14:textId="77777777" w:rsidR="00E17E7B" w:rsidRPr="004F691A" w:rsidRDefault="00E17E7B" w:rsidP="00E17E7B">
             <w:pPr>
               <w:jc w:val="center"/>
@@ -1338,91 +1652,173 @@
     </w:tbl>
     <w:p w14:paraId="6AC815E2" w14:textId="77777777" w:rsidR="003B752C" w:rsidRPr="003B752C" w:rsidRDefault="003B752C" w:rsidP="003B752C">
       <w:pPr>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10627" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10627"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00EB4DE2" w:rsidRPr="002B2E45" w14:paraId="2803383A" w14:textId="77777777" w:rsidTr="1497693B">
+      <w:tr w:rsidR="00EB4DE2" w:rsidRPr="002B2E45" w14:paraId="2803383A" w14:textId="77777777" w:rsidTr="00AD1C00">
         <w:trPr>
-          <w:trHeight w:val="449"/>
+          <w:trHeight w:val="266"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2FAE167B" w14:textId="77777777" w:rsidR="00BA4413" w:rsidRPr="002B2E45" w:rsidRDefault="365788DE" w:rsidP="4C027457">
+          <w:p w14:paraId="18FC7438" w14:textId="52B8C54B" w:rsidR="003E3A97" w:rsidRPr="000B1BAC" w:rsidRDefault="000B1BAC" w:rsidP="001C11E4">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b w:val="0"/>
-              </w:rPr>
-[...13 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
-                <w:szCs w:val="24"/>
-[...4 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="000B1BAC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
                 <w:b w:val="0"/>
                 <w:bCs/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>e.g., digital/IT skills; find new or change employment; find volunteering opportunities; increase your self-confidence; better able to support your children’s learning and development</w:t>
+              <w:t xml:space="preserve">What was the main </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B1BAC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">impact </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B1BAC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>of attending this course</w:t>
+            </w:r>
+            <w:r w:rsidR="00FD0382">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> / workshop</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B1BAC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>? (</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B1BAC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e.g. it improved my job prospects, it supported me to keep learning, it improved my </w:t>
+            </w:r>
+            <w:r w:rsidR="00FD0382">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>health &amp;</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B1BAC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> wellbeing, it improved my confidence, it developed my </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">parenting </w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B1BAC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:i/>
+                <w:iCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>skills etc.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="000B1BAC">
+              <w:rPr>
+                <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi"/>
+                <w:b w:val="0"/>
+                <w:bCs/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C127F" w:rsidRPr="002B2E45" w14:paraId="2FD802E9" w14:textId="77777777" w:rsidTr="1497693B">
         <w:trPr>
           <w:trHeight w:val="478"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E90BF2C" w14:textId="4758AD4C" w:rsidR="005C127F" w:rsidRPr="00BD07E0" w:rsidRDefault="005C127F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3202B402" w14:textId="77777777" w:rsidR="00E17E7B" w:rsidRPr="00BD07E0" w:rsidRDefault="00E17E7B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
@@ -1511,246 +1907,230 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009708D0" w:rsidRPr="002B2E45" w14:paraId="26681600" w14:textId="77777777" w:rsidTr="1497693B">
         <w:trPr>
           <w:trHeight w:val="550"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57B050FB" w14:textId="77777777" w:rsidR="009708D0" w:rsidRPr="00BD07E0" w:rsidRDefault="009708D0" w:rsidP="00F33A39">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="221F83CE" w14:textId="77777777" w:rsidR="006376EB" w:rsidRPr="00BD07E0" w:rsidRDefault="006376EB" w:rsidP="00F33A39">
-[...6 lines deleted...]
-          </w:p>
           <w:p w14:paraId="2E10286A" w14:textId="77777777" w:rsidR="00E17E7B" w:rsidRPr="00BD07E0" w:rsidRDefault="00E17E7B" w:rsidP="00F33A39">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3CEB3549" w14:textId="77777777" w:rsidR="00A8238C" w:rsidRPr="00BD07E0" w:rsidRDefault="00A8238C" w:rsidP="00F33A39">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000C2DEC" w:rsidRPr="002B2E45" w14:paraId="0BD15C81" w14:textId="77777777" w:rsidTr="1497693B">
         <w:trPr>
           <w:trHeight w:val="270"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="634C93DC" w14:textId="23EF4A3A" w:rsidR="000C2DEC" w:rsidRPr="00BD07E0" w:rsidRDefault="005448B9" w:rsidP="00F33A39">
+          <w:p w14:paraId="634C93DC" w14:textId="33FCAA7C" w:rsidR="000C2DEC" w:rsidRPr="00BD07E0" w:rsidRDefault="005448B9" w:rsidP="00F33A39">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>H</w:t>
             </w:r>
             <w:r w:rsidR="004A13DD" w:rsidRPr="00BD07E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>ow could the course be improved?</w:t>
+              <w:t xml:space="preserve">ow could the course </w:t>
+            </w:r>
+            <w:r w:rsidR="00C45914">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ workshop </w:t>
+            </w:r>
+            <w:r w:rsidR="004A13DD" w:rsidRPr="00BD07E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>be improved?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000C2DEC" w:rsidRPr="002B2E45" w14:paraId="5388D901" w14:textId="77777777" w:rsidTr="1497693B">
         <w:trPr>
           <w:trHeight w:val="1000"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37059F1A" w14:textId="77777777" w:rsidR="000C2DEC" w:rsidRPr="00BD07E0" w:rsidRDefault="000C2DEC" w:rsidP="00F33A39">
-[...14 lines deleted...]
-          </w:p>
           <w:p w14:paraId="5CEBCC42" w14:textId="77777777" w:rsidR="00BD07E0" w:rsidRPr="00BD07E0" w:rsidRDefault="00BD07E0" w:rsidP="00F33A39">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5396996D" w14:textId="51C71134" w:rsidR="00BD07E0" w:rsidRPr="00BD07E0" w:rsidRDefault="00BD07E0" w:rsidP="00F33A39">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A3156" w:rsidRPr="002B2E45" w14:paraId="6A2C2862" w14:textId="77777777" w:rsidTr="1497693B">
         <w:tblPrEx>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="370"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="6C7546DB" w14:textId="77777777" w:rsidR="009A3156" w:rsidRPr="00BD07E0" w:rsidRDefault="79E2F2A1">
+          <w:p w14:paraId="6C7546DB" w14:textId="69D6405F" w:rsidR="009A3156" w:rsidRPr="00BD07E0" w:rsidRDefault="79E2F2A1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="3DABE51E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Are there any other courses that you would like to </w:t>
+              <w:t xml:space="preserve">Are there any other courses </w:t>
+            </w:r>
+            <w:r w:rsidR="00C45914">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">/ workshops </w:t>
+            </w:r>
+            <w:r w:rsidRPr="3DABE51E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">that you would like to </w:t>
             </w:r>
             <w:r w:rsidR="6D16E04B" w:rsidRPr="3DABE51E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">see offered </w:t>
+              <w:t>see offered</w:t>
+            </w:r>
+            <w:r w:rsidR="00AD1C00">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> by Hampshire Achieves</w:t>
             </w:r>
             <w:r w:rsidRPr="3DABE51E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>at this Centre?</w:t>
+              <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="009A3156" w:rsidRPr="002B2E45" w14:paraId="4AAF7D17" w14:textId="77777777" w:rsidTr="1497693B">
         <w:tblPrEx>
           <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="825"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w14:paraId="3B1615F0" w14:textId="77777777" w:rsidR="009A3156" w:rsidRPr="00BD07E0" w:rsidRDefault="009A3156">
-[...19 lines deleted...]
-          </w:p>
           <w:p w14:paraId="2D41A6FA" w14:textId="77777777" w:rsidR="009A3156" w:rsidRPr="00BD07E0" w:rsidRDefault="009A3156">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EB4DE2" w:rsidRPr="002B2E45" w14:paraId="2AB1F05D" w14:textId="77777777" w:rsidTr="1497693B">
+      <w:tr w:rsidR="00EB4DE2" w:rsidRPr="002B2E45" w14:paraId="2AB1F05D" w14:textId="77777777" w:rsidTr="000B1BAC">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="2177"/>
+          <w:trHeight w:val="2023"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10627" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="355E2532" w14:textId="198F19BA" w:rsidR="78D6CD27" w:rsidRDefault="1A361588">
             <w:r w:rsidRPr="1497693B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>To enable centre staff to follow up with you for post course destination and progression outcomes, please do let us know if you have changed your phone number.</w:t>
             </w:r>
             <w:r w:rsidRPr="1497693B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="1497693B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Additionally, if you would like any further information or advice, or if you would like someone to contact you about anything contained in </w:t>
             </w:r>
             <w:r w:rsidR="72565177" w:rsidRPr="1497693B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>this evaluation</w:t>
             </w:r>
             <w:r w:rsidRPr="1497693B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1824,94 +2204,119 @@
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00E17E7B" w:rsidRPr="002B2E45">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
               <w:t>C</w:t>
             </w:r>
             <w:r w:rsidRPr="002B2E45">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>ontact Details</w:t>
             </w:r>
             <w:r w:rsidR="006376EB" w:rsidRPr="002B2E45">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="74342505" w14:textId="7940A518" w:rsidR="007B6CFC" w:rsidRPr="002B2E45" w:rsidRDefault="007B6CFC" w:rsidP="48525158">
+    <w:p w14:paraId="74342505" w14:textId="7940A518" w:rsidR="007B6CFC" w:rsidRDefault="007B6CFC" w:rsidP="00956B4A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="007B6CFC" w:rsidRPr="002B2E45" w:rsidSect="00597962">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+    <w:p w14:paraId="3FA1D763" w14:textId="77777777" w:rsidR="00C83210" w:rsidRDefault="00C83210" w:rsidP="00956B4A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06FCD158" w14:textId="77777777" w:rsidR="00C83210" w:rsidRDefault="00C83210" w:rsidP="00956B4A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5B388BC7" w14:textId="77777777" w:rsidR="00C83210" w:rsidRPr="002B2E45" w:rsidRDefault="00C83210" w:rsidP="00956B4A">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="10"/>
+          <w:szCs w:val="10"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00C83210" w:rsidRPr="002B2E45" w:rsidSect="00597962">
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
+      <w:headerReference w:type="first" r:id="rId21"/>
+      <w:footerReference w:type="first" r:id="rId22"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="706" w:footer="424" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0FAAB2EB" w14:textId="77777777" w:rsidR="00F5060C" w:rsidRDefault="00F5060C">
+    <w:p w14:paraId="2A55AFC1" w14:textId="77777777" w:rsidR="0064053A" w:rsidRDefault="0064053A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3967D301" w14:textId="77777777" w:rsidR="00F5060C" w:rsidRDefault="00F5060C">
+    <w:p w14:paraId="3D74360C" w14:textId="77777777" w:rsidR="0064053A" w:rsidRDefault="0064053A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="01B4D79A" w14:textId="77777777" w:rsidR="00F5060C" w:rsidRDefault="00F5060C"/>
+    <w:p w14:paraId="6EF3EF0E" w14:textId="77777777" w:rsidR="0064053A" w:rsidRDefault="0064053A"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -1947,249 +2352,204 @@
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7D712A21" w14:textId="77777777" w:rsidR="00983080" w:rsidRPr="00983080" w:rsidRDefault="00983080" w:rsidP="00983080">
     <w:pPr>
       <w:pStyle w:val="Secondheading"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="5760"/>
       </w:tabs>
       <w:ind w:right="-1412"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="3E543726" w14:textId="7414DE7C" w:rsidR="00E17A3F" w:rsidRPr="00983080" w:rsidRDefault="00983080" w:rsidP="00983080">
+  <w:p w14:paraId="3E543726" w14:textId="385A4C57" w:rsidR="00E17A3F" w:rsidRPr="00983080" w:rsidRDefault="00C83210" w:rsidP="00C83210">
     <w:pPr>
       <w:pStyle w:val="Secondheading"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="5760"/>
       </w:tabs>
       <w:ind w:right="-1412"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00983080">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
-      <w:t>HA19 Learner End of Course Evaluation 2</w:t>
+      <w:t xml:space="preserve">HA19 Learner End of Course Evaluation </w:t>
     </w:r>
-    <w:r w:rsidR="00455C51">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
-      <w:t>5</w:t>
-[...17 lines deleted...]
-      <w:t>6</w:t>
+      <w:t>26-27</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="3B61B304" w14:textId="0BE0248B" w:rsidR="00E17A3F" w:rsidRPr="00983080" w:rsidRDefault="00E17A3F" w:rsidP="00E85F8E">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1BB23D58" w14:textId="662471BA" w:rsidR="00983080" w:rsidRPr="00983080" w:rsidRDefault="00983080" w:rsidP="00E85F8E">
     <w:pPr>
       <w:pStyle w:val="Secondheading"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="5760"/>
       </w:tabs>
       <w:ind w:right="-1412"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:pPr>
-  </w:p>
-[...6 lines deleted...]
-      <w:ind w:right="-1412"/>
+    <w:r w:rsidRPr="00983080">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
-    </w:pPr>
-    <w:r w:rsidRPr="00983080">
+      <w:t xml:space="preserve">HA19 Learner End of Course Evaluation </w:t>
+    </w:r>
+    <w:r w:rsidR="00455C51">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
-      <w:t>HA19 Learner End of Course Evaluation 25</w:t>
+      <w:t>26</w:t>
     </w:r>
-    <w:r w:rsidR="00455C51">
+    <w:r w:rsidR="00B97F2C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b w:val="0"/>
         <w:bCs/>
         <w:sz w:val="24"/>
       </w:rPr>
-      <w:t>-26</w:t>
+      <w:t>-27</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1874AEB4" w14:textId="77777777" w:rsidR="00F5060C" w:rsidRDefault="00F5060C">
+    <w:p w14:paraId="2CB0584B" w14:textId="77777777" w:rsidR="0064053A" w:rsidRDefault="0064053A">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06DEA891" w14:textId="77777777" w:rsidR="00F5060C" w:rsidRDefault="00F5060C">
+    <w:p w14:paraId="70916B3F" w14:textId="77777777" w:rsidR="0064053A" w:rsidRDefault="0064053A">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2F21E61A" w14:textId="77777777" w:rsidR="00F5060C" w:rsidRDefault="00F5060C"/>
+    <w:p w14:paraId="5826CB2D" w14:textId="77777777" w:rsidR="0064053A" w:rsidRDefault="0064053A"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="420614EF" w14:textId="77777777" w:rsidR="00E17A3F" w:rsidRDefault="00E17A3F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:ind w:right="-720"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="249"/>
       <w:gridCol w:w="249"/>
       <w:gridCol w:w="249"/>
     </w:tblGrid>
     <w:tr w:rsidR="0584A38D" w14:paraId="0B038FFA" w14:textId="77777777" w:rsidTr="001E580C">
       <w:trPr>
         <w:trHeight w:val="44"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="249" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="05253E29" w14:textId="681E55CC" w:rsidR="0584A38D" w:rsidRDefault="0584A38D" w:rsidP="0584A38D">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
@@ -2268,62 +2628,58 @@
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1689963" cy="739172"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
-  <int2:observations>
-[...3 lines deleted...]
-  </int2:observations>
+  <int2:observations/>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07E46202"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="329006BC"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3500,446 +3856,543 @@
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1389652046">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1945184241">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1710490047">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="229583347">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="840315201">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1339776179">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00586C1F"/>
     <w:rsid w:val="000021BE"/>
     <w:rsid w:val="00005CB6"/>
     <w:rsid w:val="00013B9E"/>
     <w:rsid w:val="00016CCC"/>
+    <w:rsid w:val="00023AA9"/>
+    <w:rsid w:val="00033E79"/>
     <w:rsid w:val="00042B38"/>
     <w:rsid w:val="0006239D"/>
+    <w:rsid w:val="000B1BAC"/>
     <w:rsid w:val="000C1254"/>
     <w:rsid w:val="000C2DEC"/>
     <w:rsid w:val="000E0044"/>
     <w:rsid w:val="00105D4B"/>
+    <w:rsid w:val="00106543"/>
     <w:rsid w:val="00110F58"/>
+    <w:rsid w:val="0011101D"/>
     <w:rsid w:val="00120CCF"/>
     <w:rsid w:val="001254D7"/>
     <w:rsid w:val="00145134"/>
     <w:rsid w:val="001477EF"/>
     <w:rsid w:val="001675D7"/>
     <w:rsid w:val="001803AB"/>
+    <w:rsid w:val="001917E9"/>
     <w:rsid w:val="001A17A9"/>
+    <w:rsid w:val="001C0B70"/>
+    <w:rsid w:val="001C11E4"/>
+    <w:rsid w:val="001C1DCE"/>
     <w:rsid w:val="001D44CA"/>
     <w:rsid w:val="001E580C"/>
     <w:rsid w:val="001E68B1"/>
     <w:rsid w:val="001F5D5D"/>
     <w:rsid w:val="0020178B"/>
     <w:rsid w:val="00204DFB"/>
     <w:rsid w:val="00231476"/>
     <w:rsid w:val="002409B0"/>
+    <w:rsid w:val="00240DBE"/>
     <w:rsid w:val="0025195E"/>
     <w:rsid w:val="00255BD6"/>
     <w:rsid w:val="002907BD"/>
     <w:rsid w:val="00292A01"/>
     <w:rsid w:val="00295C94"/>
+    <w:rsid w:val="002B070A"/>
     <w:rsid w:val="002B2E45"/>
+    <w:rsid w:val="002B4718"/>
     <w:rsid w:val="002D26EA"/>
     <w:rsid w:val="002D6201"/>
     <w:rsid w:val="002E6BFF"/>
+    <w:rsid w:val="002F45A0"/>
     <w:rsid w:val="00307C0A"/>
     <w:rsid w:val="00322A02"/>
     <w:rsid w:val="0032351F"/>
     <w:rsid w:val="00336000"/>
     <w:rsid w:val="0035205D"/>
     <w:rsid w:val="003677A3"/>
+    <w:rsid w:val="00372900"/>
     <w:rsid w:val="00377CD7"/>
+    <w:rsid w:val="00383B50"/>
     <w:rsid w:val="00385292"/>
     <w:rsid w:val="00395CEC"/>
     <w:rsid w:val="003B48AD"/>
+    <w:rsid w:val="003B6B51"/>
     <w:rsid w:val="003B752C"/>
     <w:rsid w:val="003C1B0C"/>
     <w:rsid w:val="003C4857"/>
     <w:rsid w:val="003D531F"/>
     <w:rsid w:val="003D6EB0"/>
     <w:rsid w:val="003E3A97"/>
+    <w:rsid w:val="003E59C8"/>
     <w:rsid w:val="003E7CB3"/>
     <w:rsid w:val="003F5B16"/>
     <w:rsid w:val="004051C4"/>
     <w:rsid w:val="0041479E"/>
     <w:rsid w:val="00415363"/>
     <w:rsid w:val="00421768"/>
     <w:rsid w:val="0042469B"/>
     <w:rsid w:val="00426838"/>
     <w:rsid w:val="00430D8F"/>
     <w:rsid w:val="00433957"/>
     <w:rsid w:val="00437AAD"/>
+    <w:rsid w:val="004415EC"/>
     <w:rsid w:val="00443DB6"/>
+    <w:rsid w:val="00445278"/>
+    <w:rsid w:val="0045100B"/>
     <w:rsid w:val="00455C51"/>
     <w:rsid w:val="00457871"/>
     <w:rsid w:val="0046321A"/>
     <w:rsid w:val="0046557D"/>
+    <w:rsid w:val="00466131"/>
     <w:rsid w:val="00466364"/>
     <w:rsid w:val="00466E9A"/>
     <w:rsid w:val="00481912"/>
+    <w:rsid w:val="004A0410"/>
+    <w:rsid w:val="004A1278"/>
     <w:rsid w:val="004A13DD"/>
+    <w:rsid w:val="004B6415"/>
+    <w:rsid w:val="004E1973"/>
     <w:rsid w:val="004E2051"/>
     <w:rsid w:val="004F064A"/>
     <w:rsid w:val="004F1422"/>
+    <w:rsid w:val="004F1B4C"/>
     <w:rsid w:val="004F691A"/>
     <w:rsid w:val="0050148B"/>
+    <w:rsid w:val="00505532"/>
+    <w:rsid w:val="0051585D"/>
     <w:rsid w:val="00523437"/>
     <w:rsid w:val="0053570A"/>
+    <w:rsid w:val="005400F5"/>
     <w:rsid w:val="005448B9"/>
     <w:rsid w:val="00547ABF"/>
     <w:rsid w:val="00553771"/>
     <w:rsid w:val="00555448"/>
     <w:rsid w:val="005570DE"/>
+    <w:rsid w:val="0056031E"/>
     <w:rsid w:val="005604E2"/>
     <w:rsid w:val="00565E6F"/>
     <w:rsid w:val="005668D1"/>
+    <w:rsid w:val="0057183A"/>
+    <w:rsid w:val="00571AEB"/>
+    <w:rsid w:val="005817FF"/>
     <w:rsid w:val="00586C1F"/>
     <w:rsid w:val="00591E1E"/>
     <w:rsid w:val="0059578D"/>
     <w:rsid w:val="00597962"/>
     <w:rsid w:val="005A3FFD"/>
     <w:rsid w:val="005B009A"/>
     <w:rsid w:val="005B3231"/>
     <w:rsid w:val="005C127F"/>
     <w:rsid w:val="005C4A6A"/>
     <w:rsid w:val="005C7DD1"/>
     <w:rsid w:val="005F075F"/>
     <w:rsid w:val="006022B2"/>
     <w:rsid w:val="0062216E"/>
     <w:rsid w:val="00624361"/>
     <w:rsid w:val="006376EB"/>
     <w:rsid w:val="00637D8B"/>
+    <w:rsid w:val="0064005B"/>
     <w:rsid w:val="006402D4"/>
+    <w:rsid w:val="0064053A"/>
     <w:rsid w:val="006501B6"/>
+    <w:rsid w:val="006572CD"/>
     <w:rsid w:val="00667AFC"/>
     <w:rsid w:val="006709DD"/>
     <w:rsid w:val="00672D57"/>
     <w:rsid w:val="00674EBF"/>
     <w:rsid w:val="006764AC"/>
     <w:rsid w:val="0068526A"/>
     <w:rsid w:val="00685C60"/>
+    <w:rsid w:val="00694014"/>
+    <w:rsid w:val="006A5D21"/>
     <w:rsid w:val="006A650D"/>
     <w:rsid w:val="006B4A51"/>
     <w:rsid w:val="006C12B8"/>
     <w:rsid w:val="006D408B"/>
     <w:rsid w:val="006D4D13"/>
+    <w:rsid w:val="006F10BB"/>
     <w:rsid w:val="006F5394"/>
+    <w:rsid w:val="006F53B9"/>
     <w:rsid w:val="007205ED"/>
+    <w:rsid w:val="00732E2E"/>
     <w:rsid w:val="00737B02"/>
     <w:rsid w:val="00745BE5"/>
+    <w:rsid w:val="007631D1"/>
     <w:rsid w:val="00766BD9"/>
+    <w:rsid w:val="007705AA"/>
     <w:rsid w:val="007823BD"/>
+    <w:rsid w:val="00784F76"/>
     <w:rsid w:val="00790BA1"/>
     <w:rsid w:val="0079443D"/>
     <w:rsid w:val="007A0E72"/>
     <w:rsid w:val="007A730C"/>
     <w:rsid w:val="007B23B0"/>
     <w:rsid w:val="007B5D29"/>
     <w:rsid w:val="007B6CFC"/>
     <w:rsid w:val="007C7EF7"/>
     <w:rsid w:val="007D27D2"/>
     <w:rsid w:val="007E1D72"/>
     <w:rsid w:val="007E6CDC"/>
     <w:rsid w:val="007F0E67"/>
     <w:rsid w:val="007F3ED7"/>
     <w:rsid w:val="008074AB"/>
+    <w:rsid w:val="00813399"/>
+    <w:rsid w:val="008224FD"/>
     <w:rsid w:val="00824420"/>
     <w:rsid w:val="00832A18"/>
     <w:rsid w:val="00850531"/>
     <w:rsid w:val="00860669"/>
+    <w:rsid w:val="00870395"/>
     <w:rsid w:val="00870CDE"/>
     <w:rsid w:val="00870F4E"/>
     <w:rsid w:val="00881E7B"/>
     <w:rsid w:val="00884022"/>
     <w:rsid w:val="008A5CE0"/>
     <w:rsid w:val="008A6ECE"/>
     <w:rsid w:val="008D693D"/>
     <w:rsid w:val="008E3F4F"/>
+    <w:rsid w:val="008F32A7"/>
     <w:rsid w:val="008F50EE"/>
     <w:rsid w:val="00903E08"/>
+    <w:rsid w:val="0090407A"/>
     <w:rsid w:val="009140E7"/>
     <w:rsid w:val="0093340A"/>
     <w:rsid w:val="00935DFA"/>
     <w:rsid w:val="00937028"/>
     <w:rsid w:val="00940EC5"/>
+    <w:rsid w:val="00955026"/>
     <w:rsid w:val="00955125"/>
+    <w:rsid w:val="00956B4A"/>
     <w:rsid w:val="009570A8"/>
     <w:rsid w:val="009626E5"/>
     <w:rsid w:val="009708D0"/>
     <w:rsid w:val="00983080"/>
     <w:rsid w:val="00984474"/>
     <w:rsid w:val="009A0327"/>
     <w:rsid w:val="009A3156"/>
     <w:rsid w:val="009A45B3"/>
     <w:rsid w:val="009A62F5"/>
     <w:rsid w:val="009B01C3"/>
+    <w:rsid w:val="009B58A6"/>
     <w:rsid w:val="009B6F41"/>
     <w:rsid w:val="009B7011"/>
     <w:rsid w:val="009B79CA"/>
     <w:rsid w:val="009C12C0"/>
     <w:rsid w:val="009C347B"/>
     <w:rsid w:val="009D221B"/>
     <w:rsid w:val="009E349C"/>
+    <w:rsid w:val="009F1806"/>
+    <w:rsid w:val="009F407C"/>
     <w:rsid w:val="009F547E"/>
+    <w:rsid w:val="00A015B0"/>
     <w:rsid w:val="00A049E7"/>
     <w:rsid w:val="00A14ED6"/>
+    <w:rsid w:val="00A1531F"/>
     <w:rsid w:val="00A25D2C"/>
     <w:rsid w:val="00A27402"/>
     <w:rsid w:val="00A3141A"/>
     <w:rsid w:val="00A37D8F"/>
     <w:rsid w:val="00A4182B"/>
     <w:rsid w:val="00A43FB4"/>
     <w:rsid w:val="00A455CD"/>
+    <w:rsid w:val="00A514B3"/>
     <w:rsid w:val="00A57303"/>
     <w:rsid w:val="00A67FD5"/>
     <w:rsid w:val="00A72521"/>
     <w:rsid w:val="00A7349E"/>
     <w:rsid w:val="00A77033"/>
     <w:rsid w:val="00A81C9C"/>
     <w:rsid w:val="00A8238C"/>
+    <w:rsid w:val="00A86543"/>
     <w:rsid w:val="00AC35B5"/>
+    <w:rsid w:val="00AD1C00"/>
+    <w:rsid w:val="00AE4E94"/>
     <w:rsid w:val="00AE5603"/>
     <w:rsid w:val="00AF2F2D"/>
     <w:rsid w:val="00B107E9"/>
     <w:rsid w:val="00B1176A"/>
     <w:rsid w:val="00B11B15"/>
     <w:rsid w:val="00B165E6"/>
     <w:rsid w:val="00B36BE6"/>
     <w:rsid w:val="00B4167C"/>
     <w:rsid w:val="00B6279D"/>
+    <w:rsid w:val="00B97F2C"/>
     <w:rsid w:val="00BA299A"/>
     <w:rsid w:val="00BA4413"/>
     <w:rsid w:val="00BA4E4F"/>
+    <w:rsid w:val="00BB6EFD"/>
     <w:rsid w:val="00BB7427"/>
+    <w:rsid w:val="00BC07F8"/>
+    <w:rsid w:val="00BC19D3"/>
+    <w:rsid w:val="00BC40B0"/>
+    <w:rsid w:val="00BC4CB0"/>
     <w:rsid w:val="00BC7831"/>
     <w:rsid w:val="00BD026D"/>
     <w:rsid w:val="00BD07E0"/>
     <w:rsid w:val="00BD3CDD"/>
     <w:rsid w:val="00BE2A88"/>
     <w:rsid w:val="00BF056D"/>
     <w:rsid w:val="00BF4A43"/>
     <w:rsid w:val="00BF580D"/>
     <w:rsid w:val="00BF6195"/>
     <w:rsid w:val="00C012E4"/>
     <w:rsid w:val="00C038ED"/>
     <w:rsid w:val="00C04EF1"/>
+    <w:rsid w:val="00C066BD"/>
+    <w:rsid w:val="00C073F2"/>
     <w:rsid w:val="00C15F8F"/>
+    <w:rsid w:val="00C20977"/>
     <w:rsid w:val="00C40436"/>
+    <w:rsid w:val="00C45914"/>
+    <w:rsid w:val="00C52236"/>
     <w:rsid w:val="00C56B6A"/>
     <w:rsid w:val="00C65E51"/>
+    <w:rsid w:val="00C72055"/>
     <w:rsid w:val="00C738AC"/>
     <w:rsid w:val="00C738C7"/>
     <w:rsid w:val="00C811B8"/>
+    <w:rsid w:val="00C83210"/>
     <w:rsid w:val="00C844B6"/>
+    <w:rsid w:val="00CA013A"/>
     <w:rsid w:val="00CB751A"/>
+    <w:rsid w:val="00CC176E"/>
     <w:rsid w:val="00CC325A"/>
+    <w:rsid w:val="00CC7276"/>
     <w:rsid w:val="00CE470B"/>
+    <w:rsid w:val="00CF3715"/>
+    <w:rsid w:val="00D075A2"/>
     <w:rsid w:val="00D2109F"/>
     <w:rsid w:val="00D26903"/>
     <w:rsid w:val="00D303AC"/>
     <w:rsid w:val="00D41607"/>
+    <w:rsid w:val="00D46FDA"/>
     <w:rsid w:val="00D54751"/>
     <w:rsid w:val="00D55358"/>
+    <w:rsid w:val="00D60FDC"/>
     <w:rsid w:val="00D722F4"/>
     <w:rsid w:val="00D809B5"/>
     <w:rsid w:val="00D83AA7"/>
     <w:rsid w:val="00D933AB"/>
     <w:rsid w:val="00D97826"/>
     <w:rsid w:val="00DA3CD2"/>
     <w:rsid w:val="00DB2AEA"/>
+    <w:rsid w:val="00DD48AC"/>
     <w:rsid w:val="00DD5EA8"/>
     <w:rsid w:val="00DE7099"/>
     <w:rsid w:val="00E00032"/>
+    <w:rsid w:val="00E02F21"/>
     <w:rsid w:val="00E03F21"/>
     <w:rsid w:val="00E05A4B"/>
     <w:rsid w:val="00E122E2"/>
     <w:rsid w:val="00E1276B"/>
     <w:rsid w:val="00E17A3F"/>
     <w:rsid w:val="00E17E7B"/>
     <w:rsid w:val="00E30F25"/>
     <w:rsid w:val="00E458B3"/>
     <w:rsid w:val="00E54FA4"/>
+    <w:rsid w:val="00E6253B"/>
     <w:rsid w:val="00E72429"/>
     <w:rsid w:val="00E803EE"/>
     <w:rsid w:val="00E80AA8"/>
     <w:rsid w:val="00E85F8E"/>
     <w:rsid w:val="00EB4DE2"/>
     <w:rsid w:val="00EC70C7"/>
     <w:rsid w:val="00ED3570"/>
+    <w:rsid w:val="00EE0BD9"/>
     <w:rsid w:val="00EE1610"/>
     <w:rsid w:val="00EE6194"/>
     <w:rsid w:val="00EE6E1D"/>
+    <w:rsid w:val="00EF5716"/>
+    <w:rsid w:val="00EF5FAE"/>
     <w:rsid w:val="00F006CB"/>
     <w:rsid w:val="00F030BA"/>
     <w:rsid w:val="00F030FC"/>
     <w:rsid w:val="00F33A39"/>
     <w:rsid w:val="00F5060C"/>
     <w:rsid w:val="00F53B08"/>
     <w:rsid w:val="00F634B1"/>
     <w:rsid w:val="00F645E2"/>
     <w:rsid w:val="00F65748"/>
     <w:rsid w:val="00F67D61"/>
+    <w:rsid w:val="00F708A1"/>
     <w:rsid w:val="00F75FE1"/>
     <w:rsid w:val="00F760B5"/>
     <w:rsid w:val="00F77331"/>
     <w:rsid w:val="00F8445E"/>
     <w:rsid w:val="00FB06F0"/>
     <w:rsid w:val="00FB2B09"/>
+    <w:rsid w:val="00FB33B1"/>
     <w:rsid w:val="00FB67A9"/>
     <w:rsid w:val="00FC06CC"/>
     <w:rsid w:val="00FC5EA1"/>
+    <w:rsid w:val="00FD0382"/>
     <w:rsid w:val="00FD3F03"/>
     <w:rsid w:val="00FF26DF"/>
     <w:rsid w:val="00FF2A1E"/>
+    <w:rsid w:val="00FF409A"/>
     <w:rsid w:val="0584A38D"/>
     <w:rsid w:val="078310C6"/>
     <w:rsid w:val="083A939E"/>
     <w:rsid w:val="09077F32"/>
     <w:rsid w:val="0D5954A4"/>
     <w:rsid w:val="0FE0A8F9"/>
     <w:rsid w:val="119C1BD1"/>
     <w:rsid w:val="12D5D04F"/>
     <w:rsid w:val="1497693B"/>
     <w:rsid w:val="1A361588"/>
     <w:rsid w:val="1D28CD3E"/>
     <w:rsid w:val="2219FF77"/>
     <w:rsid w:val="22A22CFA"/>
     <w:rsid w:val="22C1EEA5"/>
     <w:rsid w:val="239F14E5"/>
     <w:rsid w:val="281799D8"/>
     <w:rsid w:val="2837E572"/>
     <w:rsid w:val="28C9D8B6"/>
     <w:rsid w:val="2DC93261"/>
     <w:rsid w:val="2DE75DDD"/>
     <w:rsid w:val="2EB2B400"/>
     <w:rsid w:val="2F07BB04"/>
     <w:rsid w:val="30764DCD"/>
     <w:rsid w:val="365788DE"/>
     <w:rsid w:val="375FB731"/>
     <w:rsid w:val="38DBF22E"/>
+    <w:rsid w:val="3A525531"/>
     <w:rsid w:val="3B2FA3AC"/>
     <w:rsid w:val="3D1868BC"/>
+    <w:rsid w:val="3DA8F4A1"/>
     <w:rsid w:val="3DABE51E"/>
     <w:rsid w:val="3E492B40"/>
+    <w:rsid w:val="3EEE351D"/>
     <w:rsid w:val="40CF8BA1"/>
+    <w:rsid w:val="419A2A9E"/>
     <w:rsid w:val="42732D34"/>
     <w:rsid w:val="432E84F1"/>
     <w:rsid w:val="45C100FB"/>
     <w:rsid w:val="45E1E40D"/>
     <w:rsid w:val="48525158"/>
     <w:rsid w:val="4A26DBC0"/>
     <w:rsid w:val="4C027457"/>
     <w:rsid w:val="4FC5066E"/>
     <w:rsid w:val="530268AC"/>
+    <w:rsid w:val="5EA4DC7D"/>
     <w:rsid w:val="64935892"/>
     <w:rsid w:val="65180AC1"/>
     <w:rsid w:val="653B1A42"/>
     <w:rsid w:val="668E9811"/>
     <w:rsid w:val="679C2042"/>
     <w:rsid w:val="67FBDC02"/>
+    <w:rsid w:val="68F4B13C"/>
     <w:rsid w:val="6AA1068B"/>
     <w:rsid w:val="6BF0EF91"/>
     <w:rsid w:val="6CF8AA0F"/>
     <w:rsid w:val="6D16E04B"/>
     <w:rsid w:val="71D69F5B"/>
     <w:rsid w:val="72565177"/>
     <w:rsid w:val="78D6CD27"/>
     <w:rsid w:val="79E2F2A1"/>
     <w:rsid w:val="7A262B7D"/>
     <w:rsid w:val="7E049975"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5812800A"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{8C249A02-5440-4175-8BE0-76693D367564}"/>
+  <w15:docId w15:val="{C2EDBBC9-ECE1-4EB3-8EBC-FDA8C15C717E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4540,55 +4993,55 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1760635153">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.svg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.svg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId25" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.svg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.svg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -4859,50 +5312,81 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" xsi:nil="true"/>
+    <SharedWithUsers xmlns="45f13a3b-a8f8-458e-b468-fe19c65d9e9c">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b94932a4-8a36-4682-922b-a748b0285a9f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010051F72A33DDA3E849BA7AB8F84D4532B3" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e5b8ef66eb4e0d3de6313376e279d3a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b94932a4-8a36-4682-922b-a748b0285a9f" xmlns:ns3="45f13a3b-a8f8-458e-b468-fe19c65d9e9c" xmlns:ns4="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2bf08a12822c59165828193c822e9d83" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="b94932a4-8a36-4682-922b-a748b0285a9f"/>
     <xsd:import namespace="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
     <xsd:import namespace="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -5086,150 +5570,113 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C36519E8-422C-4839-850A-2A2A7403F47F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
+    <ds:schemaRef ds:uri="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
+    <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD21C8E1-FFB7-449F-BC4D-3AC3FD27CD01}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77AB1898-5467-4C89-A4B0-53DE82195229}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D0EA7C7-DC04-4C12-95F2-D7390EBDD4D3}">
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A6D75D5-AE89-472F-8840-2A955E6800A2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
     <ds:schemaRef ds:uri="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
     <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...32 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1685</Characters>
+  <Pages>1</Pages>
+  <Words>288</Words>
+  <Characters>1645</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Hampshire County Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1976</CharactersWithSpaces>
+  <CharactersWithSpaces>1930</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Learner End of Course Review</dc:title>
   <dc:subject/>
   <dc:creator>edllackp</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>