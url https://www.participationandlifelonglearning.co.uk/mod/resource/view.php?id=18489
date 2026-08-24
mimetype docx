--- v0 (2025-12-03)
+++ v1 (2026-08-24)
@@ -1,67 +1,65 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer5.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="5ECEB6A6" w14:textId="27EF3366" w:rsidR="00BB70C4" w:rsidRPr="00CF3CA4" w:rsidRDefault="00BB70C4" w:rsidP="00BB70C4">
       <w:pPr>
         <w:pStyle w:val="Secondheading"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7608"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:ind w:left="-540" w:right="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF3CA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3B41F0CC" w14:textId="77777777" w:rsidR="00BB70C4" w:rsidRPr="00CF3CA4" w:rsidRDefault="00BB70C4" w:rsidP="00BB70C4">
       <w:pPr>
         <w:pStyle w:val="Secondheading"/>
@@ -455,51 +453,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:tblpX="-612" w:tblpY="1"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="5176" w:type="pct"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5760"/>
         <w:gridCol w:w="898"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="991"/>
         <w:gridCol w:w="993"/>
       </w:tblGrid>
-      <w:tr w:rsidR="009D7E0F" w:rsidRPr="00CF3CA4" w14:paraId="67D690C5" w14:textId="77777777" w:rsidTr="05EF1904">
+      <w:tr w:rsidR="009D7E0F" w:rsidRPr="00CF3CA4" w14:paraId="67D690C5" w14:textId="77777777" w:rsidTr="27B7A861">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1069"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="3782F530" w14:textId="77777777" w:rsidR="004D54D6" w:rsidRPr="00CF3CA4" w:rsidRDefault="004D54D6" w:rsidP="00E20621">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:right="-3333"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF3CA4">
               <w:rPr>
@@ -653,70 +651,76 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="523" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w14:paraId="7B13FF28" w14:textId="77777777" w:rsidR="004D54D6" w:rsidRPr="00CF3CA4" w:rsidRDefault="004D54D6" w:rsidP="00E20621">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CF3CA4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D7E0F" w:rsidRPr="00CF3CA4" w14:paraId="4A8BFA8C" w14:textId="77777777" w:rsidTr="05EF1904">
+      <w:tr w:rsidR="009D7E0F" w:rsidRPr="00CF3CA4" w14:paraId="4A8BFA8C" w14:textId="77777777" w:rsidTr="27B7A861">
         <w:trPr>
           <w:trHeight w:val="464"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="2D7CB7B9" w14:textId="77777777" w:rsidR="004D54D6" w:rsidRPr="00CF3CA4" w:rsidRDefault="004D54D6" w:rsidP="009C73F2">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00CF3CA4">
+          <w:p w14:paraId="2D7CB7B9" w14:textId="5E291409" w:rsidR="004D54D6" w:rsidRPr="00CF3CA4" w:rsidRDefault="004D54D6" w:rsidP="009C73F2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="27B7A861">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>I enjoyed my course</w:t>
             </w:r>
+            <w:r w:rsidR="01161121" w:rsidRPr="27B7A861">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>/ workshop</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="24A10C1A" w14:textId="77777777" w:rsidR="004D54D6" w:rsidRPr="00CF3CA4" w:rsidRDefault="004D54D6" w:rsidP="009C73F2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5159F765" w14:textId="77777777" w:rsidR="004D54D6" w:rsidRPr="00CF3CA4" w:rsidRDefault="004D54D6" w:rsidP="009C73F2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
@@ -736,72 +740,78 @@
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="523" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="2E6FBC90" w14:textId="77777777" w:rsidR="004D54D6" w:rsidRPr="00CF3CA4" w:rsidRDefault="004D54D6" w:rsidP="009C73F2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D7E0F" w:rsidRPr="00CF3CA4" w14:paraId="294367AB" w14:textId="77777777" w:rsidTr="05EF1904">
+      <w:tr w:rsidR="009D7E0F" w:rsidRPr="00CF3CA4" w14:paraId="294367AB" w14:textId="77777777" w:rsidTr="27B7A861">
         <w:trPr>
           <w:trHeight w:val="570"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7717A366" w14:textId="6AA2D48B" w:rsidR="004D54D6" w:rsidRPr="00CF3CA4" w:rsidRDefault="004D54D6" w:rsidP="009C73F2">
-[...9 lines deleted...]
-              <w:t>I achieved my individual learning and/or my course goals</w:t>
+          <w:p w14:paraId="7717A366" w14:textId="3D3EA1B4" w:rsidR="004D54D6" w:rsidRPr="00CF3CA4" w:rsidRDefault="004D54D6" w:rsidP="009C73F2">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="27B7A861">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I achieved my learning </w:t>
+            </w:r>
+            <w:r w:rsidR="438B0DC3" w:rsidRPr="27B7A861">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>goals</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="60E47863" w14:textId="77777777" w:rsidR="004D54D6" w:rsidRPr="00CF3CA4" w:rsidRDefault="004D54D6" w:rsidP="009C73F2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="pct"/>
             <w:tcBorders>
@@ -834,72 +844,73 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="523" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0F7D3B62" w14:textId="77777777" w:rsidR="004D54D6" w:rsidRPr="00CF3CA4" w:rsidRDefault="004D54D6" w:rsidP="009C73F2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D7E0F" w:rsidRPr="00CF3CA4" w14:paraId="561082E1" w14:textId="77777777" w:rsidTr="05EF1904">
+      <w:tr w:rsidR="009D7E0F" w:rsidRPr="00CF3CA4" w14:paraId="561082E1" w14:textId="77777777" w:rsidTr="27B7A861">
         <w:trPr>
           <w:trHeight w:val="508"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="19ECE44A" w14:textId="77777777" w:rsidR="004D54D6" w:rsidRPr="00CF3CA4" w:rsidRDefault="004D54D6" w:rsidP="009C73F2">
-[...9 lines deleted...]
-              <w:t>I was well supported in achieving my learning goal</w:t>
+          <w:p w14:paraId="19ECE44A" w14:textId="6FDF69B9" w:rsidR="004D54D6" w:rsidRPr="00CF3CA4" w:rsidRDefault="438B0DC3" w:rsidP="27B7A861">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="27B7A861">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>I was provided with help, support or adjustments to achieve my learning goals</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2FFEA434" w14:textId="77777777" w:rsidR="004D54D6" w:rsidRPr="00CF3CA4" w:rsidRDefault="004D54D6" w:rsidP="009C73F2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="pct"/>
             <w:tcBorders>
@@ -932,72 +943,73 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="523" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="08F2A337" w14:textId="77777777" w:rsidR="004D54D6" w:rsidRPr="00CF3CA4" w:rsidRDefault="004D54D6" w:rsidP="009C73F2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D7E0F" w:rsidRPr="00CF3CA4" w14:paraId="76B1293A" w14:textId="77777777" w:rsidTr="05EF1904">
+      <w:tr w:rsidR="009D7E0F" w:rsidRPr="00CF3CA4" w14:paraId="76B1293A" w14:textId="77777777" w:rsidTr="27B7A861">
         <w:trPr>
           <w:trHeight w:val="558"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5279CB47" w14:textId="77777777" w:rsidR="004D54D6" w:rsidRPr="00CF3CA4" w:rsidRDefault="004D54D6" w:rsidP="009C73F2">
-[...9 lines deleted...]
-              <w:t>I was given helpful feedback that supported me to develop and succeed in my chosen subject</w:t>
+          <w:p w14:paraId="5279CB47" w14:textId="23036852" w:rsidR="004D54D6" w:rsidRPr="00CF3CA4" w:rsidRDefault="438B0DC3" w:rsidP="27B7A861">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="27B7A861">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>My tutor provided me with useful feedback to help me improve</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="25783EF5" w14:textId="77777777" w:rsidR="004D54D6" w:rsidRPr="00CF3CA4" w:rsidRDefault="004D54D6" w:rsidP="009C73F2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="pct"/>
             <w:tcBorders>
@@ -1030,102 +1042,85 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="523" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="78A8B10C" w14:textId="77777777" w:rsidR="004D54D6" w:rsidRPr="00CF3CA4" w:rsidRDefault="004D54D6" w:rsidP="009C73F2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D7E0F" w:rsidRPr="00CF3CA4" w14:paraId="6585DCEE" w14:textId="77777777" w:rsidTr="05EF1904">
+      <w:tr w:rsidR="009D7E0F" w:rsidRPr="00CF3CA4" w14:paraId="6585DCEE" w14:textId="77777777" w:rsidTr="27B7A861">
         <w:trPr>
           <w:trHeight w:val="552"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="058798AD" w14:textId="1A405167" w:rsidR="004D54D6" w:rsidRPr="00CF3CA4" w:rsidRDefault="004D54D6" w:rsidP="009C73F2">
-[...6 lines deleted...]
-            <w:r w:rsidRPr="00CF3CA4">
+          <w:p w14:paraId="058798AD" w14:textId="40164EE4" w:rsidR="004D54D6" w:rsidRPr="00CF3CA4" w:rsidRDefault="004D54D6" w:rsidP="27B7A861">
+            <w:pPr>
+              <w:spacing w:line="259" w:lineRule="auto"/>
+            </w:pPr>
+            <w:r w:rsidRPr="27B7A861">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">I felt </w:t>
             </w:r>
-            <w:r w:rsidR="00CE5E3D" w:rsidRPr="00CF3CA4">
+            <w:r w:rsidR="00CE5E3D" w:rsidRPr="27B7A861">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">safe, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00CF3CA4">
+            <w:r w:rsidR="56E2FA85" w:rsidRPr="27B7A861">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
-              <w:t>respected</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> and valued as a member of the group</w:t>
+              <w:t>valued and respected</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3DF8C90A" w14:textId="77777777" w:rsidR="004D54D6" w:rsidRPr="00CF3CA4" w:rsidRDefault="004D54D6" w:rsidP="009C73F2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="pct"/>
             <w:tcBorders>
@@ -1158,72 +1153,80 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="523" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="04A363DC" w14:textId="77777777" w:rsidR="004D54D6" w:rsidRPr="00CF3CA4" w:rsidRDefault="004D54D6" w:rsidP="009C73F2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D7E0F" w:rsidRPr="00CF3CA4" w14:paraId="492C215F" w14:textId="77777777" w:rsidTr="05EF1904">
+      <w:tr w:rsidR="009D7E0F" w:rsidRPr="00CF3CA4" w14:paraId="492C215F" w14:textId="77777777" w:rsidTr="27B7A861">
         <w:trPr>
           <w:trHeight w:val="840"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="5B7978D7" w14:textId="5E6494C0" w:rsidR="004D54D6" w:rsidRPr="00CF3CA4" w:rsidRDefault="004D54D6" w:rsidP="009C73F2">
-[...11 lines deleted...]
-              <w:t>I was given support in choosing my next steps e.g., signposted to further learning, or employment opportunities</w:t>
+          <w:p w14:paraId="5B7978D7" w14:textId="6CFA75BD" w:rsidR="004D54D6" w:rsidRPr="00CF3CA4" w:rsidRDefault="56E2FA85" w:rsidP="27B7A861">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="27B7A861">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>I was given support in choosing my next steps (</w:t>
             </w:r>
+            <w:r w:rsidRPr="27B7A861">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>e.g. signposted to further learning, employment, volunteering or relevant services etc.)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="5E1DBCE6" w14:textId="77777777" w:rsidR="004D54D6" w:rsidRPr="00CF3CA4" w:rsidRDefault="004D54D6" w:rsidP="009C73F2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="35E4B9DE" w14:textId="77777777" w:rsidR="004D54D6" w:rsidRPr="00CF3CA4" w:rsidRDefault="004D54D6" w:rsidP="009C73F2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
@@ -1243,69 +1246,70 @@
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="523" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="0667E0A1" w14:textId="77777777" w:rsidR="004D54D6" w:rsidRPr="00CF3CA4" w:rsidRDefault="004D54D6" w:rsidP="009C73F2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D7E0F" w:rsidRPr="00CF3CA4" w14:paraId="7E7B7682" w14:textId="77777777" w:rsidTr="05EF1904">
+      <w:tr w:rsidR="009D7E0F" w:rsidRPr="00CF3CA4" w14:paraId="7E7B7682" w14:textId="77777777" w:rsidTr="27B7A861">
         <w:trPr>
           <w:trHeight w:val="840"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="pct"/>
           </w:tcPr>
-          <w:p w14:paraId="3D0927F5" w14:textId="35CE652F" w:rsidR="004D54D6" w:rsidRPr="00CF3CA4" w:rsidRDefault="004D54D6" w:rsidP="009C73F2">
-[...9 lines deleted...]
-              <w:t>Where relevant, there were opportunities for me to develop my English and maths skills e.g., reading and writing skills, taking part in discussion, measuring, counting, use of data</w:t>
+          <w:p w14:paraId="3D0927F5" w14:textId="1956B08C" w:rsidR="004D54D6" w:rsidRPr="00CF3CA4" w:rsidRDefault="56E2FA85" w:rsidP="27B7A861">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="27B7A861">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>The learning environment was inclusive and welcoming</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="234EB1CE" w14:textId="77777777" w:rsidR="004D54D6" w:rsidRPr="00CF3CA4" w:rsidRDefault="004D54D6" w:rsidP="009C73F2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="1D07F079" w14:textId="77777777" w:rsidR="004D54D6" w:rsidRPr="00CF3CA4" w:rsidRDefault="004D54D6" w:rsidP="009C73F2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
@@ -1326,78 +1330,89 @@
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="523" w:type="pct"/>
           </w:tcPr>
           <w:p w14:paraId="428DABA6" w14:textId="77777777" w:rsidR="004D54D6" w:rsidRPr="00CF3CA4" w:rsidRDefault="004D54D6" w:rsidP="009C73F2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009D7E0F" w:rsidRPr="00CF3CA4" w14:paraId="49754A7A" w14:textId="77777777" w:rsidTr="05EF1904">
+      <w:tr w:rsidR="009D7E0F" w:rsidRPr="00CF3CA4" w14:paraId="49754A7A" w14:textId="77777777" w:rsidTr="27B7A861">
         <w:trPr>
           <w:trHeight w:val="840"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3034" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="617E4BA4" w14:textId="6366C3EB" w:rsidR="004D54D6" w:rsidRPr="00CF3CA4" w:rsidRDefault="42721B24" w:rsidP="009C73F2">
-[...9 lines deleted...]
-              <w:t xml:space="preserve">Safeguarding, Prevent and </w:t>
+          <w:p w14:paraId="617E4BA4" w14:textId="60F1BB74" w:rsidR="004D54D6" w:rsidRPr="00CF3CA4" w:rsidRDefault="56E2FA85" w:rsidP="27B7A861">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="27B7A861">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>Safeguarding, Prevent and British values were shared and discussed as part of my learning programme (</w:t>
             </w:r>
-            <w:r w:rsidR="004D54D6" w:rsidRPr="05EF1904">
-[...3 lines deleted...]
-              <w:t>British values were shared and discussed as part of my learning programme e.g., at induction; through group rules; or through relevant topical news items</w:t>
+            <w:r w:rsidRPr="27B7A861">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:i/>
+                <w:iCs/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>e.g. through group rules, topics discussed, on a poster, or information provided by the tutor etc.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="27B7A861">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="473" w:type="pct"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4528BA81" w14:textId="77777777" w:rsidR="004D54D6" w:rsidRPr="00CF3CA4" w:rsidRDefault="004D54D6" w:rsidP="009C73F2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="448" w:type="pct"/>
             <w:tcBorders>
@@ -1439,56 +1454,54 @@
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="02E817D0" w14:textId="77777777" w:rsidR="004D54D6" w:rsidRPr="00CF3CA4" w:rsidRDefault="004D54D6" w:rsidP="009C73F2">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="33B702BD" w14:textId="77777777" w:rsidR="00BB70C4" w:rsidRPr="00CF3CA4" w:rsidRDefault="00BB70C4" w:rsidP="00BB70C4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:sectPr w:rsidR="00BB70C4" w:rsidRPr="00CF3CA4" w:rsidSect="00EC37EC">
-          <w:headerReference w:type="even" r:id="rId11"/>
-[...4 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId16"/>
+          <w:headerReference w:type="default" r:id="rId11"/>
+          <w:footerReference w:type="default" r:id="rId12"/>
+          <w:headerReference w:type="first" r:id="rId13"/>
+          <w:footerReference w:type="first" r:id="rId14"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838"/>
           <w:pgMar w:top="900" w:right="926" w:bottom="360" w:left="1800" w:header="227" w:footer="706" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:titlePg/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EF0CD07" w14:textId="77777777" w:rsidR="00BB70C4" w:rsidRPr="00CF3CA4" w:rsidRDefault="00BB70C4" w:rsidP="00BB70C4">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF3CA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -1575,50 +1588,60 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F412356" w14:textId="71DE729E" w:rsidR="00BB70C4" w:rsidRPr="00CF3CA4" w:rsidRDefault="00BB70C4" w:rsidP="00BB70C4">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:ind w:left="-540"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF3CA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidRPr="00CF3CA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Actions arising from this evaluation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30F59068" w14:textId="77777777" w:rsidR="00BB70C4" w:rsidRPr="00CF3CA4" w:rsidRDefault="00BB70C4" w:rsidP="00BB70C4">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:ind w:left="-540"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9468" w:type="dxa"/>
         <w:tblInd w:w="-587" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -2034,51 +2057,65 @@
     <w:p w14:paraId="49BC130B" w14:textId="77777777" w:rsidR="00BB70C4" w:rsidRPr="00CF3CA4" w:rsidRDefault="00BB70C4" w:rsidP="00BB70C4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="-540"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F336A82" w14:textId="77777777" w:rsidR="00BB70C4" w:rsidRPr="00CF3CA4" w:rsidRDefault="00BB70C4" w:rsidP="00BB70C4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="-540"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF3CA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Job Title  …………………………………………………………………………</w:t>
+        <w:t xml:space="preserve">Job </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CF3CA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Title  …</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CF3CA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>………………………………………………………………………</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0289CB15" w14:textId="77777777" w:rsidR="00BB70C4" w:rsidRPr="00CF3CA4" w:rsidRDefault="00BB70C4" w:rsidP="00BB70C4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="-540"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B408D89" w14:textId="77777777" w:rsidR="00BB70C4" w:rsidRPr="00CF3CA4" w:rsidRDefault="00BB70C4" w:rsidP="00BB70C4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="-540"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF3CA4">
         <w:rPr>
@@ -2090,255 +2127,270 @@
     <w:p w14:paraId="7682C7B7" w14:textId="77777777" w:rsidR="00BB70C4" w:rsidRPr="00CF3CA4" w:rsidRDefault="00BB70C4" w:rsidP="00BB70C4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="-540"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1234AD7F" w14:textId="77777777" w:rsidR="00BB70C4" w:rsidRPr="00CF3CA4" w:rsidRDefault="00BB70C4" w:rsidP="00BB70C4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="-540"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF3CA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Copy on Tutor’s Course File  </w:t>
+        <w:t xml:space="preserve">Copy on Tutor’s Course </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CF3CA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">File  </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF3CA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CF3CA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
         <w:t xml:space="preserve">…………. (Date) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09F097EA" w14:textId="77777777" w:rsidR="00BB70C4" w:rsidRPr="00CF3CA4" w:rsidRDefault="00BB70C4" w:rsidP="00BB70C4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="-540"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E009704" w14:textId="46C946BA" w:rsidR="00BB70C4" w:rsidRPr="00CF3CA4" w:rsidRDefault="00BB70C4" w:rsidP="00BB70C4">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:leader="dot" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="-540"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CF3CA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Data sent to Hampshire </w:t>
       </w:r>
       <w:r w:rsidR="00DA6405" w:rsidRPr="00CF3CA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Achieves</w:t>
       </w:r>
       <w:r w:rsidR="009C73F2" w:rsidRPr="00CF3CA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CF3CA4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>on summary spreadsheet  ……………… (Date)</w:t>
+        <w:t xml:space="preserve">on summary </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00CF3CA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>spreadsheet  …</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00CF3CA4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>…………… (Date)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="27AE5856" w14:textId="77777777" w:rsidR="00631655" w:rsidRPr="00CF3CA4" w:rsidRDefault="00631655" w:rsidP="00BB70C4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00631655" w:rsidRPr="00CF3CA4" w:rsidSect="00374E3C">
-      <w:headerReference w:type="default" r:id="rId17"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId20"/>
+      <w:headerReference w:type="default" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="900" w:right="1800" w:bottom="360" w:left="1800" w:header="706" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="378B58B0" w14:textId="77777777" w:rsidR="00FD3575" w:rsidRDefault="00FD3575">
+    <w:p w14:paraId="561FB644" w14:textId="77777777" w:rsidR="000B1916" w:rsidRDefault="000B1916">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6BCDF8AA" w14:textId="77777777" w:rsidR="00FD3575" w:rsidRDefault="00FD3575">
+    <w:p w14:paraId="345C3ED6" w14:textId="77777777" w:rsidR="000B1916" w:rsidRDefault="000B1916">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6AC35E2E" w14:textId="77777777" w:rsidR="00FD3575" w:rsidRDefault="00FD3575"/>
+    <w:p w14:paraId="1BA64888" w14:textId="77777777" w:rsidR="000B1916" w:rsidRDefault="000B1916"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000687" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="JSINPO+RotisSansSerif">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="77197DFE" w14:textId="77777777" w:rsidR="00BB70C4" w:rsidRDefault="00BB70C4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="9000"/>
       </w:tabs>
       <w:ind w:left="-540"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
       <w:t>Thank you very much for completing this form</w:t>
     </w:r>
   </w:p>
@@ -2359,194 +2411,183 @@
       <w:rPr>
         <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t>Updated July 2007</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t>AFL 1207PCDL</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="1F3757C4" w14:textId="78A68A57" w:rsidR="00BB70C4" w:rsidRPr="00417077" w:rsidRDefault="00B41887" w:rsidP="00B53FD9">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1F3757C4" w14:textId="13186822" w:rsidR="00BB70C4" w:rsidRPr="00417077" w:rsidRDefault="00B41887" w:rsidP="00B53FD9">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="9000"/>
       </w:tabs>
       <w:ind w:left="-540"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> FILENAME \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:t>HA20 Summary Data - Learner End of Course Evaluation 2</w:t>
     </w:r>
-    <w:r w:rsidR="004E6EA4">
+    <w:r w:rsidR="002336A1">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6-27</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00BB70C4" w:rsidRPr="00417077">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00BB70C4" w:rsidRPr="00417077">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="602066BA" w14:textId="28162D02" w:rsidR="00840561" w:rsidRPr="00417077" w:rsidRDefault="00B41887" w:rsidP="00417077">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="602066BA" w14:textId="0D2C0A76" w:rsidR="00840561" w:rsidRPr="00417077" w:rsidRDefault="002336A1" w:rsidP="00417077">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="7655"/>
       </w:tabs>
       <w:ind w:left="-540" w:right="793"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:noProof/>
       </w:rPr>
       <w:instrText xml:space="preserve"> FILENAME \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
-      <w:t>HA20 Summary Data - Learner End of Course Evaluation 2</w:t>
-[...6 lines deleted...]
-      <w:t>5</w:t>
+      <w:t>HA20 Summary Data - Learner End of Course Evaluation 26-27</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00840561" w:rsidRPr="00417077">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="009C2359" w:rsidRPr="00417077">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">                                                                                  </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="50AB1204" w14:textId="60EDF601" w:rsidR="00840561" w:rsidRDefault="008F3B7F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="9000"/>
       </w:tabs>
       <w:ind w:left="-540"/>
       <w:rPr>
         <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="45E365D2" wp14:editId="46EBD8EE">
           <wp:extent cx="1945640" cy="510540"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="2" name="Picture 2"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -2610,99 +2651,89 @@
         <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00840561">
       <w:rPr>
         <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
       <w:t>AFL 12/07 PCDL</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="4DDEF9B2" w14:textId="77777777" w:rsidR="00840561" w:rsidRDefault="00840561">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7FA892BE" w14:textId="77777777" w:rsidR="00FD3575" w:rsidRDefault="00FD3575">
+    <w:p w14:paraId="16A23A28" w14:textId="77777777" w:rsidR="000B1916" w:rsidRDefault="000B1916">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3F6C0C5E" w14:textId="77777777" w:rsidR="00FD3575" w:rsidRDefault="00FD3575">
+    <w:p w14:paraId="0B7D43F9" w14:textId="77777777" w:rsidR="000B1916" w:rsidRDefault="000B1916">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7824262C" w14:textId="77777777" w:rsidR="00FD3575" w:rsidRDefault="00FD3575"/>
+    <w:p w14:paraId="680E186E" w14:textId="77777777" w:rsidR="000B1916" w:rsidRDefault="000B1916"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="64929870" w14:textId="77777777" w:rsidR="00BB70C4" w:rsidRDefault="00BB70C4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="9000"/>
       </w:tabs>
       <w:ind w:right="-694"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0C9BA003" w14:textId="60E8D0D3" w:rsidR="00BB70C4" w:rsidRDefault="009C2E57" w:rsidP="00EC37EC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="9000"/>
       </w:tabs>
       <w:ind w:right="-694"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5EA00A23" wp14:editId="7C34F83E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4149033</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>188826</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1816864" cy="795422"/>
           <wp:effectExtent l="0" t="0" r="0" b="5080"/>
@@ -2727,89 +2758,89 @@
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1816864" cy="795422"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="00EEC530" w14:textId="77777777" w:rsidR="00840561" w:rsidRDefault="00840561">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="9000"/>
       </w:tabs>
       <w:ind w:right="-694"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header5.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="05663E70" w14:textId="77777777" w:rsidR="00840561" w:rsidRDefault="00840561">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="right" w:pos="9000"/>
       </w:tabs>
       <w:ind w:right="-694"/>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BFA173B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E0DAA0D6"/>
     <w:lvl w:ilvl="0" w:tplc="6D3C3338">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -3343,123 +3374,127 @@
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="480122205">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="2141921108">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1981963027">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1216551492">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0088330C"/>
     <w:rsid w:val="00004D98"/>
     <w:rsid w:val="00045D92"/>
     <w:rsid w:val="0006541B"/>
+    <w:rsid w:val="000B1916"/>
     <w:rsid w:val="000D6EFA"/>
     <w:rsid w:val="000D7DC1"/>
     <w:rsid w:val="000E7144"/>
     <w:rsid w:val="00107942"/>
     <w:rsid w:val="001426AF"/>
     <w:rsid w:val="00155CCC"/>
     <w:rsid w:val="00165203"/>
     <w:rsid w:val="0017789C"/>
     <w:rsid w:val="00184303"/>
     <w:rsid w:val="001908D9"/>
     <w:rsid w:val="001A17AE"/>
     <w:rsid w:val="001C6593"/>
     <w:rsid w:val="001E4B8B"/>
     <w:rsid w:val="001F4228"/>
     <w:rsid w:val="002045CD"/>
     <w:rsid w:val="00217E9C"/>
+    <w:rsid w:val="002336A1"/>
     <w:rsid w:val="00245019"/>
     <w:rsid w:val="00277273"/>
     <w:rsid w:val="00292123"/>
     <w:rsid w:val="002C39C4"/>
     <w:rsid w:val="002E1203"/>
     <w:rsid w:val="00302C8A"/>
     <w:rsid w:val="00303C2A"/>
     <w:rsid w:val="00317DA1"/>
     <w:rsid w:val="00340091"/>
     <w:rsid w:val="00344E4C"/>
     <w:rsid w:val="00373B4B"/>
     <w:rsid w:val="00374E3C"/>
     <w:rsid w:val="003762DB"/>
     <w:rsid w:val="003A5E37"/>
     <w:rsid w:val="003C4EB1"/>
     <w:rsid w:val="00401409"/>
     <w:rsid w:val="00417077"/>
     <w:rsid w:val="00427EFD"/>
     <w:rsid w:val="00491A3B"/>
     <w:rsid w:val="004A5937"/>
     <w:rsid w:val="004C30B7"/>
     <w:rsid w:val="004C71EA"/>
     <w:rsid w:val="004D54D6"/>
     <w:rsid w:val="004E6EA4"/>
     <w:rsid w:val="004F0C1A"/>
     <w:rsid w:val="004F4C93"/>
+    <w:rsid w:val="0050689C"/>
     <w:rsid w:val="00514605"/>
     <w:rsid w:val="0053570A"/>
     <w:rsid w:val="005924C2"/>
     <w:rsid w:val="005C0856"/>
     <w:rsid w:val="005C6873"/>
     <w:rsid w:val="005C7224"/>
     <w:rsid w:val="005C78BD"/>
     <w:rsid w:val="005E1FAF"/>
     <w:rsid w:val="005F1FBC"/>
     <w:rsid w:val="0060711E"/>
     <w:rsid w:val="0061506E"/>
     <w:rsid w:val="00631655"/>
     <w:rsid w:val="006A6C92"/>
     <w:rsid w:val="006B44D5"/>
     <w:rsid w:val="006F4F55"/>
     <w:rsid w:val="007875A6"/>
     <w:rsid w:val="007C1F9C"/>
     <w:rsid w:val="007F6187"/>
     <w:rsid w:val="00832786"/>
     <w:rsid w:val="00840561"/>
     <w:rsid w:val="0088330C"/>
     <w:rsid w:val="008D5456"/>
     <w:rsid w:val="008D7A90"/>
     <w:rsid w:val="008F3B7F"/>
     <w:rsid w:val="009243B3"/>
@@ -3496,52 +3531,62 @@
     <w:rsid w:val="00CE5E3D"/>
     <w:rsid w:val="00CF3CA4"/>
     <w:rsid w:val="00D12082"/>
     <w:rsid w:val="00D54F07"/>
     <w:rsid w:val="00D821EF"/>
     <w:rsid w:val="00D86D5F"/>
     <w:rsid w:val="00D97280"/>
     <w:rsid w:val="00DA6405"/>
     <w:rsid w:val="00DF39C9"/>
     <w:rsid w:val="00E20621"/>
     <w:rsid w:val="00E31E66"/>
     <w:rsid w:val="00E33485"/>
     <w:rsid w:val="00E40711"/>
     <w:rsid w:val="00E50853"/>
     <w:rsid w:val="00EA1916"/>
     <w:rsid w:val="00EB202A"/>
     <w:rsid w:val="00EB4A35"/>
     <w:rsid w:val="00EC37EC"/>
     <w:rsid w:val="00EE4405"/>
     <w:rsid w:val="00EF13FD"/>
     <w:rsid w:val="00F2535E"/>
     <w:rsid w:val="00F60828"/>
     <w:rsid w:val="00F8406B"/>
     <w:rsid w:val="00F93597"/>
     <w:rsid w:val="00FD3575"/>
+    <w:rsid w:val="01161121"/>
     <w:rsid w:val="05EF1904"/>
+    <w:rsid w:val="0925F6FE"/>
+    <w:rsid w:val="11A23D70"/>
+    <w:rsid w:val="27B7A861"/>
+    <w:rsid w:val="290FA38A"/>
+    <w:rsid w:val="2FDBBB8D"/>
+    <w:rsid w:val="3C804713"/>
     <w:rsid w:val="42721B24"/>
+    <w:rsid w:val="438B0DC3"/>
+    <w:rsid w:val="56E2FA85"/>
+    <w:rsid w:val="72904B11"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -4007,58 +4052,58 @@
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="0017789C"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/footer4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -4330,50 +4375,59 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010051F72A33DDA3E849BA7AB8F84D4532B3" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e5b8ef66eb4e0d3de6313376e279d3a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b94932a4-8a36-4682-922b-a748b0285a9f" xmlns:ns3="45f13a3b-a8f8-458e-b468-fe19c65d9e9c" xmlns:ns4="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2bf08a12822c59165828193c822e9d83" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="b94932a4-8a36-4682-922b-a748b0285a9f"/>
     <xsd:import namespace="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
     <xsd:import namespace="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -4557,138 +4611,132 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
-[...2 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="b94932a4-8a36-4682-922b-a748b0285a9f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DE70F792-7900-4F3B-80EF-4C8AFED2D452}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A5AD9B8F-A8EC-4A1B-A65A-44429151513D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
     <ds:schemaRef ds:uri="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
     <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A591ECB-4699-4799-81E4-3987D0F5EA31}">
-[...6 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{94945CFA-6D0F-4490-AF49-09A1A450A37C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A591ECB-4699-4799-81E4-3987D0F5EA31}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>1500</Characters>
+  <Pages>2</Pages>
+  <Words>243</Words>
+  <Characters>1390</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-  <Lines>12</Lines>
+  <DocSecurity>0</DocSecurity>
+  <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Hampshire County Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1760</CharactersWithSpaces>
+  <CharactersWithSpaces>1630</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Learner End of Course Review</dc:title>
   <dc:subject/>
   <dc:creator>edllackp</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010051F72A33DDA3E849BA7AB8F84D4532B3</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>