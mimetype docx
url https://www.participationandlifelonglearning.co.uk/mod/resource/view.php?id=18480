--- v0 (2025-12-03)
+++ v1 (2026-05-01)
@@ -13,1183 +13,1276 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="296B8FA8" w14:textId="4F868D1B" w:rsidR="005F4827" w:rsidRDefault="005F4827" w:rsidP="3E32D2A6">
+    <w:p w:rsidR="005F4827" w:rsidP="3E32D2A6" w:rsidRDefault="005F4827" w14:paraId="296B8FA8" w14:textId="4F868D1B">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3E32D2A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Initial Assessment Record</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57568CD1" w14:textId="136CF42B" w:rsidR="004C0385" w:rsidRPr="002C27C8" w:rsidRDefault="004C0385" w:rsidP="004C0385">
+    <w:p w:rsidRPr="002C27C8" w:rsidR="004C0385" w:rsidP="004C0385" w:rsidRDefault="004C0385" w14:paraId="57568CD1" w14:textId="136CF42B">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C27C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E651BFF" w14:textId="77777777" w:rsidR="004C0385" w:rsidRPr="002C27C8" w:rsidRDefault="004C0385" w:rsidP="004C0385">
+    <w:p w:rsidRPr="002C27C8" w:rsidR="004C0385" w:rsidP="004C0385" w:rsidRDefault="004C0385" w14:paraId="2E651BFF" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C27C8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tutors should use one learning plan per group/course.  In the top section please enter:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77EFD8F4" w14:textId="77777777" w:rsidR="004C0385" w:rsidRPr="002C27C8" w:rsidRDefault="004C0385" w:rsidP="004C0385">
+    <w:p w:rsidRPr="002C27C8" w:rsidR="004C0385" w:rsidP="004C0385" w:rsidRDefault="004C0385" w14:paraId="77EFD8F4" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C27C8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the course title and course code</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4763083E" w14:textId="77777777" w:rsidR="004C0385" w:rsidRPr="002C27C8" w:rsidRDefault="004C0385" w:rsidP="004C0385">
+    <w:p w:rsidRPr="002C27C8" w:rsidR="004C0385" w:rsidP="004C0385" w:rsidRDefault="004C0385" w14:paraId="4763083E" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C27C8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the start and end dates of the courses, plus the venue name</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D401940" w14:textId="31B6B9C7" w:rsidR="004C0385" w:rsidRDefault="004C0385" w:rsidP="004C0385">
+    <w:p w:rsidR="004C0385" w:rsidP="004C0385" w:rsidRDefault="004C0385" w14:paraId="3D401940" w14:textId="31B6B9C7">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C27C8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the tutor’s name.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A01DC09" w14:textId="77777777" w:rsidR="00B5752C" w:rsidRPr="00B5752C" w:rsidRDefault="00B5752C" w:rsidP="00B5752C">
+    <w:p w:rsidRPr="00B5752C" w:rsidR="00B5752C" w:rsidP="00B5752C" w:rsidRDefault="00B5752C" w14:paraId="4A01DC09" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="787"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57F11016" w14:textId="77777777" w:rsidR="004C0385" w:rsidRPr="002C27C8" w:rsidRDefault="004C0385" w:rsidP="004C0385">
+    <w:p w:rsidRPr="002C27C8" w:rsidR="004C0385" w:rsidP="004C0385" w:rsidRDefault="004C0385" w14:paraId="57F11016" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C27C8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Under Outcomes of Initial Assessment:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5603044B" w14:textId="77777777" w:rsidR="004C0385" w:rsidRPr="002C27C8" w:rsidRDefault="004C0385" w:rsidP="004C0385">
+    <w:p w:rsidRPr="002C27C8" w:rsidR="004C0385" w:rsidP="004C0385" w:rsidRDefault="004C0385" w14:paraId="5603044B" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C27C8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>please enter all the names of the learners attending the course</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CC88517" w14:textId="73C5D792" w:rsidR="004C0385" w:rsidRPr="004C0385" w:rsidRDefault="004C0385" w:rsidP="004C0385">
+    <w:p w:rsidRPr="004C0385" w:rsidR="004C0385" w:rsidP="004C0385" w:rsidRDefault="004C0385" w14:paraId="4CC88517" w14:textId="73C5D792">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="006B37A0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>record outcomes of initial assessment for each learner e.g., previous knowledge and skills; and additional support needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="109C3AB3" w14:textId="66134D1E" w:rsidR="005E1363" w:rsidRPr="006B37A0" w:rsidRDefault="005E1363" w:rsidP="00306B05">
+    <w:p w:rsidRPr="006B37A0" w:rsidR="005E1363" w:rsidP="00306B05" w:rsidRDefault="005E1363" w14:paraId="109C3AB3" w14:textId="66134D1E">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="13948" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3114"/>
         <w:gridCol w:w="1535"/>
         <w:gridCol w:w="4290"/>
         <w:gridCol w:w="359"/>
         <w:gridCol w:w="4650"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006B37A0" w:rsidRPr="006B37A0" w14:paraId="5E811AFF" w14:textId="77777777" w:rsidTr="3E32D2A6">
+      <w:tr w:rsidRPr="006B37A0" w:rsidR="006B37A0" w:rsidTr="495B619C" w14:paraId="5E811AFF" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4649" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w14:paraId="3A64CEF2" w14:textId="0055E996" w:rsidR="006B37A0" w:rsidRPr="007E4A16" w:rsidRDefault="006B37A0">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007E4A16" w:rsidR="006B37A0" w:rsidRDefault="006B37A0" w14:paraId="3A64CEF2" w14:textId="0055E996">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B9424A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Course title and code</w:t>
             </w:r>
             <w:r w:rsidR="007E4A16">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4649" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w14:paraId="4863E704" w14:textId="36E3E87C" w:rsidR="006B37A0" w:rsidRPr="007E4A16" w:rsidRDefault="006B37A0">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007E4A16" w:rsidR="006B37A0" w:rsidRDefault="006B37A0" w14:paraId="4863E704" w14:textId="36E3E87C">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B9424A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Dates and Venue</w:t>
             </w:r>
             <w:r w:rsidR="007E4A16">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="007E4A16">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4650" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="3BA25AC5" w14:textId="10F94D3B" w:rsidR="006B37A0" w:rsidRPr="007E4A16" w:rsidRDefault="006B37A0">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="007E4A16" w:rsidR="006B37A0" w:rsidRDefault="006B37A0" w14:paraId="3BA25AC5" w14:textId="10F94D3B">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B9424A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tutor</w:t>
             </w:r>
             <w:r w:rsidR="007E4A16">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="007E4A16">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E4A16" w:rsidRPr="006B37A0" w14:paraId="17815CF5" w14:textId="77777777" w:rsidTr="3E32D2A6">
+      <w:tr w:rsidRPr="006B37A0" w:rsidR="007E4A16" w:rsidTr="495B619C" w14:paraId="17815CF5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="3441EAC8" w14:textId="2D56BA0A" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="3441EAC8" w14:textId="2D56BA0A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B9424A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Learners names</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5825" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-[...16 lines deleted...]
-              <w:t>Outcome of initial assessment</w:t>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="7A415D56" w14:textId="551E18EF">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="495B619C" w:rsidR="007E4A16">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outcome of </w:t>
+            </w:r>
+            <w:r w:rsidRPr="495B619C" w:rsidR="007E4A16">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>initial</w:t>
+            </w:r>
+            <w:r w:rsidRPr="495B619C" w:rsidR="007E4A16">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> assessment</w:t>
+            </w:r>
+            <w:r w:rsidRPr="495B619C" w:rsidR="247A83AD">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="495B619C" w:rsidR="247A83AD">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>inc</w:t>
+            </w:r>
+            <w:r w:rsidRPr="495B619C" w:rsidR="247A83AD">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Additional support needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5009" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-[...16 lines deleted...]
-              <w:t>Additional support needs</w:t>
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="52BC2918" w14:textId="18E5E714">
+            <w:pPr>
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="495B619C" w:rsidR="247A83AD">
+              <w:rPr>
+                <w:b w:val="1"/>
+                <w:bCs w:val="1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Personalisation/ Reasonable adjustments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E4A16" w:rsidRPr="006B37A0" w14:paraId="35F5AD30" w14:textId="77777777" w:rsidTr="3E32D2A6">
+      <w:tr w:rsidRPr="006B37A0" w:rsidR="007E4A16" w:rsidTr="495B619C" w14:paraId="35F5AD30" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="4140226A" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="4140226A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5825" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w14:paraId="54751140" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="54751140" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5009" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w14:paraId="2A23AECD" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="2A23AECD" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E4A16" w:rsidRPr="006B37A0" w14:paraId="73BFC5CD" w14:textId="77777777" w:rsidTr="3E32D2A6">
+      <w:tr w:rsidRPr="006B37A0" w:rsidR="007E4A16" w:rsidTr="495B619C" w14:paraId="73BFC5CD" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="64247C6F" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="64247C6F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5825" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w14:paraId="66C68AEF" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="66C68AEF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5009" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w14:paraId="69CCE024" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="69CCE024" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E4A16" w:rsidRPr="006B37A0" w14:paraId="76A9DB70" w14:textId="77777777" w:rsidTr="3E32D2A6">
+      <w:tr w:rsidRPr="006B37A0" w:rsidR="007E4A16" w:rsidTr="495B619C" w14:paraId="76A9DB70" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="71F0A3F3" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="71F0A3F3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5825" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w14:paraId="37CE9D49" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="37CE9D49" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5009" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w14:paraId="0C74C4AD" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="0C74C4AD" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E4A16" w:rsidRPr="006B37A0" w14:paraId="1CBC7B30" w14:textId="77777777" w:rsidTr="3E32D2A6">
+      <w:tr w:rsidRPr="006B37A0" w:rsidR="007E4A16" w:rsidTr="495B619C" w14:paraId="1CBC7B30" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="35414147" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="35414147" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5825" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w14:paraId="2372080D" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="2372080D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5009" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w14:paraId="68ABAA98" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="68ABAA98" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E4A16" w:rsidRPr="006B37A0" w14:paraId="302D6FE0" w14:textId="77777777" w:rsidTr="3E32D2A6">
+      <w:tr w:rsidRPr="006B37A0" w:rsidR="007E4A16" w:rsidTr="495B619C" w14:paraId="302D6FE0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="09AB1BC4" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="09AB1BC4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5825" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w14:paraId="0454D5C5" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="0454D5C5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5009" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w14:paraId="45999672" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="45999672" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E4A16" w:rsidRPr="006B37A0" w14:paraId="1F05D70C" w14:textId="77777777" w:rsidTr="3E32D2A6">
+      <w:tr w:rsidRPr="006B37A0" w:rsidR="007E4A16" w:rsidTr="495B619C" w14:paraId="1F05D70C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="04FD19AF" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="04FD19AF" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5825" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w14:paraId="7CCEFBE7" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="7CCEFBE7" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5009" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w14:paraId="2BA2C900" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="2BA2C900" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E4A16" w14:paraId="7C6B3AE6" w14:textId="77777777" w:rsidTr="3E32D2A6">
+      <w:tr w:rsidR="007E4A16" w:rsidTr="495B619C" w14:paraId="7C6B3AE6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="78D3EFD4" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="78D3EFD4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5825" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w14:paraId="75A480D6" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="75A480D6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5009" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w14:paraId="42EF9671" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="42EF9671" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E4A16" w14:paraId="43F52395" w14:textId="77777777" w:rsidTr="3E32D2A6">
+      <w:tr w:rsidR="007E4A16" w:rsidTr="495B619C" w14:paraId="43F52395" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="38BF7F31" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="38BF7F31" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5825" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w14:paraId="257F5B89" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="257F5B89" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5009" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w14:paraId="21E75D5B" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="21E75D5B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E4A16" w14:paraId="2EB09A79" w14:textId="77777777" w:rsidTr="3E32D2A6">
+      <w:tr w:rsidR="007E4A16" w:rsidTr="495B619C" w14:paraId="2EB09A79" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="2E62D576" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="2E62D576" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5825" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w14:paraId="20A3CA8A" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="20A3CA8A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5009" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w14:paraId="469DCC3A" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="469DCC3A" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E4A16" w14:paraId="2F08AAD2" w14:textId="77777777" w:rsidTr="3E32D2A6">
+      <w:tr w:rsidR="007E4A16" w:rsidTr="495B619C" w14:paraId="2F08AAD2" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="4822DFC9" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="4822DFC9" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5825" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w14:paraId="7CEFF4F6" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="7CEFF4F6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5009" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w14:paraId="1C95847F" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="1C95847F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E4A16" w14:paraId="5700E121" w14:textId="77777777" w:rsidTr="3E32D2A6">
+      <w:tr w:rsidR="007E4A16" w:rsidTr="495B619C" w14:paraId="5700E121" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="7A8DF3FB" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="7A8DF3FB" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5825" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w14:paraId="32D5DF24" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="32D5DF24" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5009" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w14:paraId="51DE44C3" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="51DE44C3" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E4A16" w14:paraId="186F7E03" w14:textId="77777777" w:rsidTr="3E32D2A6">
+      <w:tr w:rsidR="007E4A16" w:rsidTr="495B619C" w14:paraId="186F7E03" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="57C9853B" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="57C9853B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5825" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w14:paraId="690904E5" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="690904E5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5009" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w14:paraId="1A0DA494" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="1A0DA494" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E4A16" w14:paraId="09C1667E" w14:textId="77777777" w:rsidTr="3E32D2A6">
+      <w:tr w:rsidR="007E4A16" w:rsidTr="495B619C" w14:paraId="09C1667E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="0841EE11" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="0841EE11" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5825" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w14:paraId="6456C5C2" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="6456C5C2" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5009" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w14:paraId="6FED9D88" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="6FED9D88" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E4A16" w14:paraId="3E12D6C3" w14:textId="77777777" w:rsidTr="3E32D2A6">
+      <w:tr w:rsidR="007E4A16" w:rsidTr="495B619C" w14:paraId="3E12D6C3" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-          </w:tcPr>
-          <w:p w14:paraId="5B859B75" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="5B859B75" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5825" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w14:paraId="2FA9AD60" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="2FA9AD60" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5009" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-          </w:tcPr>
-          <w:p w14:paraId="1B6CF57F" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
+            <w:tcMar/>
+          </w:tcPr>
+          <w:p w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="1B6CF57F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="36A3201D" w14:textId="6C875213" w:rsidR="006B37A0" w:rsidRDefault="006B37A0"/>
+    <w:p w:rsidR="006B37A0" w:rsidRDefault="006B37A0" w14:paraId="36A3201D" w14:textId="6C875213"/>
     <w:sectPr w:rsidR="006B37A0" w:rsidSect="000A0B29">
       <w:headerReference w:type="even" r:id="rId10"/>
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="even" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1701" w:right="1440" w:bottom="1440" w:left="1440" w:header="227" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="412C680E" w14:textId="77777777" w:rsidR="0082564C" w:rsidRDefault="0082564C" w:rsidP="006B37A0">
+    <w:p w:rsidR="0082564C" w:rsidP="006B37A0" w:rsidRDefault="0082564C" w14:paraId="412C680E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31C023D6" w14:textId="77777777" w:rsidR="0082564C" w:rsidRDefault="0082564C" w:rsidP="006B37A0">
+    <w:p w:rsidR="0082564C" w:rsidP="006B37A0" w:rsidRDefault="0082564C" w14:paraId="31C023D6" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="28010E3B" w14:textId="77777777" w:rsidR="0082564C" w:rsidRDefault="0082564C">
+    <w:p w:rsidR="0082564C" w:rsidRDefault="0082564C" w14:paraId="28010E3B" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1210,253 +1303,253 @@
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="76A04233" w14:textId="77777777" w:rsidR="00505DFE" w:rsidRDefault="00505DFE">
+  <w:p w:rsidR="00505DFE" w:rsidRDefault="00505DFE" w14:paraId="76A04233" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4650"/>
       <w:gridCol w:w="4650"/>
       <w:gridCol w:w="4650"/>
     </w:tblGrid>
-    <w:tr w:rsidR="3E32D2A6" w14:paraId="696F3013" w14:textId="77777777" w:rsidTr="3E32D2A6">
+    <w:tr w:rsidR="3E32D2A6" w:rsidTr="3E32D2A6" w14:paraId="696F3013" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4650" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="512F2E3A" w14:textId="568AA3DD" w:rsidR="3E32D2A6" w:rsidRDefault="3E32D2A6" w:rsidP="3E32D2A6">
+        <w:p w:rsidR="3E32D2A6" w:rsidP="3E32D2A6" w:rsidRDefault="3E32D2A6" w14:paraId="512F2E3A" w14:textId="568AA3DD">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4650" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="395D0A34" w14:textId="3E5E84E2" w:rsidR="3E32D2A6" w:rsidRDefault="3E32D2A6" w:rsidP="3E32D2A6">
+        <w:p w:rsidR="3E32D2A6" w:rsidP="3E32D2A6" w:rsidRDefault="3E32D2A6" w14:paraId="395D0A34" w14:textId="3E5E84E2">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4650" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="0118938B" w14:textId="7272C112" w:rsidR="3E32D2A6" w:rsidRDefault="3E32D2A6" w:rsidP="3E32D2A6">
+        <w:p w:rsidR="3E32D2A6" w:rsidP="3E32D2A6" w:rsidRDefault="3E32D2A6" w14:paraId="0118938B" w14:textId="7272C112">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="3B3BF057" w14:textId="5B596B04" w:rsidR="3E32D2A6" w:rsidRDefault="3E32D2A6" w:rsidP="3E32D2A6">
+  <w:p w:rsidR="3E32D2A6" w:rsidP="3E32D2A6" w:rsidRDefault="3E32D2A6" w14:paraId="3B3BF057" w14:textId="5B596B04">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="54B533BD" w14:textId="057BE6E7" w:rsidR="00505DFE" w:rsidRPr="00505DFE" w:rsidRDefault="00505DFE">
+  <w:p w:rsidRPr="00505DFE" w:rsidR="00505DFE" w:rsidRDefault="00505DFE" w14:paraId="54B533BD" w14:textId="057BE6E7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00505DFE">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>HA16a Initial Assessment Record (RARPA) 25</w:t>
     </w:r>
     <w:r w:rsidR="005C7B14">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>-26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="612CE825" w14:textId="77777777" w:rsidR="0082564C" w:rsidRDefault="0082564C" w:rsidP="006B37A0">
+    <w:p w:rsidR="0082564C" w:rsidP="006B37A0" w:rsidRDefault="0082564C" w14:paraId="612CE825" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3BD200D7" w14:textId="77777777" w:rsidR="0082564C" w:rsidRDefault="0082564C" w:rsidP="006B37A0">
+    <w:p w:rsidR="0082564C" w:rsidP="006B37A0" w:rsidRDefault="0082564C" w14:paraId="3BD200D7" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2BD8CF85" w14:textId="77777777" w:rsidR="0082564C" w:rsidRDefault="0082564C">
+    <w:p w:rsidR="0082564C" w:rsidRDefault="0082564C" w14:paraId="2BD8CF85" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="13FA4014" w14:textId="77777777" w:rsidR="00505DFE" w:rsidRDefault="00505DFE">
+  <w:p w:rsidR="00505DFE" w:rsidRDefault="00505DFE" w14:paraId="13FA4014" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4650"/>
       <w:gridCol w:w="4650"/>
       <w:gridCol w:w="4650"/>
     </w:tblGrid>
-    <w:tr w:rsidR="3E32D2A6" w14:paraId="0916E890" w14:textId="77777777" w:rsidTr="3E32D2A6">
+    <w:tr w:rsidR="3E32D2A6" w:rsidTr="3E32D2A6" w14:paraId="0916E890" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4650" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="615C16B3" w14:textId="5706BD7E" w:rsidR="3E32D2A6" w:rsidRDefault="3E32D2A6" w:rsidP="3E32D2A6">
+        <w:p w:rsidR="3E32D2A6" w:rsidP="3E32D2A6" w:rsidRDefault="3E32D2A6" w14:paraId="615C16B3" w14:textId="5706BD7E">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4650" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="769F1D88" w14:textId="754944CC" w:rsidR="3E32D2A6" w:rsidRDefault="3E32D2A6" w:rsidP="3E32D2A6">
+        <w:p w:rsidR="3E32D2A6" w:rsidP="3E32D2A6" w:rsidRDefault="3E32D2A6" w14:paraId="769F1D88" w14:textId="754944CC">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4650" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="1D839940" w14:textId="4BAA2F42" w:rsidR="3E32D2A6" w:rsidRDefault="3E32D2A6" w:rsidP="3E32D2A6">
+        <w:p w:rsidR="3E32D2A6" w:rsidP="3E32D2A6" w:rsidRDefault="3E32D2A6" w14:paraId="1D839940" w14:textId="4BAA2F42">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="51109E03" w14:textId="4478BB1C" w:rsidR="3E32D2A6" w:rsidRDefault="3E32D2A6" w:rsidP="3E32D2A6">
+  <w:p w:rsidR="3E32D2A6" w:rsidP="3E32D2A6" w:rsidRDefault="3E32D2A6" w14:paraId="51109E03" w14:textId="4478BB1C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="49110F46" w14:textId="7F60A296" w:rsidR="006B37A0" w:rsidRDefault="00505DFE" w:rsidP="000A0B29">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="006B37A0" w:rsidP="000A0B29" w:rsidRDefault="00505DFE" w14:paraId="49110F46" w14:textId="7F60A296">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="394A5778" wp14:editId="06EB1543">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>7335963</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>286385</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1955800" cy="855345"/>
           <wp:effectExtent l="0" t="0" r="6350" b="1905"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="21167"/>
               <wp:lineTo x="21460" y="21167"/>
               <wp:lineTo x="21460" y="0"/>
@@ -1505,275 +1598,276 @@
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DE21B00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F6F6EFD8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="787" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1507" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2227" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2947" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3667" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4387" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5107" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5827" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6547" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="428364AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C06A1664"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="272829445">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="460806767">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -1814,168 +1908,171 @@
     <w:rsid w:val="00985BD3"/>
     <w:rsid w:val="009D58CD"/>
     <w:rsid w:val="00A10585"/>
     <w:rsid w:val="00A772B6"/>
     <w:rsid w:val="00AA1812"/>
     <w:rsid w:val="00AB63FB"/>
     <w:rsid w:val="00B15FD5"/>
     <w:rsid w:val="00B34B62"/>
     <w:rsid w:val="00B37887"/>
     <w:rsid w:val="00B5752C"/>
     <w:rsid w:val="00B859CB"/>
     <w:rsid w:val="00B9424A"/>
     <w:rsid w:val="00BA4FA3"/>
     <w:rsid w:val="00BF1A22"/>
     <w:rsid w:val="00C03C67"/>
     <w:rsid w:val="00C72767"/>
     <w:rsid w:val="00D42DBC"/>
     <w:rsid w:val="00D726C1"/>
     <w:rsid w:val="00D84A9B"/>
     <w:rsid w:val="00D972BA"/>
     <w:rsid w:val="00DF4C48"/>
     <w:rsid w:val="00E365E0"/>
     <w:rsid w:val="00EF009A"/>
     <w:rsid w:val="00F814E7"/>
     <w:rsid w:val="00FB06F0"/>
+    <w:rsid w:val="247A83AD"/>
     <w:rsid w:val="3CC69A71"/>
     <w:rsid w:val="3E32D2A6"/>
+    <w:rsid w:val="495B619C"/>
     <w:rsid w:val="4A3B1BCE"/>
+    <w:rsid w:val="5F15A634"/>
     <w:rsid w:val="6BF1F8EC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0DE41B76"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5A72452C-D59D-4EB4-873C-87995073CAD4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="endnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2131,52 +2228,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -2243,322 +2340,321 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008D7F75"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00A10585"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EF009A"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Calibri Light"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00A10585"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00EF009A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri Light"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00B859CB"/>
     <w:pPr>
       <w:spacing w:line="252" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Calibri"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006B37A0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006B37A0"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006B37A0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006B37A0"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="006B37A0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EndnoteTextChar"/>
     <w:rsid w:val="006B37A0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
+  <w:style w:type="character" w:styleId="EndnoteTextChar" w:customStyle="1">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:rsid w:val="006B37A0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -3115,69 +3211,62 @@
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{397AA16A-9D48-44E2-AF7E-0C61922F8D11}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Wendy Scott (Childrens Services)</dc:creator>
-  <cp:keywords/>
+  <keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <lastModifiedBy>Beadell, Amy</lastModifiedBy>
+  <revision>8</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010051F72A33DDA3E849BA7AB8F84D4532B3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>