--- v1 (2026-05-01)
+++ v2 (2026-08-24)
@@ -1,1288 +1,1231 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="005F4827" w:rsidP="3E32D2A6" w:rsidRDefault="005F4827" w14:paraId="296B8FA8" w14:textId="4F868D1B">
+    <w:p w14:paraId="296B8FA8" w14:textId="4F868D1B" w:rsidR="005F4827" w:rsidRDefault="005F4827" w:rsidP="3E32D2A6">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="3E32D2A6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Initial Assessment Record</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002C27C8" w:rsidR="004C0385" w:rsidP="004C0385" w:rsidRDefault="004C0385" w14:paraId="57568CD1" w14:textId="136CF42B">
+    <w:p w14:paraId="57568CD1" w14:textId="136CF42B" w:rsidR="004C0385" w:rsidRPr="002C27C8" w:rsidRDefault="004C0385" w:rsidP="004C0385">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C27C8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002C27C8" w:rsidR="004C0385" w:rsidP="004C0385" w:rsidRDefault="004C0385" w14:paraId="2E651BFF" w14:textId="77777777">
+    <w:p w14:paraId="2E651BFF" w14:textId="77777777" w:rsidR="004C0385" w:rsidRPr="002C27C8" w:rsidRDefault="004C0385" w:rsidP="004C0385">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C27C8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tutors should use one learning plan per group/course.  In the top section please enter:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002C27C8" w:rsidR="004C0385" w:rsidP="004C0385" w:rsidRDefault="004C0385" w14:paraId="77EFD8F4" w14:textId="77777777">
+    <w:p w14:paraId="77EFD8F4" w14:textId="77777777" w:rsidR="004C0385" w:rsidRPr="002C27C8" w:rsidRDefault="004C0385" w:rsidP="004C0385">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C27C8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the course title and course code</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002C27C8" w:rsidR="004C0385" w:rsidP="004C0385" w:rsidRDefault="004C0385" w14:paraId="4763083E" w14:textId="77777777">
+    <w:p w14:paraId="4763083E" w14:textId="77777777" w:rsidR="004C0385" w:rsidRPr="002C27C8" w:rsidRDefault="004C0385" w:rsidP="004C0385">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C27C8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the start and end dates of the courses, plus the venue name</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004C0385" w:rsidP="004C0385" w:rsidRDefault="004C0385" w14:paraId="3D401940" w14:textId="31B6B9C7">
+    <w:p w14:paraId="3D401940" w14:textId="31B6B9C7" w:rsidR="004C0385" w:rsidRDefault="004C0385" w:rsidP="004C0385">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C27C8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>the tutor’s name.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B5752C" w:rsidR="00B5752C" w:rsidP="00B5752C" w:rsidRDefault="00B5752C" w14:paraId="4A01DC09" w14:textId="77777777">
+    <w:p w14:paraId="4A01DC09" w14:textId="77777777" w:rsidR="00B5752C" w:rsidRPr="00B5752C" w:rsidRDefault="00B5752C" w:rsidP="00B5752C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="787"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="002C27C8" w:rsidR="004C0385" w:rsidP="004C0385" w:rsidRDefault="004C0385" w14:paraId="57F11016" w14:textId="77777777">
+    <w:p w14:paraId="57F11016" w14:textId="77777777" w:rsidR="004C0385" w:rsidRPr="002C27C8" w:rsidRDefault="004C0385" w:rsidP="004C0385">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C27C8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Under Outcomes of Initial Assessment:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="002C27C8" w:rsidR="004C0385" w:rsidP="004C0385" w:rsidRDefault="004C0385" w14:paraId="5603044B" w14:textId="77777777">
+    <w:p w14:paraId="5603044B" w14:textId="77777777" w:rsidR="004C0385" w:rsidRPr="002C27C8" w:rsidRDefault="004C0385" w:rsidP="004C0385">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C27C8">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>please enter all the names of the learners attending the course</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004C0385" w:rsidR="004C0385" w:rsidP="004C0385" w:rsidRDefault="004C0385" w14:paraId="4CC88517" w14:textId="73C5D792">
+    <w:p w14:paraId="4CC88517" w14:textId="73C5D792" w:rsidR="004C0385" w:rsidRPr="004C0385" w:rsidRDefault="004C0385" w:rsidP="004C0385">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="006B37A0">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>record outcomes of initial assessment for each learner e.g., previous knowledge and skills; and additional support needs.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="006B37A0" w:rsidR="005E1363" w:rsidP="00306B05" w:rsidRDefault="005E1363" w14:paraId="109C3AB3" w14:textId="66134D1E">
+    <w:p w14:paraId="109C3AB3" w14:textId="66134D1E" w:rsidR="005E1363" w:rsidRPr="006B37A0" w:rsidRDefault="005E1363" w:rsidP="00306B05">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="13948" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3114"/>
         <w:gridCol w:w="1535"/>
         <w:gridCol w:w="4290"/>
         <w:gridCol w:w="359"/>
         <w:gridCol w:w="4650"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="006B37A0" w:rsidR="006B37A0" w:rsidTr="495B619C" w14:paraId="5E811AFF" w14:textId="77777777">
+      <w:tr w:rsidR="006B37A0" w:rsidRPr="006B37A0" w14:paraId="5E811AFF" w14:textId="77777777" w:rsidTr="495B619C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4649" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="007E4A16" w:rsidR="006B37A0" w:rsidRDefault="006B37A0" w14:paraId="3A64CEF2" w14:textId="0055E996">
+          </w:tcPr>
+          <w:p w14:paraId="3A64CEF2" w14:textId="0055E996" w:rsidR="006B37A0" w:rsidRPr="007E4A16" w:rsidRDefault="006B37A0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B9424A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Course title and code</w:t>
             </w:r>
             <w:r w:rsidR="007E4A16">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4649" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="007E4A16" w:rsidR="006B37A0" w:rsidRDefault="006B37A0" w14:paraId="4863E704" w14:textId="36E3E87C">
+          </w:tcPr>
+          <w:p w14:paraId="4863E704" w14:textId="36E3E87C" w:rsidR="006B37A0" w:rsidRPr="007E4A16" w:rsidRDefault="006B37A0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B9424A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Dates and Venue</w:t>
             </w:r>
             <w:r w:rsidR="007E4A16">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="007E4A16">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4650" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="007E4A16" w:rsidR="006B37A0" w:rsidRDefault="006B37A0" w14:paraId="3BA25AC5" w14:textId="10F94D3B">
+          </w:tcPr>
+          <w:p w14:paraId="3BA25AC5" w14:textId="10F94D3B" w:rsidR="006B37A0" w:rsidRPr="007E4A16" w:rsidRDefault="006B37A0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B9424A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tutor</w:t>
             </w:r>
             <w:r w:rsidR="007E4A16">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r w:rsidR="007E4A16">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006B37A0" w:rsidR="007E4A16" w:rsidTr="495B619C" w14:paraId="17815CF5" w14:textId="77777777">
+      <w:tr w:rsidR="007E4A16" w:rsidRPr="006B37A0" w14:paraId="17815CF5" w14:textId="77777777" w:rsidTr="495B619C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-            <w:tcMar/>
-[...9 lines deleted...]
-            </w:pPr>
+          </w:tcPr>
+          <w:p w14:paraId="3441EAC8" w14:textId="2D56BA0A" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00B9424A">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Learners names</w:t>
+              <w:t>Learners</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00B9424A">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> names</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5825" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Outcome of </w:t>
+          </w:tcPr>
+          <w:p w14:paraId="7A415D56" w14:textId="551E18EF" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="495B619C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Outcome of initial assessment</w:t>
             </w:r>
-            <w:r w:rsidRPr="495B619C" w:rsidR="007E4A16">
-[...20 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:r w:rsidR="247A83AD" w:rsidRPr="495B619C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="495B619C" w:rsidR="247A83AD">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="247A83AD" w:rsidRPr="495B619C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>inc</w:t>
             </w:r>
-            <w:r w:rsidRPr="495B619C" w:rsidR="247A83AD">
-[...2 lines deleted...]
-                <w:bCs w:val="1"/>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="247A83AD" w:rsidRPr="495B619C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Additional support needs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5009" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
-[...13 lines deleted...]
-                <w:bCs w:val="1"/>
+          </w:tcPr>
+          <w:p w14:paraId="52BC2918" w14:textId="18E5E714" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="247A83AD" w:rsidP="007E4A16">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="495B619C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Personalisation/ Reasonable adjustments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006B37A0" w:rsidR="007E4A16" w:rsidTr="495B619C" w14:paraId="35F5AD30" w14:textId="77777777">
+      <w:tr w:rsidR="007E4A16" w:rsidRPr="006B37A0" w14:paraId="35F5AD30" w14:textId="77777777" w:rsidTr="495B619C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="4140226A" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="4140226A" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5825" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="54751140" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="54751140" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5009" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="2A23AECD" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="2A23AECD" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006B37A0" w:rsidR="007E4A16" w:rsidTr="495B619C" w14:paraId="73BFC5CD" w14:textId="77777777">
+      <w:tr w:rsidR="007E4A16" w:rsidRPr="006B37A0" w14:paraId="73BFC5CD" w14:textId="77777777" w:rsidTr="495B619C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="64247C6F" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="64247C6F" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5825" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="66C68AEF" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="66C68AEF" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5009" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="69CCE024" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="69CCE024" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006B37A0" w:rsidR="007E4A16" w:rsidTr="495B619C" w14:paraId="76A9DB70" w14:textId="77777777">
+      <w:tr w:rsidR="007E4A16" w:rsidRPr="006B37A0" w14:paraId="76A9DB70" w14:textId="77777777" w:rsidTr="495B619C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="71F0A3F3" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="71F0A3F3" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5825" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="37CE9D49" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="37CE9D49" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5009" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="0C74C4AD" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="0C74C4AD" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006B37A0" w:rsidR="007E4A16" w:rsidTr="495B619C" w14:paraId="1CBC7B30" w14:textId="77777777">
+      <w:tr w:rsidR="007E4A16" w:rsidRPr="006B37A0" w14:paraId="1CBC7B30" w14:textId="77777777" w:rsidTr="495B619C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="35414147" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="35414147" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5825" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="2372080D" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="2372080D" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5009" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="68ABAA98" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="68ABAA98" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006B37A0" w:rsidR="007E4A16" w:rsidTr="495B619C" w14:paraId="302D6FE0" w14:textId="77777777">
+      <w:tr w:rsidR="007E4A16" w:rsidRPr="006B37A0" w14:paraId="302D6FE0" w14:textId="77777777" w:rsidTr="495B619C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="09AB1BC4" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="09AB1BC4" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5825" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="0454D5C5" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="0454D5C5" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5009" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="45999672" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="45999672" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="006B37A0" w:rsidR="007E4A16" w:rsidTr="495B619C" w14:paraId="1F05D70C" w14:textId="77777777">
+      <w:tr w:rsidR="007E4A16" w:rsidRPr="006B37A0" w14:paraId="1F05D70C" w14:textId="77777777" w:rsidTr="495B619C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="04FD19AF" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="04FD19AF" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5825" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="7CCEFBE7" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="7CCEFBE7" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5009" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="2BA2C900" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="2BA2C900" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E4A16" w:rsidTr="495B619C" w14:paraId="7C6B3AE6" w14:textId="77777777">
+      <w:tr w:rsidR="007E4A16" w14:paraId="7C6B3AE6" w14:textId="77777777" w:rsidTr="495B619C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="78D3EFD4" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="78D3EFD4" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5825" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="75A480D6" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="75A480D6" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5009" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="42EF9671" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="42EF9671" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E4A16" w:rsidTr="495B619C" w14:paraId="43F52395" w14:textId="77777777">
+      <w:tr w:rsidR="007E4A16" w14:paraId="43F52395" w14:textId="77777777" w:rsidTr="495B619C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="38BF7F31" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="38BF7F31" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5825" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="257F5B89" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="257F5B89" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5009" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="21E75D5B" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="21E75D5B" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E4A16" w:rsidTr="495B619C" w14:paraId="2EB09A79" w14:textId="77777777">
+      <w:tr w:rsidR="007E4A16" w14:paraId="2EB09A79" w14:textId="77777777" w:rsidTr="495B619C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="2E62D576" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="2E62D576" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5825" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="20A3CA8A" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="20A3CA8A" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5009" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="469DCC3A" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="469DCC3A" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E4A16" w:rsidTr="495B619C" w14:paraId="2F08AAD2" w14:textId="77777777">
+      <w:tr w:rsidR="007E4A16" w14:paraId="2F08AAD2" w14:textId="77777777" w:rsidTr="495B619C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="4822DFC9" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="4822DFC9" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5825" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="7CEFF4F6" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="7CEFF4F6" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5009" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="1C95847F" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="1C95847F" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E4A16" w:rsidTr="495B619C" w14:paraId="5700E121" w14:textId="77777777">
+      <w:tr w:rsidR="007E4A16" w14:paraId="5700E121" w14:textId="77777777" w:rsidTr="495B619C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="7A8DF3FB" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="7A8DF3FB" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5825" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="32D5DF24" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="32D5DF24" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5009" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="51DE44C3" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="51DE44C3" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E4A16" w:rsidTr="495B619C" w14:paraId="186F7E03" w14:textId="77777777">
+      <w:tr w:rsidR="007E4A16" w14:paraId="186F7E03" w14:textId="77777777" w:rsidTr="495B619C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="57C9853B" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="57C9853B" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5825" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="690904E5" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="690904E5" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5009" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="1A0DA494" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="1A0DA494" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E4A16" w:rsidTr="495B619C" w14:paraId="09C1667E" w14:textId="77777777">
+      <w:tr w:rsidR="007E4A16" w14:paraId="09C1667E" w14:textId="77777777" w:rsidTr="495B619C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="0841EE11" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="0841EE11" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5825" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="6456C5C2" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="6456C5C2" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5009" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="6FED9D88" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="6FED9D88" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007E4A16" w:rsidTr="495B619C" w14:paraId="3E12D6C3" w14:textId="77777777">
+      <w:tr w:rsidR="007E4A16" w14:paraId="3E12D6C3" w14:textId="77777777" w:rsidTr="495B619C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3114" w:type="dxa"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="5B859B75" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="5B859B75" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5825" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00B9424A" w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="2FA9AD60" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="2FA9AD60" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRPr="00B9424A" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5009" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:tcMar/>
-[...1 lines deleted...]
-          <w:p w:rsidR="007E4A16" w:rsidP="007E4A16" w:rsidRDefault="007E4A16" w14:paraId="1B6CF57F" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="1B6CF57F" w14:textId="77777777" w:rsidR="007E4A16" w:rsidRDefault="007E4A16" w:rsidP="007E4A16">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="006B37A0" w:rsidRDefault="006B37A0" w14:paraId="36A3201D" w14:textId="6C875213"/>
-[...6 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+    <w:p w14:paraId="290F2CFB" w14:textId="77777777" w:rsidR="000A6C8F" w:rsidRDefault="000A6C8F"/>
+    <w:sectPr w:rsidR="000A6C8F" w:rsidSect="000A0B29">
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1701" w:right="1440" w:bottom="1440" w:left="1440" w:header="227" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0082564C" w:rsidP="006B37A0" w:rsidRDefault="0082564C" w14:paraId="412C680E" w14:textId="77777777">
+    <w:p w14:paraId="66C54256" w14:textId="77777777" w:rsidR="006C435A" w:rsidRDefault="006C435A" w:rsidP="006B37A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0082564C" w:rsidP="006B37A0" w:rsidRDefault="0082564C" w14:paraId="31C023D6" w14:textId="77777777">
+    <w:p w14:paraId="5720A625" w14:textId="77777777" w:rsidR="006C435A" w:rsidRDefault="006C435A" w:rsidP="006B37A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="0082564C" w:rsidRDefault="0082564C" w14:paraId="28010E3B" w14:textId="77777777">
+    <w:p w14:paraId="0853AA13" w14:textId="77777777" w:rsidR="006C435A" w:rsidRDefault="006C435A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1302,254 +1245,266 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4650"/>
       <w:gridCol w:w="4650"/>
       <w:gridCol w:w="4650"/>
     </w:tblGrid>
-    <w:tr w:rsidR="3E32D2A6" w:rsidTr="3E32D2A6" w14:paraId="696F3013" w14:textId="77777777">
+    <w:tr w:rsidR="3E32D2A6" w14:paraId="696F3013" w14:textId="77777777" w:rsidTr="3E32D2A6">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4650" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="3E32D2A6" w:rsidP="3E32D2A6" w:rsidRDefault="3E32D2A6" w14:paraId="512F2E3A" w14:textId="568AA3DD">
+        <w:p w14:paraId="512F2E3A" w14:textId="568AA3DD" w:rsidR="3E32D2A6" w:rsidRDefault="3E32D2A6" w:rsidP="3E32D2A6">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4650" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="3E32D2A6" w:rsidP="3E32D2A6" w:rsidRDefault="3E32D2A6" w14:paraId="395D0A34" w14:textId="3E5E84E2">
+        <w:p w14:paraId="395D0A34" w14:textId="3E5E84E2" w:rsidR="3E32D2A6" w:rsidRDefault="3E32D2A6" w:rsidP="3E32D2A6">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4650" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="3E32D2A6" w:rsidP="3E32D2A6" w:rsidRDefault="3E32D2A6" w14:paraId="0118938B" w14:textId="7272C112">
+        <w:p w14:paraId="0118938B" w14:textId="7272C112" w:rsidR="3E32D2A6" w:rsidRDefault="3E32D2A6" w:rsidP="3E32D2A6">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="3E32D2A6" w:rsidP="3E32D2A6" w:rsidRDefault="3E32D2A6" w14:paraId="3B3BF057" w14:textId="5B596B04">
-[...9 lines deleted...]
-  <w:p w:rsidRPr="00505DFE" w:rsidR="00505DFE" w:rsidRDefault="00505DFE" w14:paraId="54B533BD" w14:textId="057BE6E7">
+  <w:p w14:paraId="3B3BF057" w14:textId="18DE6E01" w:rsidR="3E32D2A6" w:rsidRPr="000A6C8F" w:rsidRDefault="000A6C8F" w:rsidP="3E32D2A6">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00505DFE">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>HA16a Initial Assessment Record (RARPA) 25</w:t>
+      <w:t>HA16a Initial Assessment Record (RARPA) 2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>6-27</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="54B533BD" w14:textId="2A18EAB2" w:rsidR="00505DFE" w:rsidRPr="00505DFE" w:rsidRDefault="00505DFE">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00505DFE">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>HA16a Initial Assessment Record (RARPA) 2</w:t>
+    </w:r>
+    <w:r w:rsidR="000A6C8F">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="005C7B14">
       <w:rPr>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>-26</w:t>
+      <w:t>-2</w:t>
+    </w:r>
+    <w:r w:rsidR="000A6C8F">
+      <w:rPr>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>7</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0082564C" w:rsidP="006B37A0" w:rsidRDefault="0082564C" w14:paraId="612CE825" w14:textId="77777777">
+    <w:p w14:paraId="201A1695" w14:textId="77777777" w:rsidR="006C435A" w:rsidRDefault="006C435A" w:rsidP="006B37A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0082564C" w:rsidP="006B37A0" w:rsidRDefault="0082564C" w14:paraId="3BD200D7" w14:textId="77777777">
+    <w:p w14:paraId="0A2B0249" w14:textId="77777777" w:rsidR="006C435A" w:rsidRDefault="006C435A" w:rsidP="006B37A0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="0082564C" w:rsidRDefault="0082564C" w14:paraId="2BD8CF85" w14:textId="77777777">
+    <w:p w14:paraId="317B9751" w14:textId="77777777" w:rsidR="006C435A" w:rsidRDefault="006C435A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4650"/>
       <w:gridCol w:w="4650"/>
       <w:gridCol w:w="4650"/>
     </w:tblGrid>
-    <w:tr w:rsidR="3E32D2A6" w:rsidTr="3E32D2A6" w14:paraId="0916E890" w14:textId="77777777">
+    <w:tr w:rsidR="3E32D2A6" w14:paraId="0916E890" w14:textId="77777777" w:rsidTr="3E32D2A6">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4650" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="3E32D2A6" w:rsidP="3E32D2A6" w:rsidRDefault="3E32D2A6" w14:paraId="615C16B3" w14:textId="5706BD7E">
+        <w:p w14:paraId="615C16B3" w14:textId="5706BD7E" w:rsidR="3E32D2A6" w:rsidRDefault="3E32D2A6" w:rsidP="3E32D2A6">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4650" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="3E32D2A6" w:rsidP="3E32D2A6" w:rsidRDefault="3E32D2A6" w14:paraId="769F1D88" w14:textId="754944CC">
+        <w:p w14:paraId="769F1D88" w14:textId="754944CC" w:rsidR="3E32D2A6" w:rsidRDefault="3E32D2A6" w:rsidP="3E32D2A6">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4650" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="3E32D2A6" w:rsidP="3E32D2A6" w:rsidRDefault="3E32D2A6" w14:paraId="1D839940" w14:textId="4BAA2F42">
+        <w:p w14:paraId="1D839940" w14:textId="4BAA2F42" w:rsidR="3E32D2A6" w:rsidRDefault="3E32D2A6" w:rsidP="3E32D2A6">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="3E32D2A6" w:rsidP="3E32D2A6" w:rsidRDefault="3E32D2A6" w14:paraId="51109E03" w14:textId="4478BB1C">
+  <w:p w14:paraId="51109E03" w14:textId="4478BB1C" w:rsidR="3E32D2A6" w:rsidRDefault="3E32D2A6" w:rsidP="3E32D2A6">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidR="006B37A0" w:rsidP="000A0B29" w:rsidRDefault="00505DFE" w14:paraId="49110F46" w14:textId="7F60A296">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="49110F46" w14:textId="7F60A296" w:rsidR="006B37A0" w:rsidRDefault="00505DFE" w:rsidP="000A0B29">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="394A5778" wp14:editId="06EB1543">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>7335963</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>286385</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1955800" cy="855345"/>
           <wp:effectExtent l="0" t="0" r="6350" b="1905"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="21167"/>
               <wp:lineTo x="21460" y="21167"/>
               <wp:lineTo x="21460" y="0"/>
@@ -1584,338 +1539,341 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1955800" cy="855345"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DE21B00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F6F6EFD8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="787" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1507" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2227" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2947" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3667" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4387" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5107" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5827" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6547" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="428364AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C06A1664"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="272829445">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="460806767">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:trackRevisions w:val="false"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006B37A0"/>
     <w:rsid w:val="00061911"/>
+    <w:rsid w:val="00070092"/>
     <w:rsid w:val="000747A1"/>
     <w:rsid w:val="000A0B29"/>
+    <w:rsid w:val="000A6C8F"/>
     <w:rsid w:val="001854F3"/>
     <w:rsid w:val="001A6B2A"/>
     <w:rsid w:val="001F333C"/>
     <w:rsid w:val="002E44DE"/>
     <w:rsid w:val="00306B05"/>
     <w:rsid w:val="00351067"/>
     <w:rsid w:val="004077D0"/>
     <w:rsid w:val="00463FFF"/>
     <w:rsid w:val="004C0385"/>
     <w:rsid w:val="00505DFE"/>
     <w:rsid w:val="0053570A"/>
     <w:rsid w:val="005C7B14"/>
     <w:rsid w:val="005E1363"/>
     <w:rsid w:val="005F4827"/>
     <w:rsid w:val="005F5F7A"/>
     <w:rsid w:val="00653CAC"/>
     <w:rsid w:val="00677FAB"/>
     <w:rsid w:val="00687717"/>
     <w:rsid w:val="006B37A0"/>
+    <w:rsid w:val="006C435A"/>
     <w:rsid w:val="007E4A16"/>
     <w:rsid w:val="0080449B"/>
     <w:rsid w:val="0082564C"/>
     <w:rsid w:val="0083020D"/>
     <w:rsid w:val="008A497E"/>
     <w:rsid w:val="008D64D7"/>
     <w:rsid w:val="008D7F75"/>
     <w:rsid w:val="008E600C"/>
     <w:rsid w:val="00915104"/>
     <w:rsid w:val="00953FC6"/>
     <w:rsid w:val="00961DE4"/>
     <w:rsid w:val="00985BD3"/>
     <w:rsid w:val="009D58CD"/>
     <w:rsid w:val="00A10585"/>
     <w:rsid w:val="00A772B6"/>
     <w:rsid w:val="00AA1812"/>
     <w:rsid w:val="00AB63FB"/>
     <w:rsid w:val="00B15FD5"/>
     <w:rsid w:val="00B34B62"/>
     <w:rsid w:val="00B37887"/>
     <w:rsid w:val="00B5752C"/>
     <w:rsid w:val="00B859CB"/>
     <w:rsid w:val="00B9424A"/>
     <w:rsid w:val="00BA4FA3"/>
     <w:rsid w:val="00BF1A22"/>
@@ -1950,129 +1908,129 @@
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0DE41B76"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5A72452C-D59D-4EB4-873C-87995073CAD4}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="endnote text" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2228,52 +2186,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -2340,321 +2298,322 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008D7F75"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00A10585"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="Heading2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00EF009A"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="40" w:after="0" w:line="240" w:lineRule="auto"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Calibri Light"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading1Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
     <w:name w:val="Heading 1 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00A10585"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
     <w:name w:val="Heading 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Heading2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00EF009A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Calibri Light"/>
       <w:b/>
       <w:color w:val="000000" w:themeColor="text1"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00B859CB"/>
     <w:pPr>
       <w:spacing w:line="252" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Calibri"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006B37A0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006B37A0"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006B37A0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="006B37A0"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="006B37A0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="EndnoteText">
     <w:name w:val="endnote text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="EndnoteTextChar"/>
     <w:rsid w:val="006B37A0"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="EndnoteTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
     <w:name w:val="Endnote Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="EndnoteText"/>
     <w:rsid w:val="006B37A0"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -2917,50 +2876,59 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010051F72A33DDA3E849BA7AB8F84D4532B3" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e5b8ef66eb4e0d3de6313376e279d3a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b94932a4-8a36-4682-922b-a748b0285a9f" xmlns:ns3="45f13a3b-a8f8-458e-b468-fe19c65d9e9c" xmlns:ns4="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2bf08a12822c59165828193c822e9d83" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="b94932a4-8a36-4682-922b-a748b0285a9f"/>
     <xsd:import namespace="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
     <xsd:import namespace="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -3144,129 +3112,120 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="b94932a4-8a36-4682-922b-a748b0285a9f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B60D2EF1-6893-49B8-9B8A-214448B5CA3B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F76E9C0-AF0A-42C2-9719-EE269F0F0DDE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
     <ds:schemaRef ds:uri="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
     <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{397AA16A-9D48-44E2-AF7E-0C61922F8D11}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
-    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>100</Words>
+  <Characters>576</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>4</Lines>
+  <Paragraphs>1</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>675</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Wendy Scott (Childrens Services)</dc:creator>
-  <keywords/>
+  <cp:keywords/>
   <dc:description/>
-  <lastModifiedBy>Beadell, Amy</lastModifiedBy>
-  <revision>8</revision>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010051F72A33DDA3E849BA7AB8F84D4532B3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>