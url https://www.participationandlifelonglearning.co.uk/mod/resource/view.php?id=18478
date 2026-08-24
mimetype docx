--- v0 (2025-12-03)
+++ v1 (2026-08-24)
@@ -1,62 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4BBBCE06" w14:textId="70992FE5" w:rsidR="00E20CCC" w:rsidRPr="00E20CCC" w:rsidRDefault="00E20CCC" w:rsidP="00E20CCC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E20CCC">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Learner Plan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EDBA18E" w14:textId="77777777" w:rsidR="00E20CCC" w:rsidRPr="009229F3" w:rsidRDefault="00E20CCC" w:rsidP="00E20CCC">
       <w:pPr>
         <w:pStyle w:val="Default"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AD1BB92" w14:textId="77777777" w:rsidR="00E20CCC" w:rsidRPr="009229F3" w:rsidRDefault="00E20CCC" w:rsidP="00E20CCC">
       <w:pPr>
@@ -463,51 +461,67 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>d for work and everyday life)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7058DFEA" w14:textId="77777777" w:rsidR="008736D4" w:rsidRPr="00F74862" w:rsidRDefault="008736D4" w:rsidP="008736D4">
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="00F74862">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="00F74862">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F74862">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-        <w:t>Improved ability to support a child’s learning</w:t>
+        <w:t xml:space="preserve">Improved </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F74862">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>ability</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F74862">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to support a child’s learning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C930B85" w14:textId="77777777" w:rsidR="008736D4" w:rsidRPr="00F74862" w:rsidRDefault="008736D4" w:rsidP="008736D4">
       <w:pPr>
         <w:ind w:left="1440"/>
       </w:pPr>
       <w:r w:rsidRPr="00F74862">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00F74862">
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F74862">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t>Improved physical health</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="502DBC5D" w14:textId="77777777" w:rsidR="008736D4" w:rsidRPr="00F74862" w:rsidRDefault="008736D4" w:rsidP="008736D4">
@@ -777,56 +791,65 @@
       </w:r>
       <w:r w:rsidRPr="7377803C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="3F8DA4BF" w:rsidRPr="7377803C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="7377803C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>_________________________</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="0008002B" w:rsidRPr="466E51A1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
-        <w:t>Date:__________</w:t>
+        <w:t>Date:_</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="0008002B" w:rsidRPr="466E51A1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+        </w:rPr>
+        <w:t>_________</w:t>
       </w:r>
       <w:r w:rsidR="0008002B">
         <w:tab/>
       </w:r>
       <w:r w:rsidR="0008002B" w:rsidRPr="009309FF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>Course Code</w:t>
       </w:r>
       <w:r w:rsidR="0008002B" w:rsidRPr="466E51A1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="087ABF0D" w:rsidRPr="466E51A1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -2048,51 +2071,50 @@
           </w:tcPr>
           <w:p w14:paraId="0FB5EBA2" w14:textId="728F8513" w:rsidR="00C2660C" w:rsidRPr="0008002B" w:rsidRDefault="00304172">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00304172">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Use this space if you have anything else that the tutor should know to support you or any other comment you would like to make</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> about the course</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9500" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="50BB49E2" w14:textId="77777777" w:rsidR="00C2660C" w:rsidRPr="0008002B" w:rsidRDefault="00C2660C" w:rsidP="006101CE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001F3B5A" w:rsidRPr="0008002B" w14:paraId="4BF801C6" w14:textId="77777777" w:rsidTr="001F3B5A">
         <w:trPr>
           <w:trHeight w:val="694"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5098" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="44394E3B" w14:textId="77777777" w:rsidR="001F3B5A" w:rsidRPr="009251D5" w:rsidRDefault="001F3B5A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -2136,125 +2158,122 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="840" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1126F662" w14:textId="4E5F9739" w:rsidR="001F3B5A" w:rsidRPr="009251D5" w:rsidRDefault="001F3B5A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9500" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="1EC6CECB" w14:textId="08D0BD54" w:rsidR="001F3B5A" w:rsidRPr="0008002B" w:rsidRDefault="001F3B5A" w:rsidP="006101CE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Comment on this outcome (optional)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="05970007" w14:textId="77777777" w:rsidR="00C41D26" w:rsidRDefault="00C41D26" w:rsidP="009955E7">
       <w:pPr>
         <w:ind w:left="142"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="624D0662" w14:textId="77777777" w:rsidR="009051C7" w:rsidRDefault="009051C7" w:rsidP="00721334">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009051C7" w:rsidSect="006F24C8">
-      <w:headerReference w:type="even" r:id="rId11"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1420" w:right="720" w:bottom="720" w:left="720" w:header="0" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78E14C61" w14:textId="77777777" w:rsidR="00C73874" w:rsidRDefault="00C73874" w:rsidP="009309FF">
+    <w:p w14:paraId="0FF909F1" w14:textId="77777777" w:rsidR="00253D87" w:rsidRDefault="00253D87" w:rsidP="009309FF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7A72A8DE" w14:textId="77777777" w:rsidR="00C73874" w:rsidRDefault="00C73874" w:rsidP="009309FF">
+    <w:p w14:paraId="586D02AC" w14:textId="77777777" w:rsidR="00253D87" w:rsidRDefault="00253D87" w:rsidP="009309FF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7C640A74" w14:textId="77777777" w:rsidR="00C73874" w:rsidRDefault="00C73874"/>
+    <w:p w14:paraId="1AFD47CD" w14:textId="77777777" w:rsidR="00253D87" w:rsidRDefault="00253D87"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -2284,221 +2303,201 @@
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6D72082F" w14:textId="77777777" w:rsidR="00F40FD1" w:rsidRDefault="00F40FD1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="766C7F2B" w14:textId="48A9A541" w:rsidR="00013FD3" w:rsidRPr="0073434E" w:rsidRDefault="00685B52" w:rsidP="00CD7A59">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> FILENAME \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>HA16c Learner Plan (RARPA Toolkit) 2</w:t>
+    </w:r>
+    <w:r w:rsidR="009C7801">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+      </w:rPr>
+      <w:t>-2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+    <w:r w:rsidR="009C7801">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="766C7F2B" w14:textId="7C1E0573" w:rsidR="00013FD3" w:rsidRPr="0073434E" w:rsidRDefault="00685B52" w:rsidP="00CD7A59">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F56B595" w14:textId="2A0E8F7A" w:rsidR="009309FF" w:rsidRPr="0073434E" w:rsidRDefault="00407135" w:rsidP="0073434E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> FILENAME \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
-      <w:t>HA16c Learner Plan (RARPA Toolkit) 2</w:t>
+      <w:t xml:space="preserve">HA16c Learner Plan (RARPA Toolkit) </w:t>
     </w:r>
-    <w:r w:rsidR="00EC4E84">
+    <w:r w:rsidR="009C7801">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>26</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:t>-2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
-    <w:r w:rsidR="00EC4E84">
+    <w:r w:rsidR="009C7801">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
-      <w:t>6</w:t>
-[...63 lines deleted...]
-      <w:t>6</w:t>
+      <w:t>7</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6BE8B467" w14:textId="77777777" w:rsidR="00C73874" w:rsidRDefault="00C73874" w:rsidP="009309FF">
+    <w:p w14:paraId="2F115675" w14:textId="77777777" w:rsidR="00253D87" w:rsidRDefault="00253D87" w:rsidP="009309FF">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7BFD1594" w14:textId="77777777" w:rsidR="00C73874" w:rsidRDefault="00C73874" w:rsidP="009309FF">
+    <w:p w14:paraId="6112556D" w14:textId="77777777" w:rsidR="00253D87" w:rsidRDefault="00253D87" w:rsidP="009309FF">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0971195D" w14:textId="77777777" w:rsidR="00C73874" w:rsidRDefault="00C73874"/>
+    <w:p w14:paraId="77472E4B" w14:textId="77777777" w:rsidR="00253D87" w:rsidRDefault="00253D87"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="5130"/>
       <w:gridCol w:w="5130"/>
       <w:gridCol w:w="5130"/>
     </w:tblGrid>
     <w:tr w:rsidR="659C19AC" w14:paraId="430854E8" w14:textId="77777777" w:rsidTr="659C19AC">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5130" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="7F67EFAE" w14:textId="7B08A48E" w:rsidR="659C19AC" w:rsidRDefault="659C19AC" w:rsidP="659C19AC">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
@@ -2514,52 +2513,52 @@
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5130" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="4B236DC3" w14:textId="4350DBC4" w:rsidR="659C19AC" w:rsidRDefault="659C19AC" w:rsidP="659C19AC">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="68B91AB3" w14:textId="393B3248" w:rsidR="659C19AC" w:rsidRDefault="659C19AC" w:rsidP="659C19AC">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="34119771" w14:textId="5231887E" w:rsidR="00CF7244" w:rsidRPr="00CF7244" w:rsidRDefault="006F24C8" w:rsidP="00C17F3B">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
         <w:tab w:val="left" w:pos="9045"/>
         <w:tab w:val="right" w:pos="15398"/>
       </w:tabs>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="514E258F" wp14:editId="3F62F5AF">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>7924800</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>196850</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1955800" cy="855345"/>
           <wp:effectExtent l="0" t="0" r="6350" b="1905"/>
@@ -2661,51 +2660,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1680469" cy="734932"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1B584078"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0764F61E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3506,50 +3505,51 @@
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1676956051">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -3567,50 +3567,51 @@
     <w:rsid w:val="0008333C"/>
     <w:rsid w:val="0008620E"/>
     <w:rsid w:val="0009615A"/>
     <w:rsid w:val="000B1B31"/>
     <w:rsid w:val="000B5C5D"/>
     <w:rsid w:val="000D39CC"/>
     <w:rsid w:val="000F01F0"/>
     <w:rsid w:val="000F1350"/>
     <w:rsid w:val="000F2C3B"/>
     <w:rsid w:val="00130E38"/>
     <w:rsid w:val="001550DB"/>
     <w:rsid w:val="001619EA"/>
     <w:rsid w:val="001660DF"/>
     <w:rsid w:val="00170617"/>
     <w:rsid w:val="0017238A"/>
     <w:rsid w:val="001903AC"/>
     <w:rsid w:val="001A29F8"/>
     <w:rsid w:val="001D28F5"/>
     <w:rsid w:val="001E2C0B"/>
     <w:rsid w:val="001F3B5A"/>
     <w:rsid w:val="001F5C13"/>
     <w:rsid w:val="002202C8"/>
     <w:rsid w:val="00227D91"/>
     <w:rsid w:val="0023051B"/>
     <w:rsid w:val="00235D9A"/>
+    <w:rsid w:val="00253D87"/>
     <w:rsid w:val="00255F9C"/>
     <w:rsid w:val="00256C7D"/>
     <w:rsid w:val="00260668"/>
     <w:rsid w:val="002746C3"/>
     <w:rsid w:val="00280C9D"/>
     <w:rsid w:val="00294984"/>
     <w:rsid w:val="002A739E"/>
     <w:rsid w:val="002C1AAF"/>
     <w:rsid w:val="002C7965"/>
     <w:rsid w:val="002F33F2"/>
     <w:rsid w:val="00304172"/>
     <w:rsid w:val="00310616"/>
     <w:rsid w:val="0031728E"/>
     <w:rsid w:val="00323E6A"/>
     <w:rsid w:val="00324AA7"/>
     <w:rsid w:val="00334193"/>
     <w:rsid w:val="003409D7"/>
     <w:rsid w:val="00340D00"/>
     <w:rsid w:val="00375639"/>
     <w:rsid w:val="003868C4"/>
     <w:rsid w:val="003A3D27"/>
     <w:rsid w:val="003A43A1"/>
     <w:rsid w:val="003A5184"/>
     <w:rsid w:val="003C5E3B"/>
     <w:rsid w:val="003C7300"/>
@@ -3694,89 +3695,91 @@
     <w:rsid w:val="008736D4"/>
     <w:rsid w:val="008926B3"/>
     <w:rsid w:val="008A7670"/>
     <w:rsid w:val="008B4402"/>
     <w:rsid w:val="008E2FEB"/>
     <w:rsid w:val="008E738F"/>
     <w:rsid w:val="008F7EB6"/>
     <w:rsid w:val="009051C7"/>
     <w:rsid w:val="009166C8"/>
     <w:rsid w:val="009229F3"/>
     <w:rsid w:val="009251D5"/>
     <w:rsid w:val="009309FF"/>
     <w:rsid w:val="00936BC8"/>
     <w:rsid w:val="00961721"/>
     <w:rsid w:val="00965A0B"/>
     <w:rsid w:val="00971627"/>
     <w:rsid w:val="00972D8A"/>
     <w:rsid w:val="009736CE"/>
     <w:rsid w:val="0098258B"/>
     <w:rsid w:val="009849F4"/>
     <w:rsid w:val="009955E7"/>
     <w:rsid w:val="00997601"/>
     <w:rsid w:val="00997C97"/>
     <w:rsid w:val="009B303A"/>
     <w:rsid w:val="009B7F20"/>
+    <w:rsid w:val="009C7801"/>
     <w:rsid w:val="009D6147"/>
     <w:rsid w:val="009D777A"/>
     <w:rsid w:val="00A149B8"/>
     <w:rsid w:val="00A1607F"/>
     <w:rsid w:val="00A4145E"/>
     <w:rsid w:val="00A50CB5"/>
     <w:rsid w:val="00A54313"/>
     <w:rsid w:val="00AB110B"/>
     <w:rsid w:val="00AB4F15"/>
     <w:rsid w:val="00AE2CE4"/>
     <w:rsid w:val="00AF4998"/>
     <w:rsid w:val="00B10BD9"/>
     <w:rsid w:val="00B4691B"/>
     <w:rsid w:val="00B473E8"/>
     <w:rsid w:val="00B82578"/>
     <w:rsid w:val="00BE40D6"/>
     <w:rsid w:val="00BF2775"/>
     <w:rsid w:val="00C15D85"/>
     <w:rsid w:val="00C17F3B"/>
     <w:rsid w:val="00C23530"/>
     <w:rsid w:val="00C2660C"/>
     <w:rsid w:val="00C317FE"/>
     <w:rsid w:val="00C41D26"/>
     <w:rsid w:val="00C51DF4"/>
     <w:rsid w:val="00C531A5"/>
     <w:rsid w:val="00C6472C"/>
     <w:rsid w:val="00C73874"/>
     <w:rsid w:val="00C85E03"/>
     <w:rsid w:val="00C9587A"/>
     <w:rsid w:val="00CD41C1"/>
     <w:rsid w:val="00CD51C4"/>
     <w:rsid w:val="00CD7A59"/>
     <w:rsid w:val="00CF7244"/>
     <w:rsid w:val="00D014AA"/>
     <w:rsid w:val="00D17A22"/>
     <w:rsid w:val="00D30D54"/>
     <w:rsid w:val="00D502E3"/>
     <w:rsid w:val="00D52F0C"/>
     <w:rsid w:val="00D77929"/>
+    <w:rsid w:val="00D82E5F"/>
     <w:rsid w:val="00D94F8C"/>
     <w:rsid w:val="00DE0AFE"/>
     <w:rsid w:val="00DE48D4"/>
     <w:rsid w:val="00DE5B4C"/>
     <w:rsid w:val="00E05EB2"/>
     <w:rsid w:val="00E117FE"/>
     <w:rsid w:val="00E12E5F"/>
     <w:rsid w:val="00E20CCC"/>
     <w:rsid w:val="00E26946"/>
     <w:rsid w:val="00E30823"/>
     <w:rsid w:val="00E403F2"/>
     <w:rsid w:val="00E4639D"/>
     <w:rsid w:val="00E473DF"/>
     <w:rsid w:val="00E50B8A"/>
     <w:rsid w:val="00E661FE"/>
     <w:rsid w:val="00E67C35"/>
     <w:rsid w:val="00E813F7"/>
     <w:rsid w:val="00E87502"/>
     <w:rsid w:val="00E92A31"/>
     <w:rsid w:val="00E961D9"/>
     <w:rsid w:val="00EB3337"/>
     <w:rsid w:val="00EB4EA2"/>
     <w:rsid w:val="00EB4F90"/>
     <w:rsid w:val="00EB720A"/>
     <w:rsid w:val="00EC159A"/>
@@ -4590,54 +4593,54 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1406760697">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -4875,68 +4878,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...16 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010051F72A33DDA3E849BA7AB8F84D4532B3" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e5b8ef66eb4e0d3de6313376e279d3a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b94932a4-8a36-4682-922b-a748b0285a9f" xmlns:ns3="45f13a3b-a8f8-458e-b468-fe19c65d9e9c" xmlns:ns4="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2bf08a12822c59165828193c822e9d83" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="b94932a4-8a36-4682-922b-a748b0285a9f"/>
     <xsd:import namespace="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
     <xsd:import namespace="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -5120,113 +5105,125 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <SharedWithUsers xmlns="45f13a3b-a8f8-458e-b468-fe19c65d9e9c">
+      <UserInfo>
+        <DisplayName/>
+        <AccountId xsi:nil="true"/>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+    <TaxCatchAll xmlns="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b94932a4-8a36-4682-922b-a748b0285a9f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4AA58E82-8ABB-41A8-89CF-A546CE4FD6D9}">
-[...16 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A06AF780-9582-452D-81E3-A08F023D7FEE}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
     <ds:schemaRef ds:uri="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
     <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4AA58E82-8ABB-41A8-89CF-A546CE4FD6D9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
+    <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
+    <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7844645D-2D4C-4BAD-904D-6D93AEE34A13}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47243A07-8969-4389-873C-01CD8C847D31}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47243A07-8969-4389-873C-01CD8C847D31}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7844645D-2D4C-4BAD-904D-6D93AEE34A13}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
   <Words>422</Words>
   <Characters>2410</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Hampshire County Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2827</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 