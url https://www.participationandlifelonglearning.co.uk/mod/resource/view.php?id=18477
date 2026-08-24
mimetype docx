--- v0 (2025-12-03)
+++ v1 (2026-08-24)
@@ -1,62 +1,60 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="289855E7" w14:textId="096C8894" w:rsidR="00117582" w:rsidRPr="00117582" w:rsidRDefault="00117582" w:rsidP="0868F49C">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:strike/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0868F49C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Tutor Record of Learners’ </w:t>
       </w:r>
       <w:r w:rsidR="00831C8B" w:rsidRPr="0868F49C">
         <w:rPr>
@@ -191,51 +189,69 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00433097">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>During the course, insert the date when a learner has achieved the intended learning objective</w:t>
       </w:r>
       <w:r w:rsidR="00475908">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, including individual learning goals when identified</w:t>
       </w:r>
       <w:r w:rsidRPr="00433097">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>; leave the box blank where a learner has not achieved the intended learning objective by the end of the course. Where an intended learning objective does not apply to a particular learner please indicate with N/A.</w:t>
+        <w:t xml:space="preserve">; leave the box blank where a learner has not achieved the intended learning objective by the end of the course. Where an intended learning objective does not apply to a particular </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00433097">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>learner</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00433097">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> please indicate with N/A.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1424FD50" w14:textId="29C86691" w:rsidR="2ADDC128" w:rsidRDefault="2ADDC128" w:rsidP="36CE85CE">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0868F49C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Individual learning goals, please state yes or no for achievement – you do not need to write these out.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F48649E" w14:textId="77777777" w:rsidR="00117582" w:rsidRPr="00433097" w:rsidRDefault="00117582" w:rsidP="00831C8B">
@@ -745,51 +761,71 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F74862">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00C623EE" w:rsidRPr="00F74862">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F74862">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Improved ability to support a child’s learning</w:t>
+        <w:t xml:space="preserve">Improved </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00F74862">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ability</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00F74862">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> to support a child’s learning</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21572178" w14:textId="5AD19709" w:rsidR="00C623EE" w:rsidRPr="00F74862" w:rsidRDefault="5F5F9229" w:rsidP="725E7CEB">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F74862">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00C623EE" w:rsidRPr="00F74862">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
@@ -1021,51 +1057,51 @@
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2637"/>
         <w:gridCol w:w="1463"/>
         <w:gridCol w:w="1463"/>
         <w:gridCol w:w="1463"/>
         <w:gridCol w:w="1464"/>
         <w:gridCol w:w="1420"/>
         <w:gridCol w:w="1508"/>
         <w:gridCol w:w="1464"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="1083"/>
         <w:gridCol w:w="18"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00830FDD" w:rsidRPr="00F8070F" w14:paraId="47D73240" w14:textId="77777777" w:rsidTr="0027747A">
+      <w:tr w:rsidR="00830FDD" w:rsidRPr="00F8070F" w14:paraId="47D73240" w14:textId="77777777" w:rsidTr="6C56E1BD">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="662"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="38E94B06" w14:textId="77777777" w:rsidR="00830FDD" w:rsidRPr="00F8070F" w:rsidRDefault="00830FDD" w:rsidP="00830FDD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="D9D9D9"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1150,51 +1186,51 @@
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47D7323F" w14:textId="77777777" w:rsidR="00830FDD" w:rsidRPr="00F8070F" w:rsidRDefault="00830FDD" w:rsidP="00830FDD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F8070F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Course Dates:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2078" w:rsidRPr="00F8070F" w14:paraId="36E682B8" w14:textId="77777777" w:rsidTr="0027747A">
+      <w:tr w:rsidR="00EE2078" w:rsidRPr="00F8070F" w14:paraId="36E682B8" w14:textId="77777777" w:rsidTr="6C56E1BD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="18" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:hRule="exact" w:val="1990"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3E0A6467" w14:textId="77777777" w:rsidR="00830FDD" w:rsidRPr="00F8070F" w:rsidRDefault="00830FDD" w:rsidP="00830FDD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -1584,69 +1620,71 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F8070F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Individual Learning Goals:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
-          <w:p w14:paraId="5981BE15" w14:textId="06A3F15D" w:rsidR="00830FDD" w:rsidRPr="00F8070F" w:rsidRDefault="00830FDD" w:rsidP="00111A91">
+          <w:p w14:paraId="5981BE15" w14:textId="4CFFA443" w:rsidR="00830FDD" w:rsidRPr="00F8070F" w:rsidRDefault="243FD5C9" w:rsidP="6C56E1BD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r w:rsidRPr="00F8070F">
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="6C56E1BD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>Attendance (%)?</w:t>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Attendance?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p w14:paraId="616603AB" w14:textId="2211F4D1" w:rsidR="00830FDD" w:rsidRPr="00F8070F" w:rsidRDefault="00830FDD" w:rsidP="00111A91">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F8070F">
               <w:rPr>
@@ -1669,51 +1707,51 @@
             <w:textDirection w:val="btLr"/>
           </w:tcPr>
           <w:p w14:paraId="21A7A15F" w14:textId="5EB89FDF" w:rsidR="00830FDD" w:rsidRPr="00F8070F" w:rsidRDefault="00CA1AF1" w:rsidP="00305703">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="113" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Outcome Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2078" w:rsidRPr="00F8070F" w14:paraId="47D7325F" w14:textId="77777777" w:rsidTr="0027747A">
+      <w:tr w:rsidR="00EE2078" w:rsidRPr="00F8070F" w14:paraId="47D7325F" w14:textId="77777777" w:rsidTr="6C56E1BD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="18" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="542"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47D73254" w14:textId="0772B5F5" w:rsidR="00830FDD" w:rsidRPr="00F8070F" w:rsidRDefault="00830FDD" w:rsidP="00830FDD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -1910,51 +1948,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47D7325E" w14:textId="77777777" w:rsidR="00830FDD" w:rsidRPr="00F8070F" w:rsidRDefault="00830FDD" w:rsidP="00830FDD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2078" w:rsidRPr="00F8070F" w14:paraId="47D7326D" w14:textId="77777777" w:rsidTr="0027747A">
+      <w:tr w:rsidR="00EE2078" w:rsidRPr="00F8070F" w14:paraId="47D7326D" w14:textId="77777777" w:rsidTr="6C56E1BD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="18" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="542"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47D73260" w14:textId="77777777" w:rsidR="00830FDD" w:rsidRPr="00F8070F" w:rsidRDefault="00830FDD" w:rsidP="00830FDD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -2161,51 +2199,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47D7326C" w14:textId="77777777" w:rsidR="00830FDD" w:rsidRPr="00F8070F" w:rsidRDefault="00830FDD" w:rsidP="00830FDD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2078" w:rsidRPr="00F8070F" w14:paraId="47D7327C" w14:textId="77777777" w:rsidTr="0027747A">
+      <w:tr w:rsidR="00EE2078" w:rsidRPr="00F8070F" w14:paraId="47D7327C" w14:textId="77777777" w:rsidTr="6C56E1BD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="18" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="542"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47D7326E" w14:textId="77777777" w:rsidR="00830FDD" w:rsidRPr="00F8070F" w:rsidRDefault="00830FDD" w:rsidP="00830FDD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -2412,51 +2450,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47D7327B" w14:textId="77777777" w:rsidR="00830FDD" w:rsidRPr="00F8070F" w:rsidRDefault="00830FDD" w:rsidP="00830FDD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2078" w:rsidRPr="00F8070F" w14:paraId="47D7328A" w14:textId="77777777" w:rsidTr="0027747A">
+      <w:tr w:rsidR="00EE2078" w:rsidRPr="00F8070F" w14:paraId="47D7328A" w14:textId="77777777" w:rsidTr="6C56E1BD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="18" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="542"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47D7327D" w14:textId="77777777" w:rsidR="00830FDD" w:rsidRPr="00F8070F" w:rsidRDefault="00830FDD" w:rsidP="00830FDD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -2663,51 +2701,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47D73289" w14:textId="77777777" w:rsidR="00830FDD" w:rsidRPr="00F8070F" w:rsidRDefault="00830FDD" w:rsidP="00830FDD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2078" w:rsidRPr="00F8070F" w14:paraId="47D73298" w14:textId="77777777" w:rsidTr="0027747A">
+      <w:tr w:rsidR="00EE2078" w:rsidRPr="00F8070F" w14:paraId="47D73298" w14:textId="77777777" w:rsidTr="6C56E1BD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="18" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="542"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47D7328D" w14:textId="70C0B281" w:rsidR="00830FDD" w:rsidRPr="00F8070F" w:rsidRDefault="00830FDD" w:rsidP="00830FDD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -2904,51 +2942,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47D73297" w14:textId="77777777" w:rsidR="00830FDD" w:rsidRPr="00F8070F" w:rsidRDefault="00830FDD" w:rsidP="00830FDD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2078" w:rsidRPr="00F8070F" w14:paraId="47D732A6" w14:textId="77777777" w:rsidTr="0027747A">
+      <w:tr w:rsidR="00EE2078" w:rsidRPr="00F8070F" w14:paraId="47D732A6" w14:textId="77777777" w:rsidTr="6C56E1BD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="18" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="542"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47D73299" w14:textId="77777777" w:rsidR="00830FDD" w:rsidRPr="00F8070F" w:rsidRDefault="00830FDD" w:rsidP="00830FDD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -3155,51 +3193,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47D732A5" w14:textId="77777777" w:rsidR="00830FDD" w:rsidRPr="00F8070F" w:rsidRDefault="00830FDD" w:rsidP="00830FDD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2078" w:rsidRPr="00F8070F" w14:paraId="47D732B4" w14:textId="77777777" w:rsidTr="0027747A">
+      <w:tr w:rsidR="00EE2078" w:rsidRPr="00F8070F" w14:paraId="47D732B4" w14:textId="77777777" w:rsidTr="6C56E1BD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="18" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="542"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47D732A7" w14:textId="77777777" w:rsidR="00830FDD" w:rsidRPr="00F8070F" w:rsidRDefault="00830FDD" w:rsidP="00830FDD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -3406,51 +3444,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47D732B3" w14:textId="77777777" w:rsidR="00830FDD" w:rsidRPr="00F8070F" w:rsidRDefault="00830FDD" w:rsidP="00830FDD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2078" w:rsidRPr="00F8070F" w14:paraId="47D732C2" w14:textId="77777777" w:rsidTr="0027747A">
+      <w:tr w:rsidR="00EE2078" w:rsidRPr="00F8070F" w14:paraId="47D732C2" w14:textId="77777777" w:rsidTr="6C56E1BD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="18" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="542"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47D732B5" w14:textId="77777777" w:rsidR="00830FDD" w:rsidRPr="00F8070F" w:rsidRDefault="00830FDD" w:rsidP="00830FDD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -3657,51 +3695,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47D732C1" w14:textId="77777777" w:rsidR="00830FDD" w:rsidRPr="00F8070F" w:rsidRDefault="00830FDD" w:rsidP="00830FDD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2078" w:rsidRPr="00F8070F" w14:paraId="47D732D0" w14:textId="77777777" w:rsidTr="0027747A">
+      <w:tr w:rsidR="00EE2078" w:rsidRPr="00F8070F" w14:paraId="47D732D0" w14:textId="77777777" w:rsidTr="6C56E1BD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="18" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="542"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47D732C5" w14:textId="03D7D7E6" w:rsidR="00830FDD" w:rsidRPr="00F8070F" w:rsidRDefault="00830FDD" w:rsidP="00830FDD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -3898,51 +3936,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47D732CF" w14:textId="77777777" w:rsidR="00830FDD" w:rsidRPr="00F8070F" w:rsidRDefault="00830FDD" w:rsidP="00830FDD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00EE2078" w:rsidRPr="00F8070F" w14:paraId="47D732DE" w14:textId="77777777" w:rsidTr="0027747A">
+      <w:tr w:rsidR="00EE2078" w:rsidRPr="00F8070F" w14:paraId="47D732DE" w14:textId="77777777" w:rsidTr="6C56E1BD">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="18" w:type="dxa"/>
           <w:cantSplit/>
           <w:trHeight w:val="542"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2637" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="24" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47D732D1" w14:textId="662A4ABE" w:rsidR="00830FDD" w:rsidRPr="00F8070F" w:rsidRDefault="00830FDD" w:rsidP="00830FDD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
@@ -4156,90 +4194,88 @@
             <w:tcW w:w="1083" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="000000" w:themeColor="text1"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47D732DD" w14:textId="77777777" w:rsidR="00830FDD" w:rsidRPr="00F8070F" w:rsidRDefault="00830FDD" w:rsidP="00830FDD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="47D73311" w14:textId="0A1DFBB8" w:rsidR="009D2CDD" w:rsidRDefault="009D2CDD" w:rsidP="001347C3">
       <w:pPr>
         <w:pStyle w:val="EndnoteText"/>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009D2CDD" w:rsidSect="00ED2876">
-      <w:headerReference w:type="even" r:id="rId11"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="0" w:left="1440" w:header="227" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0CC882D1" w14:textId="77777777" w:rsidR="002533B9" w:rsidRDefault="002533B9" w:rsidP="002C27C8">
+    <w:p w14:paraId="1EE56D1F" w14:textId="77777777" w:rsidR="00706CA8" w:rsidRDefault="00706CA8" w:rsidP="002C27C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="14C12741" w14:textId="77777777" w:rsidR="002533B9" w:rsidRDefault="002533B9" w:rsidP="002C27C8">
+    <w:p w14:paraId="7A2D30D0" w14:textId="77777777" w:rsidR="00706CA8" w:rsidRDefault="00706CA8" w:rsidP="002C27C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="45A0E4D5" w14:textId="77777777" w:rsidR="002533B9" w:rsidRDefault="002533B9">
+    <w:p w14:paraId="1FF8DD2E" w14:textId="77777777" w:rsidR="00706CA8" w:rsidRDefault="00706CA8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -4266,113 +4302,130 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...10 lines deleted...]
-  <w:p w14:paraId="47D73319" w14:textId="0A65D26F" w:rsidR="00AA035C" w:rsidRPr="00DE48AF" w:rsidRDefault="00DE48AF" w:rsidP="00DE48AF">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47D73319" w14:textId="1B4AA58A" w:rsidR="00AA035C" w:rsidRPr="00DE48AF" w:rsidRDefault="00DE48AF" w:rsidP="00DE48AF">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> FILENAME \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>HA16b Tutors Record of Learners Progress and Achievement (RARPA) 25-26</w:t>
+      <w:t>HA16b Tutors Record of Learners Progress and Achievement (RARPA) 2</w:t>
+    </w:r>
+    <w:r w:rsidR="00860ED7">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>-2</w:t>
+    </w:r>
+    <w:r w:rsidR="00860ED7">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:noProof/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>7</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="47D7331B" w14:textId="1EEE8FF2" w:rsidR="00AA035C" w:rsidRPr="00082FFA" w:rsidRDefault="009B2248">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="47D7331B" w14:textId="74253D38" w:rsidR="00AA035C" w:rsidRPr="00082FFA" w:rsidRDefault="009B2248">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> FILENAME \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r>
@@ -4388,76 +4441,76 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>HA16b Tutors Record of Learners Progress and Achievement (RARPA)</w:t>
     </w:r>
     <w:r w:rsidR="00DE48AF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidR="00DE48AF">
+    <w:r w:rsidR="00860ED7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>5</w:t>
+      <w:t>6</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>-2</w:t>
     </w:r>
-    <w:r w:rsidR="00DE48AF">
+    <w:r w:rsidR="00860ED7">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>6</w:t>
+      <w:t>7</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00AA035C" w:rsidRPr="00082FFA">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00AA035C" w:rsidRPr="00082FFA">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tab/>
     </w:r>
@@ -4468,93 +4521,83 @@
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00AA035C" w:rsidRPr="00082FFA">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00AA035C" w:rsidRPr="00082FFA">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F42A9B5" w14:textId="77777777" w:rsidR="002533B9" w:rsidRDefault="002533B9" w:rsidP="002C27C8">
+    <w:p w14:paraId="3BF77978" w14:textId="77777777" w:rsidR="00706CA8" w:rsidRDefault="00706CA8" w:rsidP="002C27C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2CE0CB40" w14:textId="77777777" w:rsidR="002533B9" w:rsidRDefault="002533B9" w:rsidP="002C27C8">
+    <w:p w14:paraId="1B18C469" w14:textId="77777777" w:rsidR="00706CA8" w:rsidRDefault="00706CA8" w:rsidP="002C27C8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="6D675F04" w14:textId="77777777" w:rsidR="002533B9" w:rsidRDefault="002533B9">
+    <w:p w14:paraId="7A468357" w14:textId="77777777" w:rsidR="00706CA8" w:rsidRDefault="00706CA8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4650"/>
       <w:gridCol w:w="4650"/>
       <w:gridCol w:w="4650"/>
     </w:tblGrid>
     <w:tr w:rsidR="2C5488DB" w14:paraId="10BD87F9" w14:textId="77777777" w:rsidTr="2C5488DB">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4650" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="79BAB952" w14:textId="7783113D" w:rsidR="2C5488DB" w:rsidRDefault="2C5488DB" w:rsidP="2C5488DB">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
@@ -4570,52 +4613,52 @@
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4650" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="305AC99C" w14:textId="5517F9BE" w:rsidR="2C5488DB" w:rsidRDefault="2C5488DB" w:rsidP="2C5488DB">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="79C54C5C" w14:textId="0B70B9E1" w:rsidR="00692D9F" w:rsidRDefault="00692D9F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="47D7331A" w14:textId="6D4E46E1" w:rsidR="00E33F02" w:rsidRPr="00962C9F" w:rsidRDefault="00082FFA" w:rsidP="00ED2876">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E21719B" wp14:editId="3F8902F6">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>7410893</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>223343</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1955800" cy="855345"/>
           <wp:effectExtent l="0" t="0" r="6350" b="1905"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="21167"/>
               <wp:lineTo x="21460" y="21167"/>
@@ -4651,51 +4694,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1955800" cy="855345"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DE21B00"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F6F6EFD8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="787" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1507" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5006,51 +5049,51 @@
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="980887226">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1144389982">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1952740635">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -5452,50 +5495,51 @@
     <w:rsid w:val="00675A89"/>
     <w:rsid w:val="00676D85"/>
     <w:rsid w:val="006831F2"/>
     <w:rsid w:val="00692D9F"/>
     <w:rsid w:val="0069794E"/>
     <w:rsid w:val="006A1043"/>
     <w:rsid w:val="006A2DE3"/>
     <w:rsid w:val="006A2F87"/>
     <w:rsid w:val="006A75C1"/>
     <w:rsid w:val="006B0A77"/>
     <w:rsid w:val="006B3640"/>
     <w:rsid w:val="006B7BFF"/>
     <w:rsid w:val="006C1BA7"/>
     <w:rsid w:val="006C3697"/>
     <w:rsid w:val="006C706D"/>
     <w:rsid w:val="006D19B7"/>
     <w:rsid w:val="006D388F"/>
     <w:rsid w:val="006E2C53"/>
     <w:rsid w:val="006E4525"/>
     <w:rsid w:val="006E4DA9"/>
     <w:rsid w:val="006F3713"/>
     <w:rsid w:val="006F3A7F"/>
     <w:rsid w:val="006F748D"/>
     <w:rsid w:val="00705952"/>
     <w:rsid w:val="00705DEF"/>
+    <w:rsid w:val="00706CA8"/>
     <w:rsid w:val="00710698"/>
     <w:rsid w:val="00711892"/>
     <w:rsid w:val="007138CD"/>
     <w:rsid w:val="00714477"/>
     <w:rsid w:val="00720106"/>
     <w:rsid w:val="00722CF2"/>
     <w:rsid w:val="007246E7"/>
     <w:rsid w:val="00725CE4"/>
     <w:rsid w:val="0072689C"/>
     <w:rsid w:val="0072703A"/>
     <w:rsid w:val="00727408"/>
     <w:rsid w:val="00732010"/>
     <w:rsid w:val="007468EF"/>
     <w:rsid w:val="00754643"/>
     <w:rsid w:val="007570B5"/>
     <w:rsid w:val="0075726F"/>
     <w:rsid w:val="007637FA"/>
     <w:rsid w:val="007673F4"/>
     <w:rsid w:val="00767534"/>
     <w:rsid w:val="00773278"/>
     <w:rsid w:val="00775894"/>
     <w:rsid w:val="00777279"/>
     <w:rsid w:val="00777A4B"/>
     <w:rsid w:val="00781CF3"/>
     <w:rsid w:val="00782D9B"/>
@@ -5530,50 +5574,51 @@
     <w:rsid w:val="007F3278"/>
     <w:rsid w:val="007F6187"/>
     <w:rsid w:val="007F6812"/>
     <w:rsid w:val="007F726E"/>
     <w:rsid w:val="008055B3"/>
     <w:rsid w:val="008078B6"/>
     <w:rsid w:val="0081119C"/>
     <w:rsid w:val="00813CC8"/>
     <w:rsid w:val="0081467A"/>
     <w:rsid w:val="00817A1E"/>
     <w:rsid w:val="00823666"/>
     <w:rsid w:val="008279E5"/>
     <w:rsid w:val="00830FDD"/>
     <w:rsid w:val="00831C8B"/>
     <w:rsid w:val="00831D69"/>
     <w:rsid w:val="00833286"/>
     <w:rsid w:val="00835B71"/>
     <w:rsid w:val="00835BD0"/>
     <w:rsid w:val="00837744"/>
     <w:rsid w:val="008402E8"/>
     <w:rsid w:val="00840C35"/>
     <w:rsid w:val="00841068"/>
     <w:rsid w:val="00853A44"/>
     <w:rsid w:val="008549E9"/>
     <w:rsid w:val="0085509F"/>
+    <w:rsid w:val="00860ED7"/>
     <w:rsid w:val="00865746"/>
     <w:rsid w:val="00866311"/>
     <w:rsid w:val="00867C6A"/>
     <w:rsid w:val="00870964"/>
     <w:rsid w:val="008737A0"/>
     <w:rsid w:val="0088044F"/>
     <w:rsid w:val="00881579"/>
     <w:rsid w:val="008819E5"/>
     <w:rsid w:val="00881AE2"/>
     <w:rsid w:val="008826BB"/>
     <w:rsid w:val="00883CA8"/>
     <w:rsid w:val="00890F5D"/>
     <w:rsid w:val="00892D26"/>
     <w:rsid w:val="008A15A8"/>
     <w:rsid w:val="008A2197"/>
     <w:rsid w:val="008A2769"/>
     <w:rsid w:val="008A62BD"/>
     <w:rsid w:val="008A7123"/>
     <w:rsid w:val="008A7F9D"/>
     <w:rsid w:val="008B1393"/>
     <w:rsid w:val="008B578A"/>
     <w:rsid w:val="008C15CD"/>
     <w:rsid w:val="008C746F"/>
     <w:rsid w:val="008C7959"/>
     <w:rsid w:val="008D0FAE"/>
@@ -5664,50 +5709,51 @@
     <w:rsid w:val="00A37E45"/>
     <w:rsid w:val="00A45001"/>
     <w:rsid w:val="00A4703A"/>
     <w:rsid w:val="00A519C6"/>
     <w:rsid w:val="00A526B2"/>
     <w:rsid w:val="00A65C68"/>
     <w:rsid w:val="00A71CCB"/>
     <w:rsid w:val="00A72C2A"/>
     <w:rsid w:val="00A730EC"/>
     <w:rsid w:val="00A842D1"/>
     <w:rsid w:val="00A85A73"/>
     <w:rsid w:val="00A925F7"/>
     <w:rsid w:val="00A92BF7"/>
     <w:rsid w:val="00A93035"/>
     <w:rsid w:val="00A960F6"/>
     <w:rsid w:val="00AA017F"/>
     <w:rsid w:val="00AA035C"/>
     <w:rsid w:val="00AA1B4E"/>
     <w:rsid w:val="00AA1CA2"/>
     <w:rsid w:val="00AA2B21"/>
     <w:rsid w:val="00AA5C9E"/>
     <w:rsid w:val="00AC2368"/>
     <w:rsid w:val="00AC2823"/>
     <w:rsid w:val="00AC2C30"/>
     <w:rsid w:val="00AC5CF1"/>
+    <w:rsid w:val="00AD680F"/>
     <w:rsid w:val="00AE0FC4"/>
     <w:rsid w:val="00AE2366"/>
     <w:rsid w:val="00AE7BFE"/>
     <w:rsid w:val="00AF33D8"/>
     <w:rsid w:val="00B025B3"/>
     <w:rsid w:val="00B037C7"/>
     <w:rsid w:val="00B05F76"/>
     <w:rsid w:val="00B0627F"/>
     <w:rsid w:val="00B10D2A"/>
     <w:rsid w:val="00B1276F"/>
     <w:rsid w:val="00B302D8"/>
     <w:rsid w:val="00B34FAC"/>
     <w:rsid w:val="00B351AA"/>
     <w:rsid w:val="00B40C0B"/>
     <w:rsid w:val="00B4436F"/>
     <w:rsid w:val="00B4756A"/>
     <w:rsid w:val="00B5166A"/>
     <w:rsid w:val="00B52D28"/>
     <w:rsid w:val="00B56E43"/>
     <w:rsid w:val="00B571BD"/>
     <w:rsid w:val="00B627D7"/>
     <w:rsid w:val="00B63A89"/>
     <w:rsid w:val="00B63B03"/>
     <w:rsid w:val="00B664F3"/>
     <w:rsid w:val="00B74A1F"/>
@@ -5972,61 +6018,63 @@
     <w:rsid w:val="00F855F3"/>
     <w:rsid w:val="00F87BE1"/>
     <w:rsid w:val="00F92DA2"/>
     <w:rsid w:val="00F96DDB"/>
     <w:rsid w:val="00F96EEB"/>
     <w:rsid w:val="00FA0DD1"/>
     <w:rsid w:val="00FA30B3"/>
     <w:rsid w:val="00FA64EA"/>
     <w:rsid w:val="00FA6DD5"/>
     <w:rsid w:val="00FB0411"/>
     <w:rsid w:val="00FB06F0"/>
     <w:rsid w:val="00FB1758"/>
     <w:rsid w:val="00FB467C"/>
     <w:rsid w:val="00FC0D0D"/>
     <w:rsid w:val="00FC40E5"/>
     <w:rsid w:val="00FC6E3D"/>
     <w:rsid w:val="00FD0822"/>
     <w:rsid w:val="00FD3AB3"/>
     <w:rsid w:val="00FD4721"/>
     <w:rsid w:val="00FD7DFF"/>
     <w:rsid w:val="00FE0B96"/>
     <w:rsid w:val="00FE322D"/>
     <w:rsid w:val="00FF3423"/>
     <w:rsid w:val="00FF5447"/>
     <w:rsid w:val="0868F49C"/>
+    <w:rsid w:val="243FD5C9"/>
     <w:rsid w:val="2ADDC128"/>
     <w:rsid w:val="2C5488DB"/>
     <w:rsid w:val="2D544612"/>
     <w:rsid w:val="36CE85CE"/>
     <w:rsid w:val="3AEA2C7F"/>
     <w:rsid w:val="3DE2A6B5"/>
     <w:rsid w:val="3EFD179F"/>
     <w:rsid w:val="3FA608DC"/>
     <w:rsid w:val="4D939345"/>
     <w:rsid w:val="5F5F9229"/>
     <w:rsid w:val="697D4827"/>
+    <w:rsid w:val="6C56E1BD"/>
     <w:rsid w:val="6E00AEA6"/>
     <w:rsid w:val="725E7CEB"/>
     <w:rsid w:val="7374671F"/>
     <w:rsid w:val="7B6241EA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
@@ -6711,54 +6759,54 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1311642437">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -7020,70 +7068,74 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="b94932a4-8a36-4682-922b-a748b0285a9f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010051F72A33DDA3E849BA7AB8F84D4532B3" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e5b8ef66eb4e0d3de6313376e279d3a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b94932a4-8a36-4682-922b-a748b0285a9f" xmlns:ns3="45f13a3b-a8f8-458e-b468-fe19c65d9e9c" xmlns:ns4="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2bf08a12822c59165828193c822e9d83" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="b94932a4-8a36-4682-922b-a748b0285a9f"/>
     <xsd:import namespace="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
     <xsd:import namespace="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -7267,123 +7319,112 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5E288F5-8FB9-49E5-9893-D1DDFF1AB08A}">
-[...16 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2C669F4-B7AE-4439-A32F-6BCFF2E579F7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B5E288F5-8FB9-49E5-9893-D1DDFF1AB08A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
+    <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8303FC15-AD0C-4A61-A1BF-12C1076A393B}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2D394633-DCDA-4C88-8459-94F8F0EEE328}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
     <ds:schemaRef ds:uri="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
     <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>343</Words>
-  <Characters>1956</Characters>
+  <Words>342</Words>
+  <Characters>1953</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>16</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Hampshire County Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2295</CharactersWithSpaces>
+  <CharactersWithSpaces>2291</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>rhlialsm</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010051F72A33DDA3E849BA7AB8F84D4532B3</vt:lpwstr>
   </property>