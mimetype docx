--- v0 (2025-12-03)
+++ v1 (2026-05-01)
@@ -1,46 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="08418EC2" w14:textId="1FF55198" w:rsidR="009C53B1" w:rsidRPr="008A6FD0" w:rsidRDefault="00324395">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A6FD0">
@@ -106,51 +108,50 @@
           </w:tcPr>
           <w:p w14:paraId="6755BED4" w14:textId="77777777" w:rsidR="0032333E" w:rsidRPr="007366E0" w:rsidRDefault="0032333E" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8906" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F86C140" w14:textId="23BC203D" w:rsidR="0032333E" w:rsidRPr="007366E0" w:rsidRDefault="0032333E" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4FB0A637" w14:textId="77777777" w:rsidR="0032333E" w:rsidRPr="007366E0" w:rsidRDefault="008B023B" w:rsidP="00406A70">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
@@ -167,51 +168,50 @@
               <w:t>Course</w:t>
             </w:r>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2150" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46E57062" w14:textId="391F6F9F" w:rsidR="0032333E" w:rsidRPr="007366E0" w:rsidRDefault="0032333E" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003B470B" w:rsidRPr="007366E0" w14:paraId="623214CD" w14:textId="77777777" w:rsidTr="00A06566">
         <w:trPr>
           <w:trHeight w:val="457"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A93DB57" w14:textId="3E3B29AB" w:rsidR="003B470B" w:rsidRPr="007366E0" w:rsidRDefault="000B4845" w:rsidP="00406A70">
             <w:pPr>
@@ -224,189 +224,185 @@
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
             <w:r w:rsidR="00657906" w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>utor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="05527572" w14:textId="032D90E4" w:rsidR="003B470B" w:rsidRPr="007366E0" w:rsidRDefault="003B470B" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47704BEA" w14:textId="0575380F" w:rsidR="003B470B" w:rsidRPr="007366E0" w:rsidRDefault="0020578E" w:rsidP="00406A70">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Provider</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A1D1E02" w14:textId="1C9AFDED" w:rsidR="003B470B" w:rsidRPr="007366E0" w:rsidRDefault="003B470B" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A150FF1" w14:textId="486FAC50" w:rsidR="003B470B" w:rsidRPr="007366E0" w:rsidRDefault="0020578E" w:rsidP="00406A70">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Venue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2150" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65114287" w14:textId="7F3241E4" w:rsidR="003B470B" w:rsidRPr="007366E0" w:rsidRDefault="003B470B" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008D1139" w:rsidRPr="007366E0" w14:paraId="360CA2F7" w14:textId="77777777" w:rsidTr="00A06566">
         <w:trPr>
           <w:trHeight w:val="457"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3654DB8F" w14:textId="77777777" w:rsidR="0085612E" w:rsidRPr="007366E0" w:rsidRDefault="0085612E" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Start Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1483" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7077C3AE" w14:textId="1353D39F" w:rsidR="0085612E" w:rsidRPr="007366E0" w:rsidRDefault="0085612E" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1448" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3D9AD609" w14:textId="77777777" w:rsidR="0085612E" w:rsidRPr="007366E0" w:rsidRDefault="0085612E" w:rsidP="00406A70">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -421,139 +417,136 @@
               </w:rPr>
               <w:t>End</w:t>
             </w:r>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1463" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7811D96E" w14:textId="28254A1F" w:rsidR="0085612E" w:rsidRPr="007366E0" w:rsidRDefault="0085612E" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FCF39B6" w14:textId="77777777" w:rsidR="0085612E" w:rsidRPr="007366E0" w:rsidRDefault="0085612E" w:rsidP="00406A70">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Total Weeks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1448" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2BE5D28F" w14:textId="6E261BC6" w:rsidR="0085612E" w:rsidRPr="007366E0" w:rsidRDefault="0085612E" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1448" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="586EC5E5" w14:textId="77777777" w:rsidR="0085612E" w:rsidRPr="007366E0" w:rsidRDefault="0085612E" w:rsidP="00406A70">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Start time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1448" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2CAAD1E9" w14:textId="010C3B41" w:rsidR="0085612E" w:rsidRPr="007366E0" w:rsidRDefault="0085612E" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1448" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3043AAD1" w14:textId="77777777" w:rsidR="0085612E" w:rsidRPr="007366E0" w:rsidRDefault="0085612E" w:rsidP="00406A70">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
@@ -562,99 +555,97 @@
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">End </w:t>
             </w:r>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1252" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2EFCDF3B" w14:textId="4D49CB09" w:rsidR="0085612E" w:rsidRPr="007366E0" w:rsidRDefault="0085612E" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00733A87" w:rsidRPr="007366E0" w14:paraId="62AFF8F3" w14:textId="77777777" w:rsidTr="00A06566">
         <w:trPr>
           <w:trHeight w:val="457"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00E88155" w14:textId="11F824DB" w:rsidR="00733A87" w:rsidRPr="007366E0" w:rsidRDefault="00733A87" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Intent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13183" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7E71CCE5" w14:textId="77777777" w:rsidR="00733A87" w:rsidRPr="00745DD0" w:rsidRDefault="008021E3" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00745DD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>What is the aim of the course?</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4AC42AEF" w14:textId="7B7A058C" w:rsidR="008021E3" w:rsidRPr="007366E0" w:rsidRDefault="008021E3" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -695,288 +686,198 @@
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart </w:t>
             </w:r>
             <w:r w:rsidR="00804ACA" w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Learning objectives</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5019" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0CC5411E" w14:textId="7F9176C7" w:rsidR="00607928" w:rsidRPr="00745DD0" w:rsidRDefault="00607928" w:rsidP="00745DD0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00745DD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>By the end of the course learners will be able to</w:t>
             </w:r>
             <w:r w:rsidR="0029455F" w:rsidRPr="00745DD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2990" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="065FDA51" w14:textId="5BC51219" w:rsidR="00804ACA" w:rsidRPr="007366E0" w:rsidRDefault="005A07FA" w:rsidP="00406A70">
+          <w:p w14:paraId="065FDA51" w14:textId="4C8482F9" w:rsidR="00804ACA" w:rsidRPr="007366E0" w:rsidRDefault="00437F5C" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00437F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Personalisation</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Progression</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5174" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="71D1C864" w14:textId="77777777" w:rsidR="00804ACA" w:rsidRPr="00745DD0" w:rsidRDefault="000F2288" w:rsidP="00406A70">
-[...16 lines deleted...]
-          <w:p w14:paraId="53BC5C9F" w14:textId="40672563" w:rsidR="000F2288" w:rsidRPr="00326EF8" w:rsidRDefault="000F2288" w:rsidP="00406A70">
+          <w:p w14:paraId="53BC5C9F" w14:textId="629306DC" w:rsidR="000F2288" w:rsidRPr="00326EF8" w:rsidRDefault="000F2288" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00745DD0">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00AE13EE" w:rsidRPr="007366E0" w14:paraId="1C487A7F" w14:textId="77777777" w:rsidTr="00A06566">
         <w:trPr>
           <w:trHeight w:val="457"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02398E00" w14:textId="77777777" w:rsidR="00AE13EE" w:rsidRPr="007366E0" w:rsidRDefault="00AE13EE" w:rsidP="007D555F">
             <w:pPr>
               <w:ind w:right="39"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Personal development</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="347F3C9E" w14:textId="77777777" w:rsidR="00AE13EE" w:rsidRPr="007366E0" w:rsidRDefault="00AE13EE" w:rsidP="00CB70DA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5019" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="655A270C" w14:textId="530C12E3" w:rsidR="00AE13EE" w:rsidRPr="00745DD0" w:rsidRDefault="00BC2276" w:rsidP="0029455F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00745DD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Include here </w:t>
-[...9 lines deleted...]
-              <w:t>h</w:t>
+              <w:t>Include here h</w:t>
             </w:r>
             <w:r w:rsidR="00AE13EE" w:rsidRPr="00745DD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>ow are</w:t>
-[...49 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>ow are you promoting and developing:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E98E5A7" w14:textId="645526EB" w:rsidR="00AE13EE" w:rsidRPr="00745DD0" w:rsidRDefault="00AE13EE" w:rsidP="00406A70">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00745DD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Employability skills</w:t>
             </w:r>
@@ -1054,69 +955,58 @@
             </w:pPr>
             <w:r w:rsidRPr="00745DD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Contributing to society</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10453F63" w14:textId="5D263873" w:rsidR="003A1056" w:rsidRPr="00102930" w:rsidRDefault="003A1056" w:rsidP="00102930">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00745DD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Equality,</w:t>
-[...9 lines deleted...]
-              <w:t xml:space="preserve"> and Diversity</w:t>
+              <w:t>Equality, and Diversity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2990" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="751DC999" w14:textId="1FC33393" w:rsidR="004C603B" w:rsidRPr="00D14863" w:rsidRDefault="00102930" w:rsidP="00366F58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D14863">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -1157,51 +1047,50 @@
             </w:r>
           </w:p>
           <w:p w14:paraId="10050DB9" w14:textId="77777777" w:rsidR="00F95CA2" w:rsidRPr="007366E0" w:rsidRDefault="00F95CA2" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4B9D761B" w14:textId="34FECB0F" w:rsidR="00F95CA2" w:rsidRPr="007366E0" w:rsidRDefault="00F95CA2" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5174" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="07483D8A" w14:textId="79BBFC3B" w:rsidR="00102930" w:rsidRPr="00745DD0" w:rsidRDefault="00102930" w:rsidP="00102930">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00745DD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Include here how you will promote the following</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="53437475" w14:textId="6D5D2F1E" w:rsidR="00102930" w:rsidRPr="00745DD0" w:rsidRDefault="00102930" w:rsidP="00102930">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
@@ -1489,78 +1378,67 @@
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2652" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="038D302D" w14:textId="6C4A5BE3" w:rsidR="00DF02DD" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
             <w:pPr>
               <w:ind w:left="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="002B35A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Assessment for</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>/</w:t>
-[...9 lines deleted...]
-              <w:t>of</w:t>
+              <w:t>/of</w:t>
             </w:r>
             <w:r w:rsidRPr="002B35A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve"> Learning</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2F5755F0" w14:textId="77777777" w:rsidR="00DF02DD" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
             <w:pPr>
               <w:ind w:left="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="48738720" w14:textId="2ED87739" w:rsidR="00DF02DD" w:rsidRPr="002B35A0" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
             <w:pPr>
@@ -1681,71 +1559,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2334" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="49D9813B" w14:textId="37134F35" w:rsidR="00DF02DD" w:rsidRPr="002B35A0" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
             <w:pPr>
               <w:ind w:left="42"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pre-session, </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> work</w:t>
+              <w:t>Pre-session, Post-session work</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0AA1671D" w14:textId="554A02EC" w:rsidR="00DF02DD" w:rsidRPr="00D1242E" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
             <w:pPr>
               <w:ind w:left="42"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005C4464" w:rsidRPr="00910A09" w14:paraId="2996FA83" w14:textId="77B0CC82" w:rsidTr="000E6E04">
         <w:trPr>
           <w:trHeight w:val="536"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="009D2C4E" w14:textId="68ECE2DF" w:rsidR="00DF02DD" w:rsidRPr="00910A09" w:rsidRDefault="00DF02DD" w:rsidP="006E1899">
             <w:pPr>
@@ -3142,124 +3000,104 @@
           </w:tcPr>
           <w:p w14:paraId="35297F7F" w14:textId="77777777" w:rsidR="007A5209" w:rsidRPr="007366E0" w:rsidRDefault="007A5209" w:rsidP="00C742D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Intent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13183" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="514B6A97" w14:textId="1277FDD0" w:rsidR="007A5209" w:rsidRPr="007366E0" w:rsidRDefault="003D556F" w:rsidP="00C742D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">How well did the aim and objectives meet the </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> needs?</w:t>
+              <w:t>How well did the aim and objectives meet the learners needs?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="007A5209" w:rsidRPr="00326EF8" w14:paraId="16106795" w14:textId="77777777" w:rsidTr="00F15F97">
         <w:trPr>
           <w:trHeight w:val="457"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="50E17E61" w14:textId="357D92EB" w:rsidR="007A5209" w:rsidRPr="007366E0" w:rsidRDefault="00444506" w:rsidP="00C742D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sequencing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5019" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3CB4AE97" w14:textId="2D9B0B53" w:rsidR="00284E28" w:rsidRPr="00F15F97" w:rsidRDefault="00284E28" w:rsidP="00284E28">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:ind w:left="306" w:hanging="306"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F15F97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">How well was the curriculum </w:t>
@@ -3323,68 +3161,65 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2990" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0572ABA7" w14:textId="3FC777CE" w:rsidR="007A5209" w:rsidRPr="007366E0" w:rsidRDefault="005A07FA" w:rsidP="00C742D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Personalisation</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5174" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="0332682B" w14:textId="77777777" w:rsidR="00444506" w:rsidRPr="00F15F97" w:rsidRDefault="00444506" w:rsidP="00F15F97">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="306" w:hanging="306"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F15F97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">How well was teaching differentiated to meet the </w:t>
@@ -3444,51 +3279,50 @@
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Personal development</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="71E79513" w14:textId="77777777" w:rsidR="007A5209" w:rsidRPr="007366E0" w:rsidRDefault="007A5209" w:rsidP="00C742D5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5019" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="6A200B73" w14:textId="64DFD6F6" w:rsidR="002A033D" w:rsidRPr="00F15F97" w:rsidRDefault="00F15F97" w:rsidP="00F15F97">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:ind w:left="306" w:hanging="306"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -3549,51 +3383,50 @@
               <w:t>Safeguarding &amp; Prevent</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="072AC990" w14:textId="77777777" w:rsidR="007A5209" w:rsidRPr="007366E0" w:rsidRDefault="007A5209" w:rsidP="00C742D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0F834659" w14:textId="77777777" w:rsidR="007A5209" w:rsidRPr="007366E0" w:rsidRDefault="007A5209" w:rsidP="00C742D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5174" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="62031AB0" w14:textId="58C556D6" w:rsidR="007A5209" w:rsidRPr="00F15F97" w:rsidRDefault="00611870" w:rsidP="00F15F97">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F15F97">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -3638,51 +3471,50 @@
           </w:tcPr>
           <w:p w14:paraId="48C0FA66" w14:textId="07164E2B" w:rsidR="002A279E" w:rsidRPr="007366E0" w:rsidRDefault="002A279E" w:rsidP="00C742D5">
             <w:pPr>
               <w:ind w:right="39"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Learning outcomes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5019" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6B2B2A69" w14:textId="77777777" w:rsidR="007D524F" w:rsidRDefault="0030519F" w:rsidP="007D524F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D524F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
@@ -3807,51 +3639,50 @@
           <w:p w14:paraId="4083DB9D" w14:textId="4A4129DA" w:rsidR="002A279E" w:rsidRPr="00D14863" w:rsidRDefault="0030519F" w:rsidP="00C742D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Overall reflections</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5174" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5720C64C" w14:textId="2872FD9C" w:rsidR="0030519F" w:rsidRDefault="0030519F" w:rsidP="0030519F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C3AD5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>What worked well…Even better if…</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1D8CE22A" w14:textId="49E60AA5" w:rsidR="002A279E" w:rsidRPr="00B77574" w:rsidRDefault="0030519F" w:rsidP="00B77574">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
@@ -3880,170 +3711,148 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="12E11B0D" w14:textId="77777777" w:rsidR="0030519F" w:rsidRPr="002C3AD5" w:rsidRDefault="0030519F" w:rsidP="0030519F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C3AD5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t xml:space="preserve">Notes for </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>Notes for next course</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="465016B7" w14:textId="77777777" w:rsidR="0030519F" w:rsidRDefault="0030519F" w:rsidP="00C742D5">
+            <w:pPr>
+              <w:ind w:right="39"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5019" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="09844A9E" w14:textId="77777777" w:rsidR="0030519F" w:rsidRPr="00F02417" w:rsidRDefault="0030519F" w:rsidP="00F02417"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2990" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="332F4499" w14:textId="45395161" w:rsidR="0030519F" w:rsidRDefault="0030519F" w:rsidP="00C742D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="002C3AD5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
-              <w:t>next</w:t>
-[...56 lines deleted...]
-              </w:rPr>
               <w:t>Notes for Centre Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5174" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="37677A13" w14:textId="6B4EA643" w:rsidR="0030519F" w:rsidRPr="001437CE" w:rsidRDefault="0030519F" w:rsidP="0030519F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F02417">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
               <w:t xml:space="preserve">e.g. times of session, locations, resources, </w:t>
             </w:r>
             <w:r w:rsidR="001437CE" w:rsidRPr="00F02417">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
               <w:t>enrolment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1AA15BA4" w14:textId="39211C09" w:rsidR="00B8084C" w:rsidRPr="008B6D48" w:rsidRDefault="00B8084C" w:rsidP="007F6B92">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B8084C" w:rsidRPr="008B6D48" w:rsidSect="00AF49D1">
-      <w:headerReference w:type="default" r:id="rId11"/>
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId14"/>
+      <w:headerReference w:type="even" r:id="rId11"/>
+      <w:headerReference w:type="default" r:id="rId12"/>
+      <w:footerReference w:type="even" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="56EA47EA" w14:textId="77777777" w:rsidR="001F077C" w:rsidRDefault="001F077C" w:rsidP="009D1125">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="45BC8DDC" w14:textId="77777777" w:rsidR="001F077C" w:rsidRDefault="001F077C" w:rsidP="009D1125">
       <w:pPr>
@@ -4121,96 +3930,82 @@
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6829D84E" w14:textId="050DDD18" w:rsidR="0065337B" w:rsidRPr="0065337B" w:rsidRDefault="0065337B" w:rsidP="0065337B">
+  <w:p w14:paraId="0ED684EE" w14:textId="77777777" w:rsidR="0065337B" w:rsidRDefault="0065337B">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="6829D84E" w14:textId="25890DAF" w:rsidR="0065337B" w:rsidRPr="0065337B" w:rsidRDefault="0065337B" w:rsidP="0065337B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0065337B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>HA05 Curriculum Plan_ A4 2</w:t>
-[...23 lines deleted...]
-      <w:t>6</w:t>
+      <w:t>HA05 Curriculum Plan_ A4 24-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5B51B1E3" w14:textId="6CE1D876" w:rsidR="00AF49D1" w:rsidRPr="003F0305" w:rsidRDefault="352E2B0C" w:rsidP="007A1398">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="352E2B0C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>HA05 Curriculum Plan_ A4 25-26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
@@ -4222,50 +4017,60 @@
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="6D6A64B8" w14:textId="77777777" w:rsidR="001F077C" w:rsidRDefault="001F077C" w:rsidP="009D1125">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
     <w:p w14:paraId="0EEF09A0" w14:textId="77777777" w:rsidR="001F077C" w:rsidRDefault="001F077C">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="02A52611" w14:textId="77777777" w:rsidR="0065337B" w:rsidRDefault="0065337B">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4900"/>
       <w:gridCol w:w="4900"/>
       <w:gridCol w:w="4900"/>
     </w:tblGrid>
     <w:tr w:rsidR="033895FA" w14:paraId="48EE40EA" w14:textId="77777777" w:rsidTr="033895FA">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4900" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="4ADAD8C0" w14:textId="41D03488" w:rsidR="033895FA" w:rsidRDefault="033895FA" w:rsidP="033895FA">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
@@ -4282,51 +4087,51 @@
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4900" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="05BCFEDC" w14:textId="2524A9CB" w:rsidR="033895FA" w:rsidRDefault="033895FA" w:rsidP="033895FA">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="770B79CA" w14:textId="6ABE6555" w:rsidR="033895FA" w:rsidRDefault="033895FA" w:rsidP="033895FA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="16600210" w14:textId="014716F3" w:rsidR="0099690F" w:rsidRDefault="0065337B" w:rsidP="033895FA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F482A97" wp14:editId="270E79F8">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>7367905</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-106045</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1955800" cy="855345"/>
           <wp:effectExtent l="0" t="0" r="6350" b="1905"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="21167"/>
@@ -6327,50 +6132,51 @@
     <w:rsid w:val="003A1C48"/>
     <w:rsid w:val="003A5899"/>
     <w:rsid w:val="003B470B"/>
     <w:rsid w:val="003C116B"/>
     <w:rsid w:val="003C5472"/>
     <w:rsid w:val="003C747F"/>
     <w:rsid w:val="003D2959"/>
     <w:rsid w:val="003D3EF3"/>
     <w:rsid w:val="003D556F"/>
     <w:rsid w:val="003E1F66"/>
     <w:rsid w:val="003E44DD"/>
     <w:rsid w:val="003F0305"/>
     <w:rsid w:val="003F496E"/>
     <w:rsid w:val="003F5913"/>
     <w:rsid w:val="00401026"/>
     <w:rsid w:val="00406A70"/>
     <w:rsid w:val="00407473"/>
     <w:rsid w:val="00415D9F"/>
     <w:rsid w:val="00420C7A"/>
     <w:rsid w:val="00421518"/>
     <w:rsid w:val="0042163F"/>
     <w:rsid w:val="0042668D"/>
     <w:rsid w:val="00427620"/>
     <w:rsid w:val="004302F0"/>
     <w:rsid w:val="00433460"/>
+    <w:rsid w:val="00437F5C"/>
     <w:rsid w:val="00444506"/>
     <w:rsid w:val="00444EB8"/>
     <w:rsid w:val="00445CD8"/>
     <w:rsid w:val="00452C19"/>
     <w:rsid w:val="00463B20"/>
     <w:rsid w:val="004778CA"/>
     <w:rsid w:val="0048076C"/>
     <w:rsid w:val="00493AD8"/>
     <w:rsid w:val="004A3B57"/>
     <w:rsid w:val="004A6F1D"/>
     <w:rsid w:val="004B2295"/>
     <w:rsid w:val="004B6D53"/>
     <w:rsid w:val="004C0AB8"/>
     <w:rsid w:val="004C1ED9"/>
     <w:rsid w:val="004C3935"/>
     <w:rsid w:val="004C603B"/>
     <w:rsid w:val="004D2CAC"/>
     <w:rsid w:val="004E13F5"/>
     <w:rsid w:val="004E1DF0"/>
     <w:rsid w:val="004E6130"/>
     <w:rsid w:val="004F0CA1"/>
     <w:rsid w:val="004F0F8A"/>
     <w:rsid w:val="004F1FAB"/>
     <w:rsid w:val="004F3214"/>
     <w:rsid w:val="004F607B"/>
@@ -6491,50 +6297,51 @@
     <w:rsid w:val="007F7FB1"/>
     <w:rsid w:val="008021E3"/>
     <w:rsid w:val="00802B80"/>
     <w:rsid w:val="00803A8A"/>
     <w:rsid w:val="00804ACA"/>
     <w:rsid w:val="00805FEF"/>
     <w:rsid w:val="00807811"/>
     <w:rsid w:val="00811699"/>
     <w:rsid w:val="00816776"/>
     <w:rsid w:val="00834480"/>
     <w:rsid w:val="0083493B"/>
     <w:rsid w:val="00844C08"/>
     <w:rsid w:val="00846039"/>
     <w:rsid w:val="008478E9"/>
     <w:rsid w:val="00855313"/>
     <w:rsid w:val="0085612E"/>
     <w:rsid w:val="00863D8B"/>
     <w:rsid w:val="00871BDC"/>
     <w:rsid w:val="00874477"/>
     <w:rsid w:val="008747B1"/>
     <w:rsid w:val="00884258"/>
     <w:rsid w:val="00885B27"/>
     <w:rsid w:val="00885B69"/>
     <w:rsid w:val="00887442"/>
     <w:rsid w:val="008947B1"/>
+    <w:rsid w:val="008962F5"/>
     <w:rsid w:val="00896A3A"/>
     <w:rsid w:val="008A0714"/>
     <w:rsid w:val="008A6FD0"/>
     <w:rsid w:val="008B023B"/>
     <w:rsid w:val="008B317C"/>
     <w:rsid w:val="008B47D4"/>
     <w:rsid w:val="008B6D48"/>
     <w:rsid w:val="008B7B04"/>
     <w:rsid w:val="008C178B"/>
     <w:rsid w:val="008C4562"/>
     <w:rsid w:val="008C6B11"/>
     <w:rsid w:val="008D1139"/>
     <w:rsid w:val="008D5F00"/>
     <w:rsid w:val="008D67DD"/>
     <w:rsid w:val="008E065E"/>
     <w:rsid w:val="008E3FDB"/>
     <w:rsid w:val="008F2B7C"/>
     <w:rsid w:val="008F58B9"/>
     <w:rsid w:val="008F610B"/>
     <w:rsid w:val="00900B1B"/>
     <w:rsid w:val="009010AC"/>
     <w:rsid w:val="00910785"/>
     <w:rsid w:val="00910A09"/>
     <w:rsid w:val="00921A6F"/>
     <w:rsid w:val="00924AD1"/>
@@ -6610,51 +6417,50 @@
     <w:rsid w:val="00B07C8E"/>
     <w:rsid w:val="00B1168F"/>
     <w:rsid w:val="00B1256E"/>
     <w:rsid w:val="00B144F5"/>
     <w:rsid w:val="00B26501"/>
     <w:rsid w:val="00B26E5A"/>
     <w:rsid w:val="00B34D6D"/>
     <w:rsid w:val="00B4588C"/>
     <w:rsid w:val="00B56253"/>
     <w:rsid w:val="00B5709A"/>
     <w:rsid w:val="00B63D76"/>
     <w:rsid w:val="00B721CC"/>
     <w:rsid w:val="00B76CE9"/>
     <w:rsid w:val="00B77574"/>
     <w:rsid w:val="00B8084C"/>
     <w:rsid w:val="00B8162C"/>
     <w:rsid w:val="00B82601"/>
     <w:rsid w:val="00B908BA"/>
     <w:rsid w:val="00BA2E80"/>
     <w:rsid w:val="00BA4BD8"/>
     <w:rsid w:val="00BB7F31"/>
     <w:rsid w:val="00BC0EED"/>
     <w:rsid w:val="00BC1F07"/>
     <w:rsid w:val="00BC2276"/>
     <w:rsid w:val="00BC2BB4"/>
-    <w:rsid w:val="00BC4164"/>
     <w:rsid w:val="00BC6886"/>
     <w:rsid w:val="00BD0C61"/>
     <w:rsid w:val="00BD2252"/>
     <w:rsid w:val="00BD32F1"/>
     <w:rsid w:val="00BE3AFB"/>
     <w:rsid w:val="00BF0AA8"/>
     <w:rsid w:val="00C04B36"/>
     <w:rsid w:val="00C07F05"/>
     <w:rsid w:val="00C1203A"/>
     <w:rsid w:val="00C216C6"/>
     <w:rsid w:val="00C2455F"/>
     <w:rsid w:val="00C263F7"/>
     <w:rsid w:val="00C26420"/>
     <w:rsid w:val="00C2702A"/>
     <w:rsid w:val="00C278E7"/>
     <w:rsid w:val="00C37DE3"/>
     <w:rsid w:val="00C408EC"/>
     <w:rsid w:val="00C44DEB"/>
     <w:rsid w:val="00C45E02"/>
     <w:rsid w:val="00C46EA9"/>
     <w:rsid w:val="00C47CB4"/>
     <w:rsid w:val="00C53B17"/>
     <w:rsid w:val="00C55908"/>
     <w:rsid w:val="00C60A11"/>
     <w:rsid w:val="00C63860"/>
@@ -6666,51 +6472,50 @@
     <w:rsid w:val="00C7785F"/>
     <w:rsid w:val="00C8651B"/>
     <w:rsid w:val="00C92AFD"/>
     <w:rsid w:val="00C94499"/>
     <w:rsid w:val="00C97387"/>
     <w:rsid w:val="00C97536"/>
     <w:rsid w:val="00CA6668"/>
     <w:rsid w:val="00CB130C"/>
     <w:rsid w:val="00CB29D4"/>
     <w:rsid w:val="00CB40CB"/>
     <w:rsid w:val="00CB70DA"/>
     <w:rsid w:val="00CC1F54"/>
     <w:rsid w:val="00CD5C7E"/>
     <w:rsid w:val="00CE6392"/>
     <w:rsid w:val="00CE7190"/>
     <w:rsid w:val="00CF73EE"/>
     <w:rsid w:val="00D01E28"/>
     <w:rsid w:val="00D02487"/>
     <w:rsid w:val="00D10F2C"/>
     <w:rsid w:val="00D1242E"/>
     <w:rsid w:val="00D14863"/>
     <w:rsid w:val="00D25BFE"/>
     <w:rsid w:val="00D26D1C"/>
     <w:rsid w:val="00D3555A"/>
     <w:rsid w:val="00D35E9B"/>
-    <w:rsid w:val="00D36A95"/>
     <w:rsid w:val="00D471E5"/>
     <w:rsid w:val="00D6145B"/>
     <w:rsid w:val="00D669A1"/>
     <w:rsid w:val="00D77DCC"/>
     <w:rsid w:val="00D855EA"/>
     <w:rsid w:val="00DA30EB"/>
     <w:rsid w:val="00DA795C"/>
     <w:rsid w:val="00DB1636"/>
     <w:rsid w:val="00DB4E52"/>
     <w:rsid w:val="00DC566B"/>
     <w:rsid w:val="00DC58EC"/>
     <w:rsid w:val="00DD0655"/>
     <w:rsid w:val="00DD253B"/>
     <w:rsid w:val="00DE283A"/>
     <w:rsid w:val="00DE372D"/>
     <w:rsid w:val="00DF02DD"/>
     <w:rsid w:val="00DF24AB"/>
     <w:rsid w:val="00DF2A1E"/>
     <w:rsid w:val="00E02775"/>
     <w:rsid w:val="00E035CB"/>
     <w:rsid w:val="00E13AE4"/>
     <w:rsid w:val="00E268B1"/>
     <w:rsid w:val="00E358D6"/>
     <w:rsid w:val="00E36A53"/>
     <w:rsid w:val="00E464DC"/>
@@ -7179,51 +6984,50 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
@@ -7449,54 +7253,54 @@
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1520894723">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -7734,74 +7538,61 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...11 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="b94932a4-8a36-4682-922b-a748b0285a9f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010051F72A33DDA3E849BA7AB8F84D4532B3" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e5b8ef66eb4e0d3de6313376e279d3a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b94932a4-8a36-4682-922b-a748b0285a9f" xmlns:ns3="45f13a3b-a8f8-458e-b468-fe19c65d9e9c" xmlns:ns4="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2bf08a12822c59165828193c822e9d83" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="b94932a4-8a36-4682-922b-a748b0285a9f"/>
     <xsd:import namespace="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
     <xsd:import namespace="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -7985,119 +7776,132 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...4 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\HarvardAnglia2008OfficeOnline.xsl" StyleName="Harvard – Anglia 2008"/>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B1A838B-644A-4797-A0C1-00E1E4ECF325}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B99090F-53E7-425D-BFEF-BB26149427AC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
     <ds:schemaRef ds:uri="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
     <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8CA5ADB-3FCC-4419-BD44-410573AA18E3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D46C16A0-4217-4E48-A826-CFE9BA0AA6CD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>483</Words>
-  <Characters>2757</Characters>
+  <Words>475</Words>
+  <Characters>2714</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
+  <DocSecurity>4</DocSecurity>
   <Lines>22</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3234</CharactersWithSpaces>
+  <CharactersWithSpaces>3183</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mark Breedon</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010051F72A33DDA3E849BA7AB8F84D4532B3</vt:lpwstr>
   </property>