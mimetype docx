--- v1 (2026-05-01)
+++ v2 (2026-06-27)
@@ -14,3421 +14,3421 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="08418EC2" w14:textId="1FF55198" w:rsidR="009C53B1" w:rsidRPr="008A6FD0" w:rsidRDefault="00324395">
+    <w:p w:rsidRPr="008A6FD0" w:rsidR="009C53B1" w:rsidRDefault="00324395" w14:paraId="08418EC2" w14:textId="1FF55198">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A6FD0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Curriculum Plan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71B1C842" w14:textId="47C3ACEC" w:rsidR="000B2749" w:rsidRPr="000B2749" w:rsidRDefault="000B2749">
+    <w:p w:rsidRPr="000B2749" w:rsidR="000B2749" w:rsidRDefault="000B2749" w14:paraId="71B1C842" w14:textId="47C3ACEC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B2749">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Part 1: INTENT</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="15027" w:type="dxa"/>
         <w:tblInd w:w="-113" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1844"/>
         <w:gridCol w:w="1483"/>
         <w:gridCol w:w="1448"/>
         <w:gridCol w:w="1463"/>
         <w:gridCol w:w="625"/>
         <w:gridCol w:w="1120"/>
         <w:gridCol w:w="1448"/>
         <w:gridCol w:w="422"/>
         <w:gridCol w:w="897"/>
         <w:gridCol w:w="129"/>
         <w:gridCol w:w="1448"/>
         <w:gridCol w:w="550"/>
         <w:gridCol w:w="898"/>
         <w:gridCol w:w="1252"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0032333E" w:rsidRPr="007366E0" w14:paraId="6B1548B9" w14:textId="77777777" w:rsidTr="00A06566">
+      <w:tr w:rsidRPr="007366E0" w:rsidR="0032333E" w:rsidTr="00A06566" w14:paraId="6B1548B9" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="457"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6755BED4" w14:textId="77777777" w:rsidR="0032333E" w:rsidRPr="007366E0" w:rsidRDefault="0032333E" w:rsidP="00406A70">
+          <w:p w:rsidRPr="007366E0" w:rsidR="0032333E" w:rsidP="00406A70" w:rsidRDefault="0032333E" w14:paraId="6755BED4" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8906" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5F86C140" w14:textId="23BC203D" w:rsidR="0032333E" w:rsidRPr="007366E0" w:rsidRDefault="0032333E" w:rsidP="00406A70">
+          <w:p w:rsidRPr="007366E0" w:rsidR="0032333E" w:rsidP="00406A70" w:rsidRDefault="0032333E" w14:paraId="5F86C140" w14:textId="23BC203D">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4FB0A637" w14:textId="77777777" w:rsidR="0032333E" w:rsidRPr="007366E0" w:rsidRDefault="008B023B" w:rsidP="00406A70">
+          <w:p w:rsidRPr="007366E0" w:rsidR="0032333E" w:rsidP="00406A70" w:rsidRDefault="008B023B" w14:paraId="4FB0A637" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Course</w:t>
             </w:r>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2150" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="46E57062" w14:textId="391F6F9F" w:rsidR="0032333E" w:rsidRPr="007366E0" w:rsidRDefault="0032333E" w:rsidP="00406A70">
+          <w:p w:rsidRPr="007366E0" w:rsidR="0032333E" w:rsidP="00406A70" w:rsidRDefault="0032333E" w14:paraId="46E57062" w14:textId="391F6F9F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B470B" w:rsidRPr="007366E0" w14:paraId="623214CD" w14:textId="77777777" w:rsidTr="00A06566">
+      <w:tr w:rsidRPr="007366E0" w:rsidR="003B470B" w:rsidTr="00A06566" w14:paraId="623214CD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="457"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2A93DB57" w14:textId="3E3B29AB" w:rsidR="003B470B" w:rsidRPr="007366E0" w:rsidRDefault="000B4845" w:rsidP="00406A70">
+          <w:p w:rsidRPr="007366E0" w:rsidR="003B470B" w:rsidP="00406A70" w:rsidRDefault="000B4845" w14:paraId="2A93DB57" w14:textId="3E3B29AB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
-            <w:r w:rsidR="00657906" w:rsidRPr="007366E0">
+            <w:r w:rsidRPr="007366E0" w:rsidR="00657906">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>utor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05527572" w14:textId="032D90E4" w:rsidR="003B470B" w:rsidRPr="007366E0" w:rsidRDefault="003B470B" w:rsidP="00406A70">
+          <w:p w:rsidRPr="007366E0" w:rsidR="003B470B" w:rsidP="00406A70" w:rsidRDefault="003B470B" w14:paraId="05527572" w14:textId="032D90E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="47704BEA" w14:textId="0575380F" w:rsidR="003B470B" w:rsidRPr="007366E0" w:rsidRDefault="0020578E" w:rsidP="00406A70">
+          <w:p w:rsidRPr="007366E0" w:rsidR="003B470B" w:rsidP="00406A70" w:rsidRDefault="0020578E" w14:paraId="47704BEA" w14:textId="0575380F">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Provider</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3A1D1E02" w14:textId="1C9AFDED" w:rsidR="003B470B" w:rsidRPr="007366E0" w:rsidRDefault="003B470B" w:rsidP="00406A70">
+          <w:p w:rsidRPr="007366E0" w:rsidR="003B470B" w:rsidP="00406A70" w:rsidRDefault="003B470B" w14:paraId="3A1D1E02" w14:textId="1C9AFDED">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0A150FF1" w14:textId="486FAC50" w:rsidR="003B470B" w:rsidRPr="007366E0" w:rsidRDefault="0020578E" w:rsidP="00406A70">
+          <w:p w:rsidRPr="007366E0" w:rsidR="003B470B" w:rsidP="00406A70" w:rsidRDefault="0020578E" w14:paraId="0A150FF1" w14:textId="486FAC50">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Venue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2150" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="65114287" w14:textId="7F3241E4" w:rsidR="003B470B" w:rsidRPr="007366E0" w:rsidRDefault="003B470B" w:rsidP="00406A70">
+          <w:p w:rsidRPr="007366E0" w:rsidR="003B470B" w:rsidP="00406A70" w:rsidRDefault="003B470B" w14:paraId="65114287" w14:textId="7F3241E4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D1139" w:rsidRPr="007366E0" w14:paraId="360CA2F7" w14:textId="77777777" w:rsidTr="00A06566">
+      <w:tr w:rsidRPr="007366E0" w:rsidR="008D1139" w:rsidTr="00A06566" w14:paraId="360CA2F7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="457"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3654DB8F" w14:textId="77777777" w:rsidR="0085612E" w:rsidRPr="007366E0" w:rsidRDefault="0085612E" w:rsidP="00406A70">
+          <w:p w:rsidRPr="007366E0" w:rsidR="0085612E" w:rsidP="00406A70" w:rsidRDefault="0085612E" w14:paraId="3654DB8F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Start Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1483" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7077C3AE" w14:textId="1353D39F" w:rsidR="0085612E" w:rsidRPr="007366E0" w:rsidRDefault="0085612E" w:rsidP="00406A70">
+          <w:p w:rsidRPr="007366E0" w:rsidR="0085612E" w:rsidP="00406A70" w:rsidRDefault="0085612E" w14:paraId="7077C3AE" w14:textId="1353D39F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1448" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3D9AD609" w14:textId="77777777" w:rsidR="0085612E" w:rsidRPr="007366E0" w:rsidRDefault="0085612E" w:rsidP="00406A70">
+          <w:p w:rsidRPr="007366E0" w:rsidR="0085612E" w:rsidP="00406A70" w:rsidRDefault="0085612E" w14:paraId="3D9AD609" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>End</w:t>
             </w:r>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1463" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7811D96E" w14:textId="28254A1F" w:rsidR="0085612E" w:rsidRPr="007366E0" w:rsidRDefault="0085612E" w:rsidP="00406A70">
+          <w:p w:rsidRPr="007366E0" w:rsidR="0085612E" w:rsidP="00406A70" w:rsidRDefault="0085612E" w14:paraId="7811D96E" w14:textId="28254A1F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FCF39B6" w14:textId="77777777" w:rsidR="0085612E" w:rsidRPr="007366E0" w:rsidRDefault="0085612E" w:rsidP="00406A70">
+          <w:p w:rsidRPr="007366E0" w:rsidR="0085612E" w:rsidP="00406A70" w:rsidRDefault="0085612E" w14:paraId="5FCF39B6" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Total Weeks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1448" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2BE5D28F" w14:textId="6E261BC6" w:rsidR="0085612E" w:rsidRPr="007366E0" w:rsidRDefault="0085612E" w:rsidP="00406A70">
+          <w:p w:rsidRPr="007366E0" w:rsidR="0085612E" w:rsidP="00406A70" w:rsidRDefault="0085612E" w14:paraId="2BE5D28F" w14:textId="6E261BC6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1448" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="586EC5E5" w14:textId="77777777" w:rsidR="0085612E" w:rsidRPr="007366E0" w:rsidRDefault="0085612E" w:rsidP="00406A70">
+          <w:p w:rsidRPr="007366E0" w:rsidR="0085612E" w:rsidP="00406A70" w:rsidRDefault="0085612E" w14:paraId="586EC5E5" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Start time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1448" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CAAD1E9" w14:textId="010C3B41" w:rsidR="0085612E" w:rsidRPr="007366E0" w:rsidRDefault="0085612E" w:rsidP="00406A70">
+          <w:p w:rsidRPr="007366E0" w:rsidR="0085612E" w:rsidP="00406A70" w:rsidRDefault="0085612E" w14:paraId="2CAAD1E9" w14:textId="010C3B41">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1448" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3043AAD1" w14:textId="77777777" w:rsidR="0085612E" w:rsidRPr="007366E0" w:rsidRDefault="0085612E" w:rsidP="00406A70">
+          <w:p w:rsidRPr="007366E0" w:rsidR="0085612E" w:rsidP="00406A70" w:rsidRDefault="0085612E" w14:paraId="3043AAD1" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">End </w:t>
             </w:r>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1252" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2EFCDF3B" w14:textId="4D49CB09" w:rsidR="0085612E" w:rsidRPr="007366E0" w:rsidRDefault="0085612E" w:rsidP="00406A70">
+          <w:p w:rsidRPr="007366E0" w:rsidR="0085612E" w:rsidP="00406A70" w:rsidRDefault="0085612E" w14:paraId="2EFCDF3B" w14:textId="4D49CB09">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00733A87" w:rsidRPr="007366E0" w14:paraId="62AFF8F3" w14:textId="77777777" w:rsidTr="00A06566">
+      <w:tr w:rsidRPr="007366E0" w:rsidR="00733A87" w:rsidTr="00A06566" w14:paraId="62AFF8F3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="457"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00E88155" w14:textId="11F824DB" w:rsidR="00733A87" w:rsidRPr="007366E0" w:rsidRDefault="00733A87" w:rsidP="00406A70">
+          <w:p w:rsidRPr="007366E0" w:rsidR="00733A87" w:rsidP="00406A70" w:rsidRDefault="00733A87" w14:paraId="00E88155" w14:textId="11F824DB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Intent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13183" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E71CCE5" w14:textId="77777777" w:rsidR="00733A87" w:rsidRPr="00745DD0" w:rsidRDefault="008021E3" w:rsidP="00406A70">
+          <w:p w:rsidRPr="00745DD0" w:rsidR="00733A87" w:rsidP="00406A70" w:rsidRDefault="008021E3" w14:paraId="7E71CCE5" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00745DD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>What is the aim of the course?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4AC42AEF" w14:textId="7B7A058C" w:rsidR="008021E3" w:rsidRPr="007366E0" w:rsidRDefault="008021E3" w:rsidP="00406A70">
+          <w:p w:rsidRPr="007366E0" w:rsidR="008021E3" w:rsidP="00406A70" w:rsidRDefault="008021E3" w14:paraId="4AC42AEF" w14:textId="7B7A058C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00745DD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Who are the target learners?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00804ACA" w:rsidRPr="007366E0" w14:paraId="7C3A286F" w14:textId="77777777" w:rsidTr="00A06566">
+      <w:tr w:rsidRPr="007366E0" w:rsidR="00804ACA" w:rsidTr="00A06566" w14:paraId="7C3A286F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="457"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38F2BFFF" w14:textId="29E18EB4" w:rsidR="00804ACA" w:rsidRPr="007366E0" w:rsidRDefault="009D0B38" w:rsidP="00406A70">
+          <w:p w:rsidRPr="007366E0" w:rsidR="00804ACA" w:rsidP="00406A70" w:rsidRDefault="009D0B38" w14:paraId="38F2BFFF" w14:textId="29E18EB4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart </w:t>
             </w:r>
-            <w:r w:rsidR="00804ACA" w:rsidRPr="007366E0">
+            <w:r w:rsidRPr="007366E0" w:rsidR="00804ACA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Learning objectives</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5019" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CC5411E" w14:textId="7F9176C7" w:rsidR="00607928" w:rsidRPr="00745DD0" w:rsidRDefault="00607928" w:rsidP="00745DD0">
+          <w:p w:rsidRPr="00745DD0" w:rsidR="00607928" w:rsidP="00745DD0" w:rsidRDefault="00607928" w14:paraId="0CC5411E" w14:textId="7F9176C7">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00745DD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>By the end of the course learners will be able to</w:t>
             </w:r>
-            <w:r w:rsidR="0029455F" w:rsidRPr="00745DD0">
+            <w:r w:rsidRPr="00745DD0" w:rsidR="0029455F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2990" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="065FDA51" w14:textId="4C8482F9" w:rsidR="00804ACA" w:rsidRPr="007366E0" w:rsidRDefault="00437F5C" w:rsidP="00406A70">
+          <w:p w:rsidRPr="007366E0" w:rsidR="00804ACA" w:rsidP="00406A70" w:rsidRDefault="00437F5C" w14:paraId="065FDA51" w14:textId="4C8482F9">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00437F5C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Progression</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5174" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53BC5C9F" w14:textId="629306DC" w:rsidR="000F2288" w:rsidRPr="00326EF8" w:rsidRDefault="000F2288" w:rsidP="00406A70">
+          <w:p w:rsidRPr="00326EF8" w:rsidR="000F2288" w:rsidP="00406A70" w:rsidRDefault="000F2288" w14:paraId="53BC5C9F" w14:textId="629306DC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE13EE" w:rsidRPr="007366E0" w14:paraId="1C487A7F" w14:textId="77777777" w:rsidTr="00A06566">
+      <w:tr w:rsidRPr="007366E0" w:rsidR="00AE13EE" w:rsidTr="00A06566" w14:paraId="1C487A7F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="457"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02398E00" w14:textId="77777777" w:rsidR="00AE13EE" w:rsidRPr="007366E0" w:rsidRDefault="00AE13EE" w:rsidP="007D555F">
+          <w:p w:rsidRPr="007366E0" w:rsidR="00AE13EE" w:rsidP="007D555F" w:rsidRDefault="00AE13EE" w14:paraId="02398E00" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="39"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Personal development</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="347F3C9E" w14:textId="77777777" w:rsidR="00AE13EE" w:rsidRPr="007366E0" w:rsidRDefault="00AE13EE" w:rsidP="00CB70DA">
+          <w:p w:rsidRPr="007366E0" w:rsidR="00AE13EE" w:rsidP="00CB70DA" w:rsidRDefault="00AE13EE" w14:paraId="347F3C9E" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5019" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="655A270C" w14:textId="530C12E3" w:rsidR="00AE13EE" w:rsidRPr="00745DD0" w:rsidRDefault="00BC2276" w:rsidP="0029455F">
+          <w:p w:rsidRPr="00745DD0" w:rsidR="00AE13EE" w:rsidP="0029455F" w:rsidRDefault="00BC2276" w14:paraId="655A270C" w14:textId="530C12E3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00745DD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Include here h</w:t>
             </w:r>
-            <w:r w:rsidR="00AE13EE" w:rsidRPr="00745DD0">
+            <w:r w:rsidRPr="00745DD0" w:rsidR="00AE13EE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ow are you promoting and developing:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4E98E5A7" w14:textId="645526EB" w:rsidR="00AE13EE" w:rsidRPr="00745DD0" w:rsidRDefault="00AE13EE" w:rsidP="00406A70">
+          <w:p w:rsidRPr="00745DD0" w:rsidR="00AE13EE" w:rsidP="00406A70" w:rsidRDefault="00AE13EE" w14:paraId="4E98E5A7" w14:textId="645526EB">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00745DD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Employability skills</w:t>
             </w:r>
             <w:r w:rsidR="00C63860">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Maths, English Digital skills)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AAF1FE4" w14:textId="77777777" w:rsidR="00AE13EE" w:rsidRPr="00745DD0" w:rsidRDefault="00AE13EE" w:rsidP="00406A70">
+          <w:p w:rsidRPr="00745DD0" w:rsidR="00AE13EE" w:rsidP="00406A70" w:rsidRDefault="00AE13EE" w14:paraId="5AAF1FE4" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00745DD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Independence / resilience</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B676112" w14:textId="77777777" w:rsidR="00AE13EE" w:rsidRPr="00745DD0" w:rsidRDefault="00AE13EE" w:rsidP="00406A70">
+          <w:p w:rsidRPr="00745DD0" w:rsidR="00AE13EE" w:rsidP="00406A70" w:rsidRDefault="00AE13EE" w14:paraId="0B676112" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00745DD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Health</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="60A84A12" w14:textId="77777777" w:rsidR="00AE13EE" w:rsidRPr="00745DD0" w:rsidRDefault="00AE13EE" w:rsidP="00406A70">
+          <w:p w:rsidRPr="00745DD0" w:rsidR="00AE13EE" w:rsidP="00406A70" w:rsidRDefault="00AE13EE" w14:paraId="60A84A12" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00745DD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Contributing to society</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10453F63" w14:textId="5D263873" w:rsidR="003A1056" w:rsidRPr="00102930" w:rsidRDefault="003A1056" w:rsidP="00102930">
+          <w:p w:rsidRPr="00102930" w:rsidR="003A1056" w:rsidP="00102930" w:rsidRDefault="003A1056" w14:paraId="10453F63" w14:textId="5D263873">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00745DD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Equality, and Diversity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2990" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="751DC999" w14:textId="1FC33393" w:rsidR="004C603B" w:rsidRPr="00D14863" w:rsidRDefault="00102930" w:rsidP="00366F58">
+          <w:p w:rsidRPr="00D14863" w:rsidR="004C603B" w:rsidP="00366F58" w:rsidRDefault="00102930" w14:paraId="751DC999" w14:textId="1FC33393">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D14863">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Safeguarding</w:t>
             </w:r>
-            <w:r w:rsidR="00763EAF" w:rsidRPr="00D14863">
+            <w:r w:rsidRPr="00D14863" w:rsidR="00763EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="008F2B7C" w:rsidRPr="00D14863">
+            <w:r w:rsidRPr="00D14863" w:rsidR="008F2B7C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">&amp; </w:t>
             </w:r>
-            <w:r w:rsidR="00763EAF" w:rsidRPr="00D14863">
+            <w:r w:rsidRPr="00D14863" w:rsidR="00763EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Prevent</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10050DB9" w14:textId="77777777" w:rsidR="00F95CA2" w:rsidRPr="007366E0" w:rsidRDefault="00F95CA2" w:rsidP="00406A70">
-[...8 lines deleted...]
-          <w:p w14:paraId="4B9D761B" w14:textId="34FECB0F" w:rsidR="00F95CA2" w:rsidRPr="007366E0" w:rsidRDefault="00F95CA2" w:rsidP="00406A70">
+          <w:p w:rsidRPr="007366E0" w:rsidR="00F95CA2" w:rsidP="00406A70" w:rsidRDefault="00F95CA2" w14:paraId="10050DB9" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="007366E0" w:rsidR="00F95CA2" w:rsidP="00406A70" w:rsidRDefault="00F95CA2" w14:paraId="4B9D761B" w14:textId="34FECB0F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5174" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="07483D8A" w14:textId="79BBFC3B" w:rsidR="00102930" w:rsidRPr="00745DD0" w:rsidRDefault="00102930" w:rsidP="00102930">
+          <w:p w:rsidRPr="00745DD0" w:rsidR="00102930" w:rsidP="00102930" w:rsidRDefault="00102930" w14:paraId="07483D8A" w14:textId="79BBFC3B">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00745DD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Include here how you will promote the following</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="53437475" w14:textId="6D5D2F1E" w:rsidR="00102930" w:rsidRPr="00745DD0" w:rsidRDefault="00102930" w:rsidP="00102930">
+          <w:p w:rsidRPr="00745DD0" w:rsidR="00102930" w:rsidP="00102930" w:rsidRDefault="00102930" w14:paraId="53437475" w14:textId="6D5D2F1E">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00745DD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Safeguarding</w:t>
             </w:r>
-            <w:r w:rsidR="00763EAF" w:rsidRPr="00745DD0">
+            <w:r w:rsidRPr="00745DD0" w:rsidR="00763EAF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/Prevent</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6A2B2E16" w14:textId="3491AA6A" w:rsidR="00102930" w:rsidRPr="00745DD0" w:rsidRDefault="00102930" w:rsidP="00102930">
+          <w:p w:rsidRPr="00745DD0" w:rsidR="00102930" w:rsidP="00102930" w:rsidRDefault="00102930" w14:paraId="6A2B2E16" w14:textId="3491AA6A">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00745DD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>British values</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3FE03403" w14:textId="77777777" w:rsidR="00102930" w:rsidRPr="00745DD0" w:rsidRDefault="00102930" w:rsidP="00A06566">
+          <w:p w:rsidRPr="00745DD0" w:rsidR="00102930" w:rsidP="00A06566" w:rsidRDefault="00102930" w14:paraId="3FE03403" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:right="110"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00745DD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Respecting others</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="403A6E33" w14:textId="447097B7" w:rsidR="001B7575" w:rsidRPr="00745DD0" w:rsidRDefault="001B7575" w:rsidP="00102930">
+          <w:p w:rsidRPr="00745DD0" w:rsidR="001B7575" w:rsidP="00102930" w:rsidRDefault="001B7575" w14:paraId="403A6E33" w14:textId="447097B7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00745DD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Safety</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="72C8CC09" w14:textId="1593E3DA" w:rsidR="00D10F2C" w:rsidRPr="00BC2276" w:rsidRDefault="00D10F2C" w:rsidP="00064674">
+          <w:p w:rsidRPr="00BC2276" w:rsidR="00D10F2C" w:rsidP="00064674" w:rsidRDefault="00D10F2C" w14:paraId="72C8CC09" w14:textId="1593E3DA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7D2CD0B1" w14:textId="7F248F3C" w:rsidR="008C4562" w:rsidRDefault="008C4562">
+    <w:p w:rsidR="008C4562" w:rsidRDefault="008C4562" w14:paraId="7D2CD0B1" w14:textId="7F248F3C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="96"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1DD94F9C" w14:textId="18A1404F" w:rsidR="002B4558" w:rsidRPr="000B2749" w:rsidRDefault="000B2749">
+    <w:p w:rsidRPr="000B2749" w:rsidR="002B4558" w:rsidRDefault="000B2749" w14:paraId="1DD94F9C" w14:textId="18A1404F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="96"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="96"/>
         </w:rPr>
         <w:t>Part 2: Implementation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34CFE26C" w14:textId="77777777" w:rsidR="002B4558" w:rsidRPr="00D1242E" w:rsidRDefault="002B4558" w:rsidP="00B1256E">
+    <w:p w:rsidRPr="00D1242E" w:rsidR="002B4558" w:rsidP="00B1256E" w:rsidRDefault="002B4558" w14:paraId="34CFE26C" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14383" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1398"/>
         <w:gridCol w:w="4880"/>
         <w:gridCol w:w="2652"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2334"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005C4464" w:rsidRPr="00D1242E" w14:paraId="295D6FF7" w14:textId="69B61DC8" w:rsidTr="000E6E04">
+      <w:tr w:rsidRPr="00D1242E" w:rsidR="005C4464" w:rsidTr="000E6E04" w14:paraId="295D6FF7" w14:textId="69B61DC8">
         <w:trPr>
           <w:trHeight w:val="698"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="527787E9" w14:textId="4EB45B48" w:rsidR="00DF02DD" w:rsidRPr="002B35A0" w:rsidRDefault="00DF02DD" w:rsidP="000B2FC2">
+          <w:p w:rsidRPr="002B35A0" w:rsidR="00DF02DD" w:rsidP="000B2FC2" w:rsidRDefault="00DF02DD" w14:paraId="527787E9" w14:textId="4EB45B48">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B35A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Week no. and/or date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1398" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="4EA5D926" w14:textId="77777777" w:rsidR="00DF02DD" w:rsidRPr="002B35A0" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
+          <w:p w:rsidRPr="002B35A0" w:rsidR="00DF02DD" w:rsidP="008C6B11" w:rsidRDefault="00DF02DD" w14:paraId="4EA5D926" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B35A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Session title &amp; learning objectives</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="662B932D" w14:textId="5FCD0EAC" w:rsidR="00DF02DD" w:rsidRPr="001357EE" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
+          <w:p w:rsidRPr="001357EE" w:rsidR="00DF02DD" w:rsidP="008C6B11" w:rsidRDefault="00DF02DD" w14:paraId="662B932D" w14:textId="5FCD0EAC">
             <w:pPr>
               <w:ind w:left="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4880" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="30BA1D89" w14:textId="62C162A4" w:rsidR="00DF02DD" w:rsidRPr="002B35A0" w:rsidRDefault="00DF02DD" w:rsidP="003452C4">
+          <w:p w:rsidRPr="002B35A0" w:rsidR="00DF02DD" w:rsidP="003452C4" w:rsidRDefault="00DF02DD" w14:paraId="30BA1D89" w14:textId="62C162A4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B35A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Planned learn</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">ing </w:t>
             </w:r>
             <w:r w:rsidRPr="002B35A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>activities</w:t>
             </w:r>
             <w:r w:rsidRPr="002B35A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38546D12" w14:textId="77777777" w:rsidR="00DF02DD" w:rsidRPr="00D1242E" w:rsidRDefault="00DF02DD" w:rsidP="006E1899">
+          <w:p w:rsidRPr="00D1242E" w:rsidR="00DF02DD" w:rsidP="006E1899" w:rsidRDefault="00DF02DD" w14:paraId="38546D12" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2652" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="038D302D" w14:textId="6C4A5BE3" w:rsidR="00DF02DD" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
+          <w:p w:rsidR="00DF02DD" w:rsidP="008C6B11" w:rsidRDefault="00DF02DD" w14:paraId="038D302D" w14:textId="6C4A5BE3">
             <w:pPr>
               <w:ind w:left="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B35A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Assessment for</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>/of</w:t>
             </w:r>
             <w:r w:rsidRPr="002B35A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve"> Learning</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F5755F0" w14:textId="77777777" w:rsidR="00DF02DD" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
+          <w:p w:rsidR="00DF02DD" w:rsidP="008C6B11" w:rsidRDefault="00DF02DD" w14:paraId="2F5755F0" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="48738720" w14:textId="2ED87739" w:rsidR="00DF02DD" w:rsidRPr="002B35A0" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
+          <w:p w:rsidRPr="002B35A0" w:rsidR="00DF02DD" w:rsidP="008C6B11" w:rsidRDefault="00DF02DD" w14:paraId="48738720" w14:textId="2ED87739">
             <w:pPr>
               <w:ind w:left="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Including questions to ask</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54002CF0" w14:textId="109DC825" w:rsidR="00DF02DD" w:rsidRPr="00D1242E" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
+          <w:p w:rsidRPr="00D1242E" w:rsidR="00DF02DD" w:rsidP="008C6B11" w:rsidRDefault="00DF02DD" w14:paraId="54002CF0" w14:textId="109DC825">
             <w:pPr>
               <w:ind w:left="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="15F5CC7C" w14:textId="77777777" w:rsidR="00DF02DD" w:rsidRPr="002B35A0" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
+          <w:p w:rsidRPr="002B35A0" w:rsidR="00DF02DD" w:rsidP="008C6B11" w:rsidRDefault="00DF02DD" w14:paraId="15F5CC7C" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="39"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B35A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Differentiation</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="11B28100" w14:textId="73CCEC08" w:rsidR="00DF02DD" w:rsidRPr="002B35A0" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
+          <w:p w:rsidRPr="002B35A0" w:rsidR="00DF02DD" w:rsidP="008C6B11" w:rsidRDefault="00DF02DD" w14:paraId="11B28100" w14:textId="73CCEC08">
             <w:pPr>
               <w:ind w:left="39"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B35A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Stretch</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="002B35A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve"> Challenge</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; support</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7DDB3FB2" w14:textId="11006C48" w:rsidR="00DF02DD" w:rsidRPr="00D1242E" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
+          <w:p w:rsidRPr="00D1242E" w:rsidR="00DF02DD" w:rsidP="008C6B11" w:rsidRDefault="00DF02DD" w14:paraId="7DDB3FB2" w14:textId="11006C48">
             <w:pPr>
               <w:ind w:left="39"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2334" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w14:paraId="49D9813B" w14:textId="37134F35" w:rsidR="00DF02DD" w:rsidRPr="002B35A0" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
+          <w:p w:rsidRPr="002B35A0" w:rsidR="00DF02DD" w:rsidP="008C6B11" w:rsidRDefault="00DF02DD" w14:paraId="49D9813B" w14:textId="37134F35">
             <w:pPr>
               <w:ind w:left="42"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Pre-session, Post-session work</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0AA1671D" w14:textId="554A02EC" w:rsidR="00DF02DD" w:rsidRPr="00D1242E" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
+          <w:p w:rsidRPr="00D1242E" w:rsidR="00DF02DD" w:rsidP="008C6B11" w:rsidRDefault="00DF02DD" w14:paraId="0AA1671D" w14:textId="554A02EC">
             <w:pPr>
               <w:ind w:left="42"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C4464" w:rsidRPr="00910A09" w14:paraId="2996FA83" w14:textId="77B0CC82" w:rsidTr="000E6E04">
+      <w:tr w:rsidRPr="00910A09" w:rsidR="005C4464" w:rsidTr="000E6E04" w14:paraId="2996FA83" w14:textId="77B0CC82">
         <w:trPr>
           <w:trHeight w:val="536"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="009D2C4E" w14:textId="68ECE2DF" w:rsidR="00DF02DD" w:rsidRPr="00910A09" w:rsidRDefault="00DF02DD" w:rsidP="006E1899">
+          <w:p w:rsidRPr="00910A09" w:rsidR="00DF02DD" w:rsidP="006E1899" w:rsidRDefault="00DF02DD" w14:paraId="009D2C4E" w14:textId="68ECE2DF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1398" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58B8D618" w14:textId="77777777" w:rsidR="00DF02DD" w:rsidRPr="00910A09" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
+          <w:p w:rsidRPr="00910A09" w:rsidR="00DF02DD" w:rsidP="008C6B11" w:rsidRDefault="00DF02DD" w14:paraId="58B8D618" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00910A09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>What are you going to do?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="46D63F6E" w14:textId="45FA28FD" w:rsidR="00DF02DD" w:rsidRPr="00910A09" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
+          <w:p w:rsidRPr="00910A09" w:rsidR="00DF02DD" w:rsidP="008C6B11" w:rsidRDefault="00DF02DD" w14:paraId="46D63F6E" w14:textId="45FA28FD">
             <w:pPr>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00910A09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>By the end of the session, what will the learners be able to do?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4880" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3970F8E6" w14:textId="77777777" w:rsidR="00DF02DD" w:rsidRPr="00910A09" w:rsidRDefault="00DF02DD" w:rsidP="006E1899">
+          <w:p w:rsidRPr="00910A09" w:rsidR="00DF02DD" w:rsidP="006E1899" w:rsidRDefault="00DF02DD" w14:paraId="3970F8E6" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00910A09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>How will you do it?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3E09528B" w14:textId="77777777" w:rsidR="00DF02DD" w:rsidRPr="00910A09" w:rsidRDefault="00DF02DD" w:rsidP="006E1899">
+          <w:p w:rsidRPr="00910A09" w:rsidR="00DF02DD" w:rsidP="006E1899" w:rsidRDefault="00DF02DD" w14:paraId="3E09528B" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00910A09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Include how you are using digital/blended learning</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="06B060D0" w14:textId="77777777" w:rsidR="00DF02DD" w:rsidRPr="00910A09" w:rsidRDefault="00DF02DD" w:rsidP="006E1899">
+          <w:p w:rsidRPr="00910A09" w:rsidR="00DF02DD" w:rsidP="006E1899" w:rsidRDefault="00DF02DD" w14:paraId="06B060D0" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00910A09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>What resources are you going to use?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="519C1B59" w14:textId="60A1AFCA" w:rsidR="00DF02DD" w:rsidRPr="00910A09" w:rsidRDefault="00DF02DD" w:rsidP="006E1899">
+          <w:p w:rsidRPr="00910A09" w:rsidR="00DF02DD" w:rsidP="006E1899" w:rsidRDefault="00DF02DD" w14:paraId="519C1B59" w14:textId="60A1AFCA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00910A09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Session starter (engagement</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>/retrieval practice</w:t>
             </w:r>
             <w:r w:rsidRPr="00910A09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>):</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="23E6CE69" w14:textId="5619C3FF" w:rsidR="00DF02DD" w:rsidRPr="00910A09" w:rsidRDefault="00DF02DD" w:rsidP="006E1899">
+          <w:p w:rsidRPr="00910A09" w:rsidR="00DF02DD" w:rsidP="006E1899" w:rsidRDefault="00DF02DD" w14:paraId="23E6CE69" w14:textId="5619C3FF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00910A09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Main content (including retrieval practice)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="38D006BF" w14:textId="6938EE38" w:rsidR="00DF02DD" w:rsidRPr="00910A09" w:rsidRDefault="00DF02DD" w:rsidP="006E1899">
+          <w:p w:rsidRPr="00910A09" w:rsidR="00DF02DD" w:rsidP="006E1899" w:rsidRDefault="00DF02DD" w14:paraId="38D006BF" w14:textId="6938EE38">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00910A09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Plenary (recap, stickability)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2652" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1013EA98" w14:textId="77777777" w:rsidR="00DF02DD" w:rsidRPr="00910A09" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
+          <w:p w:rsidRPr="00910A09" w:rsidR="00DF02DD" w:rsidP="008C6B11" w:rsidRDefault="00DF02DD" w14:paraId="1013EA98" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00910A09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>How are you checking that you’ve done it?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="671B70B4" w14:textId="77777777" w:rsidR="00DF02DD" w:rsidRPr="00910A09" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
+          <w:p w:rsidRPr="00910A09" w:rsidR="00DF02DD" w:rsidP="008C6B11" w:rsidRDefault="00DF02DD" w14:paraId="671B70B4" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00910A09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Formative and summative</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7597AABC" w14:textId="22BF9F08" w:rsidR="00DF02DD" w:rsidRPr="00910A09" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
+          <w:p w:rsidRPr="00910A09" w:rsidR="00DF02DD" w:rsidP="008C6B11" w:rsidRDefault="00DF02DD" w14:paraId="7597AABC" w14:textId="22BF9F08">
             <w:pPr>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00910A09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Link to assessment criteria/outcome/learning objective</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="776C0EBC" w14:textId="5846C26F" w:rsidR="00DF02DD" w:rsidRPr="00910A09" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
+          <w:p w:rsidRPr="00910A09" w:rsidR="00DF02DD" w:rsidP="008C6B11" w:rsidRDefault="00DF02DD" w14:paraId="776C0EBC" w14:textId="5846C26F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="39"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00910A09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">How are you adapting the learning activities to enable every </w:t>
             </w:r>
             <w:r w:rsidRPr="00910A09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>learner to progress and be challenged?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2334" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="135EF5FF" w14:textId="77777777" w:rsidR="00DF02DD" w:rsidRPr="00910A09" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
+          <w:p w:rsidRPr="00910A09" w:rsidR="00DF02DD" w:rsidP="008C6B11" w:rsidRDefault="00DF02DD" w14:paraId="135EF5FF" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00910A09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Pre-work</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="54A28093" w14:textId="77777777" w:rsidR="00DF02DD" w:rsidRPr="00910A09" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
+          <w:p w:rsidRPr="00910A09" w:rsidR="00DF02DD" w:rsidP="008C6B11" w:rsidRDefault="00DF02DD" w14:paraId="54A28093" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00910A09">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Follow up work</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A033D" w:rsidRPr="003176BC" w14:paraId="6B2EB26B" w14:textId="77777777" w:rsidTr="000E6E04">
+      <w:tr w:rsidRPr="003176BC" w:rsidR="002A033D" w:rsidTr="000E6E04" w14:paraId="6B2EB26B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1916"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="454B85F8" w14:textId="14048B5E" w:rsidR="002A033D" w:rsidRPr="003176BC" w:rsidRDefault="00BA2E80" w:rsidP="00A11320">
+          <w:p w:rsidRPr="003176BC" w:rsidR="002A033D" w:rsidP="00A11320" w:rsidRDefault="00BA2E80" w14:paraId="454B85F8" w14:textId="14048B5E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1398" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7D5F5527" w14:textId="77777777" w:rsidR="002A033D" w:rsidRPr="003176BC" w:rsidRDefault="002A033D" w:rsidP="008C6B11">
+          <w:p w:rsidRPr="003176BC" w:rsidR="002A033D" w:rsidP="008C6B11" w:rsidRDefault="002A033D" w14:paraId="7D5F5527" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4880" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0738BDF8" w14:textId="77777777" w:rsidR="002A033D" w:rsidRPr="003176BC" w:rsidRDefault="002A033D" w:rsidP="00653C20">
+          <w:p w:rsidRPr="003176BC" w:rsidR="002A033D" w:rsidP="00653C20" w:rsidRDefault="002A033D" w14:paraId="0738BDF8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003176BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Starter:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="26DC84FF" w14:textId="77777777" w:rsidR="002A033D" w:rsidRPr="003176BC" w:rsidRDefault="002A033D" w:rsidP="00653C20">
+          <w:p w:rsidRPr="003176BC" w:rsidR="002A033D" w:rsidP="00653C20" w:rsidRDefault="002A033D" w14:paraId="26DC84FF" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003176BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Main content:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="74E7036D" w14:textId="77777777" w:rsidR="002A033D" w:rsidRDefault="002A033D" w:rsidP="00653C20">
+          <w:p w:rsidR="002A033D" w:rsidP="00653C20" w:rsidRDefault="002A033D" w14:paraId="74E7036D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003176BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Plenary:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="256FAEC7" w14:textId="30476BC0" w:rsidR="002A033D" w:rsidRPr="003176BC" w:rsidRDefault="002A033D" w:rsidP="00653C20">
+          <w:p w:rsidRPr="003176BC" w:rsidR="002A033D" w:rsidP="00653C20" w:rsidRDefault="002A033D" w14:paraId="256FAEC7" w14:textId="30476BC0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2652" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4890BC4B" w14:textId="77777777" w:rsidR="002A033D" w:rsidRPr="003176BC" w:rsidRDefault="002A033D" w:rsidP="008C6B11">
+          <w:p w:rsidRPr="003176BC" w:rsidR="002A033D" w:rsidP="008C6B11" w:rsidRDefault="002A033D" w14:paraId="4890BC4B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02496CC0" w14:textId="54784804" w:rsidR="002A033D" w:rsidRPr="003176BC" w:rsidRDefault="002A033D" w:rsidP="008C6B11">
+          <w:p w:rsidRPr="003176BC" w:rsidR="002A033D" w:rsidP="008C6B11" w:rsidRDefault="002A033D" w14:paraId="02496CC0" w14:textId="54784804">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="39"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2334" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36EE3331" w14:textId="77777777" w:rsidR="002A033D" w:rsidRPr="003176BC" w:rsidRDefault="002A033D" w:rsidP="008C6B11">
+          <w:p w:rsidRPr="003176BC" w:rsidR="002A033D" w:rsidP="008C6B11" w:rsidRDefault="002A033D" w14:paraId="36EE3331" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A033D" w:rsidRPr="003176BC" w14:paraId="15A8B460" w14:textId="77777777" w:rsidTr="000E6E04">
+      <w:tr w:rsidRPr="003176BC" w:rsidR="002A033D" w:rsidTr="000E6E04" w14:paraId="15A8B460" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1916"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14383" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="6D55F519" w14:textId="6C453AC3" w:rsidR="002A033D" w:rsidRPr="00BA2E80" w:rsidRDefault="00050486" w:rsidP="008C6B11">
+          <w:p w:rsidRPr="00BA2E80" w:rsidR="002A033D" w:rsidP="008C6B11" w:rsidRDefault="00050486" w14:paraId="6D55F519" w14:textId="6C453AC3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA2E80">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Post s</w:t>
             </w:r>
-            <w:r w:rsidR="000E6E04" w:rsidRPr="00BA2E80">
+            <w:r w:rsidRPr="00BA2E80" w:rsidR="000E6E04">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ession </w:t>
             </w:r>
             <w:r w:rsidRPr="00BA2E80">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>thoughts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD2812" w:rsidRPr="003176BC" w14:paraId="5E388FDB" w14:textId="77777777" w:rsidTr="00C742D5">
+      <w:tr w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidTr="00C742D5" w14:paraId="5E388FDB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1916"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46F0CD14" w14:textId="0D635F12" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00BA2E80" w:rsidP="00C742D5">
+          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00BA2E80" w14:paraId="46F0CD14" w14:textId="0D635F12">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1398" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1EF852DB" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00C742D5">
+          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00FD2812" w14:paraId="1EF852DB" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4880" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="378F6630" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00C742D5">
+          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00FD2812" w14:paraId="378F6630" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003176BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Starter:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="135015FC" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00C742D5">
+          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00FD2812" w14:paraId="135015FC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003176BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Main content:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="02681029" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRDefault="00FD2812" w:rsidP="00C742D5">
+          <w:p w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00FD2812" w14:paraId="02681029" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003176BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Plenary:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6D409D6E" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00C742D5">
+          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00FD2812" w14:paraId="6D409D6E" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2652" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62E46911" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00C742D5">
+          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00FD2812" w14:paraId="62E46911" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6F9F9581" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00C742D5">
+          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00FD2812" w14:paraId="6F9F9581" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="39"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2334" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58375805" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00C742D5">
+          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00FD2812" w14:paraId="58375805" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD2812" w:rsidRPr="003176BC" w14:paraId="2B712EC1" w14:textId="77777777" w:rsidTr="00C742D5">
+      <w:tr w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidTr="00C742D5" w14:paraId="2B712EC1" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1916"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14383" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="139738F8" w14:textId="53B008FF" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00BA2E80" w:rsidP="00C742D5">
+          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00BA2E80" w14:paraId="139738F8" w14:textId="53B008FF">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA2E80">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Post session thoughts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD2812" w:rsidRPr="003176BC" w14:paraId="27A66D47" w14:textId="77777777" w:rsidTr="00C742D5">
+      <w:tr w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidTr="00C742D5" w14:paraId="27A66D47" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1916"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56320853" w14:textId="3842DD11" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00BA2E80" w:rsidP="00C742D5">
+          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00BA2E80" w14:paraId="56320853" w14:textId="3842DD11">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1398" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="58763F67" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00C742D5">
+          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00FD2812" w14:paraId="58763F67" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4880" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6239F581" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00FD2812">
+          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00FD2812" w:rsidRDefault="00FD2812" w14:paraId="6239F581" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003176BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Starter:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="648C36F8" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00FD2812">
+          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00FD2812" w:rsidRDefault="00FD2812" w14:paraId="648C36F8" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003176BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Main content:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7225B184" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRDefault="00FD2812" w:rsidP="00FD2812">
+          <w:p w:rsidR="00FD2812" w:rsidP="00FD2812" w:rsidRDefault="00FD2812" w14:paraId="7225B184" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003176BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Plenary:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4B6B37CC" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00C742D5">
+          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00FD2812" w14:paraId="4B6B37CC" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2652" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B485DBB" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00C742D5">
+          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00FD2812" w14:paraId="6B485DBB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5240B9DB" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00C742D5">
+          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00FD2812" w14:paraId="5240B9DB" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="39"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2334" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1826E831" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00C742D5">
+          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00FD2812" w14:paraId="1826E831" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD2812" w:rsidRPr="003176BC" w14:paraId="6B8AFE36" w14:textId="77777777" w:rsidTr="00C742D5">
+      <w:tr w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidTr="00C742D5" w14:paraId="6B8AFE36" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1916"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14383" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="6FFD82AC" w14:textId="235608D0" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00BA2E80" w:rsidP="00C742D5">
+          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00BA2E80" w14:paraId="6FFD82AC" w14:textId="235608D0">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA2E80">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Post session thoughts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD2812" w:rsidRPr="003176BC" w14:paraId="6E7FDDBE" w14:textId="77777777" w:rsidTr="00C742D5">
+      <w:tr w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidTr="00C742D5" w14:paraId="6E7FDDBE" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1916"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7127C3C3" w14:textId="782794C0" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00BA2E80" w:rsidP="00C742D5">
+          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00BA2E80" w14:paraId="7127C3C3" w14:textId="782794C0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1398" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D8DFA64" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00C742D5">
+          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00FD2812" w14:paraId="1D8DFA64" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4880" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="33183032" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00FD2812">
+          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00FD2812" w:rsidRDefault="00FD2812" w14:paraId="33183032" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003176BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Starter:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="41FDCED2" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00FD2812">
+          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00FD2812" w:rsidRDefault="00FD2812" w14:paraId="41FDCED2" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003176BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Main content:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="40F43444" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRDefault="00FD2812" w:rsidP="00FD2812">
+          <w:p w:rsidR="00FD2812" w:rsidP="00FD2812" w:rsidRDefault="00FD2812" w14:paraId="40F43444" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003176BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Plenary:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6ACB8D31" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00C742D5">
+          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00FD2812" w14:paraId="6ACB8D31" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2652" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1DF479DA" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00C742D5">
+          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00FD2812" w14:paraId="1DF479DA" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="46F36D26" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00C742D5">
+          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00FD2812" w14:paraId="46F36D26" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="39"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2334" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="03AF1330" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00C742D5">
+          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00FD2812" w14:paraId="03AF1330" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD2812" w:rsidRPr="003176BC" w14:paraId="59EF1135" w14:textId="77777777" w:rsidTr="00C742D5">
+      <w:tr w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidTr="00C742D5" w14:paraId="59EF1135" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1916"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14383" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="1D2CC786" w14:textId="369CD5CD" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00BA2E80" w:rsidP="00C742D5">
+          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00BA2E80" w14:paraId="1D2CC786" w14:textId="369CD5CD">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA2E80">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Post session thoughts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD2812" w:rsidRPr="003176BC" w14:paraId="0340BF6E" w14:textId="77777777" w:rsidTr="00C742D5">
+      <w:tr w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidTr="00C742D5" w14:paraId="0340BF6E" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1916"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69B23C3A" w14:textId="21827B7E" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00BA2E80" w:rsidP="00C742D5">
+          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00BA2E80" w14:paraId="69B23C3A" w14:textId="21827B7E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1398" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75BD5EB3" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00C742D5">
+          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00FD2812" w14:paraId="75BD5EB3" w14:textId="77777777">
             <w:pPr>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4880" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CE6ECDD" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00C742D5">
+          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00FD2812" w14:paraId="7CE6ECDD" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2652" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4219D398" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00C742D5">
+          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00FD2812" w14:paraId="4219D398" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="73D74B0D" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00C742D5">
+          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00FD2812" w14:paraId="73D74B0D" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="39"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2334" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="256733F3" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00C742D5">
+          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00FD2812" w14:paraId="256733F3" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BA2E80" w:rsidRPr="003176BC" w14:paraId="6C91A50C" w14:textId="77777777" w:rsidTr="00C742D5">
+      <w:tr w:rsidRPr="003176BC" w:rsidR="00BA2E80" w:rsidTr="00C742D5" w14:paraId="6C91A50C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1916"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14383" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="38F365B5" w14:textId="39C2E2D4" w:rsidR="00BA2E80" w:rsidRPr="003176BC" w:rsidRDefault="00BA2E80" w:rsidP="00C742D5">
+          <w:p w:rsidRPr="003176BC" w:rsidR="00BA2E80" w:rsidP="00C742D5" w:rsidRDefault="00BA2E80" w14:paraId="38F365B5" w14:textId="39C2E2D4">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA2E80">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Post session thoughts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5F4DF6DE" w14:textId="77777777" w:rsidR="00A06566" w:rsidRPr="003176BC" w:rsidRDefault="00A06566" w:rsidP="00BA4BD8">
+    <w:p w:rsidRPr="003176BC" w:rsidR="00A06566" w:rsidP="00BA4BD8" w:rsidRDefault="00A06566" w14:paraId="5F4DF6DE" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5ED0B23D" w14:textId="77777777" w:rsidR="00B77574" w:rsidRDefault="00B77574">
+    <w:p w:rsidR="00B77574" w:rsidRDefault="00B77574" w14:paraId="5ED0B23D" w14:textId="77777777">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C870173" w14:textId="19334452" w:rsidR="000B2749" w:rsidRDefault="000B2749" w:rsidP="00BA4BD8">
+    <w:p w:rsidR="000B2749" w:rsidP="00BA4BD8" w:rsidRDefault="000B2749" w14:paraId="5C870173" w14:textId="19334452">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Part 3: Impact</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="092460A7" w14:textId="19D8C51D" w:rsidR="009B3C88" w:rsidRPr="00B02BDF" w:rsidRDefault="00B8084C" w:rsidP="00BA4BD8">
+    <w:p w:rsidRPr="00B02BDF" w:rsidR="009B3C88" w:rsidP="00BA4BD8" w:rsidRDefault="00B8084C" w14:paraId="092460A7" w14:textId="19D8C51D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="02088BE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Course</w:t>
       </w:r>
-      <w:r w:rsidR="352DF3CB" w:rsidRPr="02088BE0">
+      <w:r w:rsidRPr="02088BE0" w:rsidR="352DF3CB">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/unit</w:t>
       </w:r>
-      <w:r w:rsidR="008B6D48" w:rsidRPr="02088BE0">
+      <w:r w:rsidRPr="02088BE0" w:rsidR="008B6D48">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="02088BE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>review:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="384CB0A4" w14:textId="5FFF54D9" w:rsidR="00C667EF" w:rsidRDefault="00C667EF" w:rsidP="00BA4BD8">
+    <w:p w:rsidR="00C667EF" w:rsidP="00BA4BD8" w:rsidRDefault="00C667EF" w14:paraId="384CB0A4" w14:textId="5FFF54D9">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Examples of learners learning journey are stored: </w:t>
       </w:r>
       <w:r w:rsidR="00E55C6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(enter where these can be viewed/accessed)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="495E6AFA" w14:textId="29D24CEA" w:rsidR="006C371B" w:rsidRPr="00F15F97" w:rsidRDefault="006C371B" w:rsidP="00BA4BD8">
+    <w:p w:rsidRPr="00F15F97" w:rsidR="006C371B" w:rsidP="00BA4BD8" w:rsidRDefault="006C371B" w14:paraId="495E6AFA" w14:textId="29D24CEA">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F15F97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The blue questions are prompts to help you evaluate, these can be deleted </w:t>
       </w:r>
-      <w:r w:rsidR="00F15F97" w:rsidRPr="00F15F97">
+      <w:r w:rsidRPr="00F15F97" w:rsidR="00F15F97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>when you have completed your evaluation</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="15027" w:type="dxa"/>
         <w:tblInd w:w="-113" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1844"/>
         <w:gridCol w:w="5019"/>
         <w:gridCol w:w="2990"/>
         <w:gridCol w:w="5174"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007A5209" w:rsidRPr="007366E0" w14:paraId="5544F114" w14:textId="77777777" w:rsidTr="00C742D5">
+      <w:tr w:rsidRPr="007366E0" w:rsidR="007A5209" w:rsidTr="00C742D5" w14:paraId="5544F114" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="457"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35297F7F" w14:textId="77777777" w:rsidR="007A5209" w:rsidRPr="007366E0" w:rsidRDefault="007A5209" w:rsidP="00C742D5">
+          <w:p w:rsidRPr="007366E0" w:rsidR="007A5209" w:rsidP="00C742D5" w:rsidRDefault="007A5209" w14:paraId="35297F7F" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Intent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13183" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="514B6A97" w14:textId="1277FDD0" w:rsidR="007A5209" w:rsidRPr="007366E0" w:rsidRDefault="003D556F" w:rsidP="00C742D5">
+          <w:p w:rsidRPr="007366E0" w:rsidR="007A5209" w:rsidP="00C742D5" w:rsidRDefault="003D556F" w14:paraId="514B6A97" w14:textId="1277FDD0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>How well did the aim and objectives meet the learners needs?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A5209" w:rsidRPr="00326EF8" w14:paraId="16106795" w14:textId="77777777" w:rsidTr="00F15F97">
+      <w:tr w:rsidRPr="00326EF8" w:rsidR="007A5209" w:rsidTr="00F15F97" w14:paraId="16106795" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="457"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50E17E61" w14:textId="357D92EB" w:rsidR="007A5209" w:rsidRPr="007366E0" w:rsidRDefault="00444506" w:rsidP="00C742D5">
+          <w:p w:rsidRPr="007366E0" w:rsidR="007A5209" w:rsidP="00C742D5" w:rsidRDefault="00444506" w14:paraId="50E17E61" w14:textId="357D92EB">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sequencing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5019" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3CB4AE97" w14:textId="2D9B0B53" w:rsidR="00284E28" w:rsidRPr="00F15F97" w:rsidRDefault="00284E28" w:rsidP="00284E28">
+          <w:p w:rsidRPr="00F15F97" w:rsidR="00284E28" w:rsidP="00284E28" w:rsidRDefault="00284E28" w14:paraId="3CB4AE97" w14:textId="2D9B0B53">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:ind w:left="306" w:hanging="306"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F15F97">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">How well was the curriculum </w:t>
             </w:r>
             <w:r w:rsidRPr="00F15F97">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>sequenced</w:t>
             </w:r>
             <w:r w:rsidRPr="00F15F97">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> so that learners can build on previous teaching and learning and develop the new knowledge and skills they need</w:t>
             </w:r>
-            <w:r w:rsidR="00DD253B" w:rsidRPr="00F15F97">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+            <w:r w:rsidRPr="00F15F97" w:rsidR="00DD253B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2F638653" w14:textId="007FFD03" w:rsidR="00DD253B" w:rsidRPr="00F15F97" w:rsidRDefault="00DD253B" w:rsidP="00284E28">
+          <w:p w:rsidRPr="00F15F97" w:rsidR="00DD253B" w:rsidP="00284E28" w:rsidRDefault="00DD253B" w14:paraId="2F638653" w14:textId="007FFD03">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:ind w:left="306" w:hanging="306"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F15F97">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Do you need to change your order for the next course?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="75BA4193" w14:textId="6A651E9E" w:rsidR="007A5209" w:rsidRPr="00745DD0" w:rsidRDefault="007A5209" w:rsidP="00C742D5">
+          <w:p w:rsidRPr="00745DD0" w:rsidR="007A5209" w:rsidP="00C742D5" w:rsidRDefault="007A5209" w14:paraId="75BA4193" w14:textId="6A651E9E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2990" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0572ABA7" w14:textId="3FC777CE" w:rsidR="007A5209" w:rsidRPr="007366E0" w:rsidRDefault="005A07FA" w:rsidP="00C742D5">
+          <w:p w:rsidRPr="007366E0" w:rsidR="007A5209" w:rsidP="00C742D5" w:rsidRDefault="005A07FA" w14:paraId="0572ABA7" w14:textId="3FC777CE">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Personalisation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0332682B" w14:textId="77777777" w:rsidR="00444506" w:rsidRPr="00F15F97" w:rsidRDefault="00444506" w:rsidP="00F15F97">
+          <w:p w:rsidRPr="00F15F97" w:rsidR="00444506" w:rsidP="00F15F97" w:rsidRDefault="00444506" w14:paraId="0332682B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="306" w:hanging="306"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F15F97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">How well was teaching differentiated to meet the </w:t>
             </w:r>
             <w:r w:rsidRPr="00F15F97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>needs of all learners</w:t>
             </w:r>
             <w:r w:rsidRPr="00F15F97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="14E0FB2B" w14:textId="0579915E" w:rsidR="007A5209" w:rsidRPr="00326EF8" w:rsidRDefault="007A5209" w:rsidP="00F15F97">
+          <w:p w:rsidRPr="00326EF8" w:rsidR="007A5209" w:rsidP="00F15F97" w:rsidRDefault="007A5209" w14:paraId="14E0FB2B" w14:textId="0579915E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A5209" w:rsidRPr="00BC2276" w14:paraId="2C23B897" w14:textId="77777777" w:rsidTr="00F15F97">
+      <w:tr w:rsidRPr="00BC2276" w:rsidR="007A5209" w:rsidTr="00F15F97" w14:paraId="2C23B897" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="457"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E627322" w14:textId="77777777" w:rsidR="007A5209" w:rsidRPr="007366E0" w:rsidRDefault="007A5209" w:rsidP="00C742D5">
+          <w:p w:rsidRPr="007366E0" w:rsidR="007A5209" w:rsidP="00C742D5" w:rsidRDefault="007A5209" w14:paraId="0E627322" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="39"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Personal development</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="71E79513" w14:textId="77777777" w:rsidR="007A5209" w:rsidRPr="007366E0" w:rsidRDefault="007A5209" w:rsidP="00C742D5">
+          <w:p w:rsidRPr="007366E0" w:rsidR="007A5209" w:rsidP="00C742D5" w:rsidRDefault="007A5209" w14:paraId="71E79513" w14:textId="77777777">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5019" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6A200B73" w14:textId="64DFD6F6" w:rsidR="002A033D" w:rsidRPr="00F15F97" w:rsidRDefault="00F15F97" w:rsidP="00F15F97">
+          <w:p w:rsidRPr="00F15F97" w:rsidR="002A033D" w:rsidP="00F15F97" w:rsidRDefault="00F15F97" w14:paraId="6A200B73" w14:textId="64DFD6F6">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:ind w:left="306" w:hanging="306"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>How well did y</w:t>
             </w:r>
-            <w:r w:rsidR="002A033D" w:rsidRPr="00F15F97">
+            <w:r w:rsidRPr="00F15F97" w:rsidR="002A033D">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>ou prepare learners for future success in their next steps?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="174F2396" w14:textId="7A5625F7" w:rsidR="007A5209" w:rsidRPr="00102930" w:rsidRDefault="007A5209" w:rsidP="00F15F97">
+          <w:p w:rsidRPr="00102930" w:rsidR="007A5209" w:rsidP="00F15F97" w:rsidRDefault="007A5209" w14:paraId="174F2396" w14:textId="7A5625F7">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2990" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5214E890" w14:textId="77777777" w:rsidR="007A5209" w:rsidRPr="00D14863" w:rsidRDefault="007A5209" w:rsidP="00C742D5">
+          <w:p w:rsidRPr="00D14863" w:rsidR="007A5209" w:rsidP="00C742D5" w:rsidRDefault="007A5209" w14:paraId="5214E890" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D14863">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Safeguarding &amp; Prevent</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="072AC990" w14:textId="77777777" w:rsidR="007A5209" w:rsidRPr="007366E0" w:rsidRDefault="007A5209" w:rsidP="00C742D5">
-[...8 lines deleted...]
-          <w:p w14:paraId="0F834659" w14:textId="77777777" w:rsidR="007A5209" w:rsidRPr="007366E0" w:rsidRDefault="007A5209" w:rsidP="00C742D5">
+          <w:p w:rsidRPr="007366E0" w:rsidR="007A5209" w:rsidP="00C742D5" w:rsidRDefault="007A5209" w14:paraId="072AC990" w14:textId="77777777">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w:rsidRPr="007366E0" w:rsidR="007A5209" w:rsidP="00C742D5" w:rsidRDefault="007A5209" w14:paraId="0F834659" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="62031AB0" w14:textId="58C556D6" w:rsidR="007A5209" w:rsidRPr="00F15F97" w:rsidRDefault="00611870" w:rsidP="00F15F97">
+          <w:p w:rsidRPr="00F15F97" w:rsidR="007A5209" w:rsidP="00F15F97" w:rsidRDefault="00611870" w14:paraId="62031AB0" w14:textId="58C556D6">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F15F97">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">How well did you manage the </w:t>
             </w:r>
@@ -3437,456 +3437,456 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>safeguarding</w:t>
             </w:r>
             <w:r w:rsidRPr="00F15F97">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> of learners e.g., learners feeling safe and secure; learners using safe working practices; any safeguarding issues reported?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="002A279E" w:rsidRPr="00BC2276" w14:paraId="40CD2DB7" w14:textId="77777777" w:rsidTr="00C742D5">
+      <w:tr w:rsidRPr="00BC2276" w:rsidR="002A279E" w:rsidTr="00C742D5" w14:paraId="40CD2DB7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="457"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="48C0FA66" w14:textId="07164E2B" w:rsidR="002A279E" w:rsidRPr="007366E0" w:rsidRDefault="002A279E" w:rsidP="00C742D5">
+          <w:p w:rsidRPr="007366E0" w:rsidR="002A279E" w:rsidP="00C742D5" w:rsidRDefault="002A279E" w14:paraId="48C0FA66" w14:textId="07164E2B">
             <w:pPr>
               <w:ind w:right="39"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Learning outcomes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5019" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B2B2A69" w14:textId="77777777" w:rsidR="007D524F" w:rsidRDefault="0030519F" w:rsidP="007D524F">
+          <w:p w:rsidR="007D524F" w:rsidP="007D524F" w:rsidRDefault="0030519F" w14:paraId="6B2B2A69" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D524F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Did learners develop detailed knowledge and skills across the curriculum and, as a result, achieve well? </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3870B45B" w14:textId="77777777" w:rsidR="007D524F" w:rsidRPr="007D524F" w:rsidRDefault="000B3930" w:rsidP="007D524F">
+          <w:p w:rsidRPr="007D524F" w:rsidR="007D524F" w:rsidP="007D524F" w:rsidRDefault="000B3930" w14:paraId="3870B45B" w14:textId="77777777">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D524F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Did any u</w:t>
             </w:r>
-            <w:r w:rsidR="00F4112C" w:rsidRPr="007D524F">
+            <w:r w:rsidRPr="007D524F" w:rsidR="00F4112C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>nplanned learning opportunities</w:t>
             </w:r>
             <w:r w:rsidRPr="007D524F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> arise?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0447FAF7" w14:textId="3BDEACB3" w:rsidR="00F4112C" w:rsidRPr="007D524F" w:rsidRDefault="000B3930" w:rsidP="007D524F">
+          <w:p w:rsidRPr="007D524F" w:rsidR="00F4112C" w:rsidP="007D524F" w:rsidRDefault="000B3930" w14:paraId="0447FAF7" w14:textId="3BDEACB3">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D524F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">What were the WOW </w:t>
             </w:r>
-            <w:r w:rsidR="00F4112C" w:rsidRPr="007D524F">
+            <w:r w:rsidRPr="007D524F" w:rsidR="00F4112C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>learner achievements</w:t>
             </w:r>
             <w:r w:rsidR="00B77574">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2E52FB6A" w14:textId="13910DB0" w:rsidR="0030519F" w:rsidRPr="00CC1D02" w:rsidRDefault="0030519F" w:rsidP="000641DD">
+          <w:p w:rsidRPr="00CC1D02" w:rsidR="0030519F" w:rsidP="000641DD" w:rsidRDefault="0030519F" w14:paraId="2E52FB6A" w14:textId="13910DB0">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="0B0C0C"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2990" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4083DB9D" w14:textId="4A4129DA" w:rsidR="002A279E" w:rsidRPr="00D14863" w:rsidRDefault="0030519F" w:rsidP="00C742D5">
+          <w:p w:rsidRPr="00D14863" w:rsidR="002A279E" w:rsidP="00C742D5" w:rsidRDefault="0030519F" w14:paraId="4083DB9D" w14:textId="4A4129DA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Overall reflections</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5720C64C" w14:textId="2872FD9C" w:rsidR="0030519F" w:rsidRDefault="0030519F" w:rsidP="0030519F">
+          <w:p w:rsidR="0030519F" w:rsidP="0030519F" w:rsidRDefault="0030519F" w14:paraId="5720C64C" w14:textId="2872FD9C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C3AD5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>What worked well…Even better if…</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1D8CE22A" w14:textId="49E60AA5" w:rsidR="002A279E" w:rsidRPr="00B77574" w:rsidRDefault="0030519F" w:rsidP="00B77574">
+          <w:p w:rsidRPr="00B77574" w:rsidR="002A279E" w:rsidP="00B77574" w:rsidRDefault="0030519F" w14:paraId="1D8CE22A" w14:textId="49E60AA5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B77574">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
               <w:t>Please give examples of what went well and what can be improved, and any identified changes that will improve the quality of teaching and learning on the course.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0030519F" w:rsidRPr="00BC2276" w14:paraId="17C2F23D" w14:textId="77777777" w:rsidTr="00C742D5">
+      <w:tr w:rsidRPr="00BC2276" w:rsidR="0030519F" w:rsidTr="00C742D5" w14:paraId="17C2F23D" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="457"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12E11B0D" w14:textId="77777777" w:rsidR="0030519F" w:rsidRPr="002C3AD5" w:rsidRDefault="0030519F" w:rsidP="0030519F">
+          <w:p w:rsidRPr="002C3AD5" w:rsidR="0030519F" w:rsidP="0030519F" w:rsidRDefault="0030519F" w14:paraId="12E11B0D" w14:textId="77777777">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C3AD5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Notes for next course</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="465016B7" w14:textId="77777777" w:rsidR="0030519F" w:rsidRDefault="0030519F" w:rsidP="00C742D5">
+          <w:p w:rsidR="0030519F" w:rsidP="00C742D5" w:rsidRDefault="0030519F" w14:paraId="465016B7" w14:textId="77777777">
             <w:pPr>
               <w:ind w:right="39"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5019" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="09844A9E" w14:textId="77777777" w:rsidR="0030519F" w:rsidRPr="00F02417" w:rsidRDefault="0030519F" w:rsidP="00F02417"/>
+          <w:p w:rsidRPr="00F02417" w:rsidR="0030519F" w:rsidP="00F02417" w:rsidRDefault="0030519F" w14:paraId="09844A9E" w14:textId="77777777"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2990" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="332F4499" w14:textId="45395161" w:rsidR="0030519F" w:rsidRDefault="0030519F" w:rsidP="00C742D5">
+          <w:p w:rsidR="0030519F" w:rsidP="00C742D5" w:rsidRDefault="0030519F" w14:paraId="332F4499" w14:textId="45395161">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C3AD5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Notes for Centre Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37677A13" w14:textId="6B4EA643" w:rsidR="0030519F" w:rsidRPr="001437CE" w:rsidRDefault="0030519F" w:rsidP="0030519F">
+          <w:p w:rsidRPr="001437CE" w:rsidR="0030519F" w:rsidP="0030519F" w:rsidRDefault="0030519F" w14:paraId="37677A13" w14:textId="6B4EA643">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F02417">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
               <w:t xml:space="preserve">e.g. times of session, locations, resources, </w:t>
             </w:r>
-            <w:r w:rsidR="001437CE" w:rsidRPr="00F02417">
+            <w:r w:rsidRPr="00F02417" w:rsidR="001437CE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
               <w:t>enrolment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1AA15BA4" w14:textId="39211C09" w:rsidR="00B8084C" w:rsidRPr="008B6D48" w:rsidRDefault="00B8084C" w:rsidP="007F6B92">
+    <w:p w:rsidRPr="008B6D48" w:rsidR="00B8084C" w:rsidP="007F6B92" w:rsidRDefault="00B8084C" w14:paraId="1AA15BA4" w14:textId="39211C09">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00B8084C" w:rsidRPr="008B6D48" w:rsidSect="00AF49D1">
+    <w:sectPr w:rsidRPr="008B6D48" w:rsidR="00B8084C" w:rsidSect="00AF49D1">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56EA47EA" w14:textId="77777777" w:rsidR="001F077C" w:rsidRDefault="001F077C" w:rsidP="009D1125">
+    <w:p w:rsidR="001F077C" w:rsidP="009D1125" w:rsidRDefault="001F077C" w14:paraId="56EA47EA" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="45BC8DDC" w14:textId="77777777" w:rsidR="001F077C" w:rsidRDefault="001F077C" w:rsidP="009D1125">
+    <w:p w:rsidR="001F077C" w:rsidP="009D1125" w:rsidRDefault="001F077C" w14:paraId="45BC8DDC" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="713A9E06" w14:textId="77777777" w:rsidR="001F077C" w:rsidRDefault="001F077C">
+    <w:p w:rsidR="001F077C" w:rsidRDefault="001F077C" w14:paraId="713A9E06" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3930,210 +3930,210 @@
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="0ED684EE" w14:textId="77777777" w:rsidR="0065337B" w:rsidRDefault="0065337B">
+  <w:p w:rsidR="0065337B" w:rsidRDefault="0065337B" w14:paraId="0ED684EE" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6829D84E" w14:textId="25890DAF" w:rsidR="0065337B" w:rsidRPr="0065337B" w:rsidRDefault="0065337B" w:rsidP="0065337B">
+  <w:p w:rsidR="7D112A0B" w:rsidP="7D112A0B" w:rsidRDefault="7D112A0B" w14:paraId="5F2A026F" w14:textId="0FBF251A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="0065337B">
+    <w:r w:rsidRPr="7D112A0B" w:rsidR="7D112A0B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>HA05 Curriculum Plan_ A4 24-25</w:t>
+      <w:t>HA05 Curriculum Plan_ A4 25-26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5B51B1E3" w14:textId="6CE1D876" w:rsidR="00AF49D1" w:rsidRPr="003F0305" w:rsidRDefault="352E2B0C" w:rsidP="007A1398">
+  <w:p w:rsidRPr="003F0305" w:rsidR="00AF49D1" w:rsidP="007A1398" w:rsidRDefault="352E2B0C" w14:paraId="5B51B1E3" w14:textId="6CE1D876">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="352E2B0C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>HA05 Curriculum Plan_ A4 25-26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4691824E" w14:textId="77777777" w:rsidR="001F077C" w:rsidRDefault="001F077C" w:rsidP="009D1125">
+    <w:p w:rsidR="001F077C" w:rsidP="009D1125" w:rsidRDefault="001F077C" w14:paraId="4691824E" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D6A64B8" w14:textId="77777777" w:rsidR="001F077C" w:rsidRDefault="001F077C" w:rsidP="009D1125">
+    <w:p w:rsidR="001F077C" w:rsidP="009D1125" w:rsidRDefault="001F077C" w14:paraId="6D6A64B8" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0EEF09A0" w14:textId="77777777" w:rsidR="001F077C" w:rsidRDefault="001F077C">
+    <w:p w:rsidR="001F077C" w:rsidRDefault="001F077C" w14:paraId="0EEF09A0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="02A52611" w14:textId="77777777" w:rsidR="0065337B" w:rsidRDefault="0065337B">
+  <w:p w:rsidR="0065337B" w:rsidRDefault="0065337B" w14:paraId="02A52611" w14:textId="77777777">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4900"/>
       <w:gridCol w:w="4900"/>
       <w:gridCol w:w="4900"/>
     </w:tblGrid>
-    <w:tr w:rsidR="033895FA" w14:paraId="48EE40EA" w14:textId="77777777" w:rsidTr="033895FA">
+    <w:tr w:rsidR="033895FA" w:rsidTr="033895FA" w14:paraId="48EE40EA" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4900" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="4ADAD8C0" w14:textId="41D03488" w:rsidR="033895FA" w:rsidRDefault="033895FA" w:rsidP="033895FA">
+        <w:p w:rsidR="033895FA" w:rsidP="033895FA" w:rsidRDefault="033895FA" w14:paraId="4ADAD8C0" w14:textId="41D03488">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4900" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="16AE9157" w14:textId="2DC70E8F" w:rsidR="033895FA" w:rsidRDefault="033895FA" w:rsidP="033895FA">
+        <w:p w:rsidR="033895FA" w:rsidP="033895FA" w:rsidRDefault="033895FA" w14:paraId="16AE9157" w14:textId="2DC70E8F">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4900" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="05BCFEDC" w14:textId="2524A9CB" w:rsidR="033895FA" w:rsidRDefault="033895FA" w:rsidP="033895FA">
+        <w:p w:rsidR="033895FA" w:rsidP="033895FA" w:rsidRDefault="033895FA" w14:paraId="05BCFEDC" w14:textId="2524A9CB">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="770B79CA" w14:textId="6ABE6555" w:rsidR="033895FA" w:rsidRDefault="033895FA" w:rsidP="033895FA">
+  <w:p w:rsidR="033895FA" w:rsidP="033895FA" w:rsidRDefault="033895FA" w14:paraId="770B79CA" w14:textId="6ABE6555">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="16600210" w14:textId="014716F3" w:rsidR="0099690F" w:rsidRDefault="0065337B" w:rsidP="033895FA">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w:rsidR="0099690F" w:rsidP="033895FA" w:rsidRDefault="0065337B" w14:paraId="16600210" w14:textId="014716F3">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F482A97" wp14:editId="270E79F8">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>7367905</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-106045</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1955800" cy="855345"/>
           <wp:effectExtent l="0" t="0" r="6350" b="1905"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="21167"/>
               <wp:lineTo x="21460" y="21167"/>
               <wp:lineTo x="21460" y="0"/>
@@ -4164,1775 +4164,1775 @@
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1955800" cy="855345"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="79F7B6C2" w14:textId="4EE8D96A" w:rsidR="0099690F" w:rsidRDefault="0099690F">
+  <w:p w:rsidR="0099690F" w:rsidRDefault="0099690F" w14:paraId="79F7B6C2" w14:textId="4EE8D96A">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:caps/>
         <w:color w:val="44546A" w:themeColor="text2"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="26B25810" w14:textId="3D941C1F" w:rsidR="0099690F" w:rsidRDefault="0099690F">
+  <w:p w:rsidR="0099690F" w:rsidRDefault="0099690F" w14:paraId="26B25810" w14:textId="3D941C1F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="44546A" w:themeColor="text2"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w14:paraId="47921550" w14:textId="73D62934" w:rsidR="00AF49D1" w:rsidRDefault="00AF49D1">
+  <w:p w:rsidR="00AF49D1" w:rsidRDefault="00AF49D1" w14:paraId="47921550" w14:textId="73D62934">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11B20176"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82B009AA"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="211E3FE1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5DEED800"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="113" w:hanging="113"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2854511A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DB32915C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28ED42DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="40FC91C8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33156142"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F8695C2"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33DD5403"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5D109E3A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AB73476"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A33A6300"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F5310AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="85E8A2A8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43C4723B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="299E1366"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="443D1DE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="188401B8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CBB7224"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="27D46202"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60AF74AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EE54A0EC"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="661A4867"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DB3063B6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DB34323"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EC308BC0"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72FF7D61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="01E2A98E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="918564636">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="774981885">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1831944743">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="366176315">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1637636470">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="234975290">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1531605464">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1041131824">
@@ -5943,51 +5943,52 @@
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1482499261">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="759528029">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="56709132">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="676465568">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1974825171">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="644162662">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000C6034"/>
     <w:rsid w:val="00000AFE"/>
     <w:rsid w:val="0003253B"/>
     <w:rsid w:val="00032BE8"/>
@@ -6552,179 +6553,180 @@
     <w:rsid w:val="00F4112C"/>
     <w:rsid w:val="00F4236A"/>
     <w:rsid w:val="00F445A3"/>
     <w:rsid w:val="00F52DB2"/>
     <w:rsid w:val="00F562E6"/>
     <w:rsid w:val="00F6673C"/>
     <w:rsid w:val="00F768AD"/>
     <w:rsid w:val="00F77C9E"/>
     <w:rsid w:val="00F844A8"/>
     <w:rsid w:val="00F953C8"/>
     <w:rsid w:val="00F95CA2"/>
     <w:rsid w:val="00F95EA5"/>
     <w:rsid w:val="00FA6745"/>
     <w:rsid w:val="00FB0648"/>
     <w:rsid w:val="00FB06F0"/>
     <w:rsid w:val="00FD1E4F"/>
     <w:rsid w:val="00FD2812"/>
     <w:rsid w:val="00FE0D31"/>
     <w:rsid w:val="00FE41E4"/>
     <w:rsid w:val="00FF2A0B"/>
     <w:rsid w:val="00FF41AF"/>
     <w:rsid w:val="02088BE0"/>
     <w:rsid w:val="033895FA"/>
     <w:rsid w:val="352DF3CB"/>
     <w:rsid w:val="352E2B0C"/>
+    <w:rsid w:val="7D112A0B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5B08FDCE"/>
   <w15:docId w15:val="{A917DEA5-B7C5-4607-915E-77CA8BBBB12A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6865,52 +6867,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -6977,335 +6979,334 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="009C53B1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:left w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideH w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="000B2FC2"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008F610B"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D1125"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009D1125"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D1125"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009D1125"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0072681C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
+  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0072681C"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004A6F1D"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004A6F1D"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004A6F1D"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004A6F1D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004A6F1D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0099690F"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyText2Char"/>
     <w:rsid w:val="00611870"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
+  <w:style w:type="character" w:styleId="BodyText2Char" w:customStyle="1">
     <w:name w:val="Body Text 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText2"/>
     <w:rsid w:val="00611870"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1520894723">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -7844,81 +7845,74 @@
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8CA5ADB-3FCC-4419-BD44-410573AA18E3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D46C16A0-4217-4E48-A826-CFE9BA0AA6CD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...16 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>4</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mark Breedon</dc:creator>
-  <cp:keywords/>
-[...2 lines deleted...]
-  <cp:lastPrinted></cp:lastPrinted>
+  <keywords/>
+  <lastModifiedBy>Lysdal Vagnso, Katharine</lastModifiedBy>
+  <revision>3</revision>
+  <lastPrinted>2020-02-04T09:23:00.0000000Z</lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010051F72A33DDA3E849BA7AB8F84D4532B3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>8842900</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>