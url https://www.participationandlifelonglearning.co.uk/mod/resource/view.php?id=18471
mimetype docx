--- v2 (2026-06-27)
+++ v3 (2026-08-24)
@@ -1,3892 +1,3082 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="008A6FD0" w:rsidR="009C53B1" w:rsidRDefault="00324395" w14:paraId="08418EC2" w14:textId="1FF55198">
+    <w:p w14:paraId="08418EC2" w14:textId="1FF55198" w:rsidR="009C53B1" w:rsidRPr="008A6FD0" w:rsidRDefault="00324395">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A6FD0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Curriculum Plan</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B2749" w:rsidR="000B2749" w:rsidRDefault="000B2749" w14:paraId="71B1C842" w14:textId="47C3ACEC">
+    <w:p w14:paraId="71B1C842" w14:textId="47C3ACEC" w:rsidR="000B2749" w:rsidRPr="000B2749" w:rsidRDefault="000B2749">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B2749">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Part 1: INTENT</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="15027" w:type="dxa"/>
         <w:tblInd w:w="-113" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1844"/>
         <w:gridCol w:w="1483"/>
         <w:gridCol w:w="1448"/>
         <w:gridCol w:w="1463"/>
         <w:gridCol w:w="625"/>
         <w:gridCol w:w="1120"/>
         <w:gridCol w:w="1448"/>
         <w:gridCol w:w="422"/>
         <w:gridCol w:w="897"/>
         <w:gridCol w:w="129"/>
         <w:gridCol w:w="1448"/>
         <w:gridCol w:w="550"/>
         <w:gridCol w:w="898"/>
         <w:gridCol w:w="1252"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="007366E0" w:rsidR="0032333E" w:rsidTr="00A06566" w14:paraId="6B1548B9" w14:textId="77777777">
+      <w:tr w:rsidR="0032333E" w:rsidRPr="007366E0" w14:paraId="6B1548B9" w14:textId="77777777" w:rsidTr="00A06566">
         <w:trPr>
           <w:trHeight w:val="457"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="0032333E" w:rsidP="00406A70" w:rsidRDefault="0032333E" w14:paraId="6755BED4" w14:textId="77777777">
+          <w:p w14:paraId="6755BED4" w14:textId="77777777" w:rsidR="0032333E" w:rsidRPr="007366E0" w:rsidRDefault="0032333E" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8906" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="0032333E" w:rsidP="00406A70" w:rsidRDefault="0032333E" w14:paraId="5F86C140" w14:textId="23BC203D">
+          <w:p w14:paraId="5F86C140" w14:textId="23BC203D" w:rsidR="0032333E" w:rsidRPr="007366E0" w:rsidRDefault="0032333E" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="0032333E" w:rsidP="00406A70" w:rsidRDefault="008B023B" w14:paraId="4FB0A637" w14:textId="77777777">
+          <w:p w14:paraId="4FB0A637" w14:textId="77777777" w:rsidR="0032333E" w:rsidRPr="007366E0" w:rsidRDefault="008B023B" w:rsidP="00406A70">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Course</w:t>
             </w:r>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2150" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="0032333E" w:rsidP="00406A70" w:rsidRDefault="0032333E" w14:paraId="46E57062" w14:textId="391F6F9F">
+          <w:p w14:paraId="46E57062" w14:textId="391F6F9F" w:rsidR="0032333E" w:rsidRPr="007366E0" w:rsidRDefault="0032333E" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007366E0" w:rsidR="003B470B" w:rsidTr="00A06566" w14:paraId="623214CD" w14:textId="77777777">
+      <w:tr w:rsidR="003B470B" w:rsidRPr="007366E0" w14:paraId="623214CD" w14:textId="77777777" w:rsidTr="00A06566">
         <w:trPr>
           <w:trHeight w:val="457"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="003B470B" w:rsidP="00406A70" w:rsidRDefault="000B4845" w14:paraId="2A93DB57" w14:textId="3E3B29AB">
+          <w:p w14:paraId="2A93DB57" w14:textId="3E3B29AB" w:rsidR="003B470B" w:rsidRPr="007366E0" w:rsidRDefault="000B4845" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
-            <w:r w:rsidRPr="007366E0" w:rsidR="00657906">
+            <w:r w:rsidR="00657906" w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>utor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4394" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="003B470B" w:rsidP="00406A70" w:rsidRDefault="003B470B" w14:paraId="05527572" w14:textId="032D90E4">
+          <w:p w14:paraId="05527572" w14:textId="032D90E4" w:rsidR="003B470B" w:rsidRPr="007366E0" w:rsidRDefault="003B470B" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="003B470B" w:rsidP="00406A70" w:rsidRDefault="0020578E" w14:paraId="47704BEA" w14:textId="0575380F">
+          <w:p w14:paraId="47704BEA" w14:textId="0575380F" w:rsidR="003B470B" w:rsidRPr="007366E0" w:rsidRDefault="0020578E" w:rsidP="00406A70">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Provider</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2767" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="003B470B" w:rsidP="00406A70" w:rsidRDefault="003B470B" w14:paraId="3A1D1E02" w14:textId="1C9AFDED">
+          <w:p w14:paraId="3A1D1E02" w14:textId="1C9AFDED" w:rsidR="003B470B" w:rsidRPr="007366E0" w:rsidRDefault="003B470B" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2127" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="003B470B" w:rsidP="00406A70" w:rsidRDefault="0020578E" w14:paraId="0A150FF1" w14:textId="486FAC50">
+          <w:p w14:paraId="0A150FF1" w14:textId="486FAC50" w:rsidR="003B470B" w:rsidRPr="007366E0" w:rsidRDefault="0020578E" w:rsidP="00406A70">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Venue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2150" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="003B470B" w:rsidP="00406A70" w:rsidRDefault="003B470B" w14:paraId="65114287" w14:textId="7F3241E4">
+          <w:p w14:paraId="65114287" w14:textId="7F3241E4" w:rsidR="003B470B" w:rsidRPr="007366E0" w:rsidRDefault="003B470B" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007366E0" w:rsidR="008D1139" w:rsidTr="00A06566" w14:paraId="360CA2F7" w14:textId="77777777">
+      <w:tr w:rsidR="008D1139" w:rsidRPr="007366E0" w14:paraId="360CA2F7" w14:textId="77777777" w:rsidTr="00A06566">
         <w:trPr>
           <w:trHeight w:val="457"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="0085612E" w:rsidP="00406A70" w:rsidRDefault="0085612E" w14:paraId="3654DB8F" w14:textId="77777777">
+          <w:p w14:paraId="3654DB8F" w14:textId="77777777" w:rsidR="0085612E" w:rsidRPr="007366E0" w:rsidRDefault="0085612E" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Start Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1483" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="0085612E" w:rsidP="00406A70" w:rsidRDefault="0085612E" w14:paraId="7077C3AE" w14:textId="1353D39F">
+          <w:p w14:paraId="7077C3AE" w14:textId="1353D39F" w:rsidR="0085612E" w:rsidRPr="007366E0" w:rsidRDefault="0085612E" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1448" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="0085612E" w:rsidP="00406A70" w:rsidRDefault="0085612E" w14:paraId="3D9AD609" w14:textId="77777777">
+          <w:p w14:paraId="3D9AD609" w14:textId="77777777" w:rsidR="0085612E" w:rsidRPr="007366E0" w:rsidRDefault="0085612E" w:rsidP="00406A70">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>End</w:t>
             </w:r>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1463" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="0085612E" w:rsidP="00406A70" w:rsidRDefault="0085612E" w14:paraId="7811D96E" w14:textId="28254A1F">
+          <w:p w14:paraId="7811D96E" w14:textId="28254A1F" w:rsidR="0085612E" w:rsidRPr="007366E0" w:rsidRDefault="0085612E" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1745" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="0085612E" w:rsidP="00406A70" w:rsidRDefault="0085612E" w14:paraId="5FCF39B6" w14:textId="77777777">
+          <w:p w14:paraId="5FCF39B6" w14:textId="77777777" w:rsidR="0085612E" w:rsidRPr="007366E0" w:rsidRDefault="0085612E" w:rsidP="00406A70">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Total Weeks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1448" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="0085612E" w:rsidP="00406A70" w:rsidRDefault="0085612E" w14:paraId="2BE5D28F" w14:textId="6E261BC6">
+          <w:p w14:paraId="2BE5D28F" w14:textId="6E261BC6" w:rsidR="0085612E" w:rsidRPr="007366E0" w:rsidRDefault="0085612E" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1448" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="0085612E" w:rsidP="00406A70" w:rsidRDefault="0085612E" w14:paraId="586EC5E5" w14:textId="77777777">
+          <w:p w14:paraId="586EC5E5" w14:textId="77777777" w:rsidR="0085612E" w:rsidRPr="007366E0" w:rsidRDefault="0085612E" w:rsidP="00406A70">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Start time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1448" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="0085612E" w:rsidP="00406A70" w:rsidRDefault="0085612E" w14:paraId="2CAAD1E9" w14:textId="010C3B41">
+          <w:p w14:paraId="2CAAD1E9" w14:textId="010C3B41" w:rsidR="0085612E" w:rsidRPr="007366E0" w:rsidRDefault="0085612E" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1448" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="0085612E" w:rsidP="00406A70" w:rsidRDefault="0085612E" w14:paraId="3043AAD1" w14:textId="77777777">
+          <w:p w14:paraId="3043AAD1" w14:textId="77777777" w:rsidR="0085612E" w:rsidRPr="007366E0" w:rsidRDefault="0085612E" w:rsidP="00406A70">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">End </w:t>
             </w:r>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1252" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="0085612E" w:rsidP="00406A70" w:rsidRDefault="0085612E" w14:paraId="2EFCDF3B" w14:textId="4D49CB09">
+          <w:p w14:paraId="2EFCDF3B" w14:textId="4D49CB09" w:rsidR="0085612E" w:rsidRPr="007366E0" w:rsidRDefault="0085612E" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007366E0" w:rsidR="00733A87" w:rsidTr="00A06566" w14:paraId="62AFF8F3" w14:textId="77777777">
+      <w:tr w:rsidR="00C02832" w:rsidRPr="007366E0" w14:paraId="66086043" w14:textId="77777777" w:rsidTr="00A06566">
         <w:trPr>
           <w:trHeight w:val="457"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="00733A87" w:rsidP="00406A70" w:rsidRDefault="00733A87" w14:paraId="00E88155" w14:textId="11F824DB">
-[...15 lines deleted...]
-              <w:t>Intent</w:t>
+          <w:p w14:paraId="3432600C" w14:textId="1DDFEF86" w:rsidR="00C02832" w:rsidRPr="007366E0" w:rsidRDefault="00C02832" w:rsidP="00406A70">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Adult Skills</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1C40DE34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Purpose Type</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13183" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00745DD0" w:rsidR="00733A87" w:rsidP="00406A70" w:rsidRDefault="008021E3" w14:paraId="7E71CCE5" w14:textId="77777777">
+          <w:p w14:paraId="0B9B75F1" w14:textId="77777777" w:rsidR="00C02832" w:rsidRPr="00745DD0" w:rsidRDefault="00C02832" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00745DD0">
-[...25 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007366E0" w:rsidR="00804ACA" w:rsidTr="00A06566" w14:paraId="7C3A286F" w14:textId="77777777">
+      <w:tr w:rsidR="00733A87" w:rsidRPr="007366E0" w14:paraId="62AFF8F3" w14:textId="77777777" w:rsidTr="00A06566">
         <w:trPr>
           <w:trHeight w:val="457"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="00804ACA" w:rsidP="00406A70" w:rsidRDefault="009D0B38" w14:paraId="38F2BFFF" w14:textId="29E18EB4">
+          <w:p w14:paraId="00E88155" w14:textId="11F824DB" w:rsidR="00733A87" w:rsidRPr="007366E0" w:rsidRDefault="00733A87" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart </w:t>
-[...8 lines deleted...]
-              <w:t>Learning objectives</w:t>
+              <w:t>Intent</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13183" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4AC42AEF" w14:textId="6A61CFA4" w:rsidR="008021E3" w:rsidRPr="007366E0" w:rsidRDefault="008021E3" w:rsidP="00406A70">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C02832" w:rsidRPr="007366E0" w14:paraId="7C3A286F" w14:textId="77777777" w:rsidTr="00A06566">
+        <w:trPr>
+          <w:trHeight w:val="457"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="38F2BFFF" w14:textId="29E18EB4" w:rsidR="00C02832" w:rsidRPr="007366E0" w:rsidRDefault="00C02832" w:rsidP="00406A70">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007366E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Smart Learning objectives</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5019" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00745DD0" w:rsidR="00607928" w:rsidP="00745DD0" w:rsidRDefault="00607928" w14:paraId="0CC5411E" w14:textId="7F9176C7">
+          <w:p w14:paraId="0CC5411E" w14:textId="7F9176C7" w:rsidR="00C02832" w:rsidRPr="00745DD0" w:rsidRDefault="00C02832" w:rsidP="00745DD0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00745DD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>By the end of the course learners will be able to</w:t>
-[...7 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>By the end of the course learners will be able to:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2990" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="00804ACA" w:rsidP="00406A70" w:rsidRDefault="00437F5C" w14:paraId="065FDA51" w14:textId="4C8482F9">
+          <w:p w14:paraId="065FDA51" w14:textId="7EEAF009" w:rsidR="00C02832" w:rsidRPr="007366E0" w:rsidRDefault="00C02832" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00437F5C">
+            <w:r w:rsidRPr="1C40DE34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Progression</w:t>
+              <w:t>Progression opportunities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5174" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00326EF8" w:rsidR="000F2288" w:rsidP="00406A70" w:rsidRDefault="000F2288" w14:paraId="53BC5C9F" w14:textId="629306DC">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="56E66600" w14:textId="77777777" w:rsidR="00C02832" w:rsidRPr="00326EF8" w:rsidRDefault="00C02832" w:rsidP="00C02832">
+            <w:r w:rsidRPr="1C40DE34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>This course can lead to...</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53BC5C9F" w14:textId="573D8FA1" w:rsidR="00C02832" w:rsidRPr="00C02832" w:rsidRDefault="00C02832" w:rsidP="00406A70">
+            <w:r w:rsidRPr="1C40DE34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(Not intended to be individual targets)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007366E0" w:rsidR="00AE13EE" w:rsidTr="00A06566" w14:paraId="1C487A7F" w14:textId="77777777">
+      <w:tr w:rsidR="00C02832" w:rsidRPr="007366E0" w14:paraId="1C487A7F" w14:textId="77777777" w:rsidTr="00A06566">
         <w:trPr>
           <w:trHeight w:val="457"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
+            <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="00AE13EE" w:rsidP="007D555F" w:rsidRDefault="00AE13EE" w14:paraId="02398E00" w14:textId="77777777">
+          <w:p w14:paraId="347F3C9E" w14:textId="77777777" w:rsidR="00C02832" w:rsidRPr="007366E0" w:rsidRDefault="00C02832" w:rsidP="00C02832">
             <w:pPr>
               <w:ind w:right="39"/>
-              <w:rPr>
-[...18 lines deleted...]
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5019" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
+            <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00745DD0" w:rsidR="00AE13EE" w:rsidP="0029455F" w:rsidRDefault="00BC2276" w14:paraId="655A270C" w14:textId="530C12E3">
-[...155 lines deleted...]
-          </w:p>
+          <w:p w14:paraId="10453F63" w14:textId="5CC1D1F1" w:rsidR="00C02832" w:rsidRPr="00C02832" w:rsidRDefault="00C02832" w:rsidP="00C02832"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2990" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14863" w:rsidR="004C603B" w:rsidP="00366F58" w:rsidRDefault="00102930" w14:paraId="751DC999" w14:textId="1FC33393">
-            <w:pPr>
+          <w:p w14:paraId="10050DB9" w14:textId="7D6B7508" w:rsidR="00C02832" w:rsidRPr="00C02832" w:rsidRDefault="00C02832" w:rsidP="00406A70">
+            <w:r w:rsidRPr="1C40DE34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...50 lines deleted...]
-          <w:p w:rsidRPr="007366E0" w:rsidR="00F95CA2" w:rsidP="00406A70" w:rsidRDefault="00F95CA2" w14:paraId="4B9D761B" w14:textId="34FECB0F">
+              <w:t>Enrichment opportunities</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B9D761B" w14:textId="34FECB0F" w:rsidR="00C02832" w:rsidRPr="007366E0" w:rsidRDefault="00C02832" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5174" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00745DD0" w:rsidR="00102930" w:rsidP="00102930" w:rsidRDefault="00102930" w14:paraId="07483D8A" w14:textId="79BBFC3B">
-[...124 lines deleted...]
-          <w:p w:rsidRPr="00BC2276" w:rsidR="00D10F2C" w:rsidP="00064674" w:rsidRDefault="00D10F2C" w14:paraId="72C8CC09" w14:textId="1593E3DA">
+          <w:p w14:paraId="6057F8C3" w14:textId="77777777" w:rsidR="00C02832" w:rsidRPr="006E4DC6" w:rsidRDefault="00C02832" w:rsidP="00C02832">
+            <w:r w:rsidRPr="006E4DC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Include anything that enriches the learner experience such as; cooking, sampling food, learning about different cultures, employer talks, visits, mock interviews, confidence building opportunities, stress management and mindfulness activities, community projects, environmental projects, learner voice, celebration of different events, English, maths or digital enhancement. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72C8CC09" w14:textId="29EF371E" w:rsidR="00C02832" w:rsidRPr="00BC2276" w:rsidRDefault="00C02832" w:rsidP="00C02832">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="006E4DC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>LIST WHAT YOU ARE ACTUALLY GOING TO DO – NOT WOULD YOU COULD DO. IT SHOULD THEN BE CLEAR IN THE IMPLEMENTATION SECTION WHEN IT IS GOING TO TAKE PLACE.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C02832" w:rsidRPr="007366E0" w14:paraId="2F8215E9" w14:textId="77777777" w:rsidTr="00A06566">
+        <w:trPr>
+          <w:trHeight w:val="457"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="640A3876" w14:textId="77777777" w:rsidR="00C02832" w:rsidRPr="007366E0" w:rsidRDefault="00C02832" w:rsidP="00C02832">
+            <w:pPr>
+              <w:ind w:right="39"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007366E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Personal development</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5967236E" w14:textId="77777777" w:rsidR="00C02832" w:rsidRPr="007366E0" w:rsidRDefault="00C02832" w:rsidP="00C02832">
+            <w:pPr>
+              <w:ind w:right="39"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5019" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="64C7254D" w14:textId="7724E067" w:rsidR="00C02832" w:rsidRPr="1C40DE34" w:rsidRDefault="00C02832" w:rsidP="00C02832">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1C40DE34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>How are you going to develop the learner as a whole? English? Maths? Speaking and listening?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2990" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="46EEDBDB" w14:textId="13593D2B" w:rsidR="00C02832" w:rsidRPr="00D14863" w:rsidRDefault="00C02832" w:rsidP="00C02832">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1C40DE34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Health and Safety, Safeguarding, Prevent and British Values</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5174" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+          </w:tcPr>
+          <w:p w14:paraId="54753514" w14:textId="618C5404" w:rsidR="00C02832" w:rsidRPr="00C02832" w:rsidRDefault="00C02832" w:rsidP="00C02832">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1C40DE34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Please consider how you will keep your learners safe and how you will promote these areas within your c</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1C40DE34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>urse.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008C4562" w:rsidRDefault="008C4562" w14:paraId="7D2CD0B1" w14:textId="7F248F3C">
+    <w:p w14:paraId="7D2CD0B1" w14:textId="7F248F3C" w:rsidR="008C4562" w:rsidRDefault="008C4562">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="96"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000B2749" w:rsidR="002B4558" w:rsidRDefault="000B2749" w14:paraId="1DD94F9C" w14:textId="18A1404F">
-      <w:pPr>
+    <w:p w14:paraId="2DA66871" w14:textId="77777777" w:rsidR="00C02832" w:rsidRDefault="00C02832">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="96"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1DD94F9C" w14:textId="5F7FFC89" w:rsidR="002B4558" w:rsidRPr="000B2749" w:rsidRDefault="000B2749" w:rsidP="00C02832">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="3696"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="96"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="96"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Part 2: Implementation</w:t>
       </w:r>
+      <w:r w:rsidR="00C02832">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="96"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D1242E" w:rsidR="002B4558" w:rsidP="00B1256E" w:rsidRDefault="002B4558" w14:paraId="34CFE26C" w14:textId="77777777">
+    <w:p w14:paraId="34CFE26C" w14:textId="77777777" w:rsidR="002B4558" w:rsidRPr="00D1242E" w:rsidRDefault="002B4558" w:rsidP="00B1256E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="14383" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="1398"/>
         <w:gridCol w:w="4880"/>
         <w:gridCol w:w="2652"/>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="2334"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00D1242E" w:rsidR="005C4464" w:rsidTr="000E6E04" w14:paraId="295D6FF7" w14:textId="69B61DC8">
+      <w:tr w:rsidR="005C4464" w:rsidRPr="00D1242E" w14:paraId="295D6FF7" w14:textId="69B61DC8" w:rsidTr="000E6E04">
         <w:trPr>
           <w:trHeight w:val="698"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B35A0" w:rsidR="00DF02DD" w:rsidP="000B2FC2" w:rsidRDefault="00DF02DD" w14:paraId="527787E9" w14:textId="4EB45B48">
+          <w:p w14:paraId="527787E9" w14:textId="4EB45B48" w:rsidR="00DF02DD" w:rsidRPr="002B35A0" w:rsidRDefault="00DF02DD" w:rsidP="000B2FC2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B35A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Week no. and/or date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1398" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B35A0" w:rsidR="00DF02DD" w:rsidP="008C6B11" w:rsidRDefault="00DF02DD" w14:paraId="4EA5D926" w14:textId="77777777">
+          <w:p w14:paraId="4EA5D926" w14:textId="77777777" w:rsidR="00DF02DD" w:rsidRPr="002B35A0" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
             <w:pPr>
               <w:ind w:left="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B35A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Session title &amp; learning objectives</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001357EE" w:rsidR="00DF02DD" w:rsidP="008C6B11" w:rsidRDefault="00DF02DD" w14:paraId="662B932D" w14:textId="5FCD0EAC">
+          <w:p w14:paraId="662B932D" w14:textId="5FCD0EAC" w:rsidR="00DF02DD" w:rsidRPr="001357EE" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
             <w:pPr>
               <w:ind w:left="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4880" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B35A0" w:rsidR="00DF02DD" w:rsidP="003452C4" w:rsidRDefault="00DF02DD" w14:paraId="30BA1D89" w14:textId="62C162A4">
+          <w:p w14:paraId="30BA1D89" w14:textId="62C162A4" w:rsidR="00DF02DD" w:rsidRPr="002B35A0" w:rsidRDefault="00DF02DD" w:rsidP="003452C4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B35A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>Planned learn</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve">ing </w:t>
             </w:r>
             <w:r w:rsidRPr="002B35A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>activities</w:t>
             </w:r>
             <w:r w:rsidRPr="002B35A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D1242E" w:rsidR="00DF02DD" w:rsidP="006E1899" w:rsidRDefault="00DF02DD" w14:paraId="38546D12" w14:textId="77777777">
+          <w:p w14:paraId="38546D12" w14:textId="77777777" w:rsidR="00DF02DD" w:rsidRPr="00D1242E" w:rsidRDefault="00DF02DD" w:rsidP="006E1899">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2652" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidR="00DF02DD" w:rsidP="008C6B11" w:rsidRDefault="00DF02DD" w14:paraId="038D302D" w14:textId="6C4A5BE3">
+          <w:p w14:paraId="038D302D" w14:textId="6C4A5BE3" w:rsidR="00DF02DD" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
             <w:pPr>
               <w:ind w:left="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="002B35A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Assessment for</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>/of</w:t>
+              <w:t>/</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>of</w:t>
             </w:r>
             <w:r w:rsidRPr="002B35A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve"> Learning</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DF02DD" w:rsidP="008C6B11" w:rsidRDefault="00DF02DD" w14:paraId="2F5755F0" w14:textId="77777777">
+          <w:p w14:paraId="2F5755F0" w14:textId="77777777" w:rsidR="00DF02DD" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
             <w:pPr>
               <w:ind w:left="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="002B35A0" w:rsidR="00DF02DD" w:rsidP="008C6B11" w:rsidRDefault="00DF02DD" w14:paraId="48738720" w14:textId="2ED87739">
+          <w:p w14:paraId="48738720" w14:textId="2ED87739" w:rsidR="00DF02DD" w:rsidRPr="002B35A0" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
             <w:pPr>
               <w:ind w:left="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Including questions to ask</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D1242E" w:rsidR="00DF02DD" w:rsidP="008C6B11" w:rsidRDefault="00DF02DD" w14:paraId="54002CF0" w14:textId="109DC825">
+          <w:p w14:paraId="54002CF0" w14:textId="109DC825" w:rsidR="00DF02DD" w:rsidRPr="00D1242E" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
             <w:pPr>
               <w:ind w:left="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B35A0" w:rsidR="00DF02DD" w:rsidP="008C6B11" w:rsidRDefault="00DF02DD" w14:paraId="15F5CC7C" w14:textId="77777777">
+          <w:p w14:paraId="15F5CC7C" w14:textId="77777777" w:rsidR="00DF02DD" w:rsidRPr="002B35A0" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
             <w:pPr>
               <w:ind w:left="39"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B35A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Differentiation</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="002B35A0" w:rsidR="00DF02DD" w:rsidP="008C6B11" w:rsidRDefault="00DF02DD" w14:paraId="11B28100" w14:textId="73CCEC08">
+          <w:p w14:paraId="11B28100" w14:textId="73CCEC08" w:rsidR="00DF02DD" w:rsidRPr="002B35A0" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
             <w:pPr>
               <w:ind w:left="39"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002B35A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>Stretch</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
             <w:r w:rsidRPr="002B35A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve"> Challenge</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
               <w:t xml:space="preserve"> &amp; support</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D1242E" w:rsidR="00DF02DD" w:rsidP="008C6B11" w:rsidRDefault="00DF02DD" w14:paraId="7DDB3FB2" w14:textId="11006C48">
+          <w:p w14:paraId="7DDB3FB2" w14:textId="11006C48" w:rsidR="00DF02DD" w:rsidRPr="00D1242E" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
             <w:pPr>
               <w:ind w:left="39"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2334" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002B35A0" w:rsidR="00DF02DD" w:rsidP="008C6B11" w:rsidRDefault="00DF02DD" w14:paraId="49D9813B" w14:textId="37134F35">
+          <w:p w14:paraId="49D9813B" w14:textId="37134F35" w:rsidR="00DF02DD" w:rsidRPr="002B35A0" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
             <w:pPr>
               <w:ind w:left="42"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="36"/>
               </w:rPr>
-              <w:t>Pre-session, Post-session work</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="00D1242E" w:rsidR="00DF02DD" w:rsidP="008C6B11" w:rsidRDefault="00DF02DD" w14:paraId="0AA1671D" w14:textId="554A02EC">
+              <w:t xml:space="preserve">Pre-session, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t>Post-session</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="36"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> work</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AA1671D" w14:textId="554A02EC" w:rsidR="00DF02DD" w:rsidRPr="00D1242E" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
             <w:pPr>
               <w:ind w:left="42"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="16"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00910A09" w:rsidR="005C4464" w:rsidTr="000E6E04" w14:paraId="2996FA83" w14:textId="77B0CC82">
-[...358 lines deleted...]
-      <w:tr w:rsidRPr="003176BC" w:rsidR="002A033D" w:rsidTr="000E6E04" w14:paraId="6B2EB26B" w14:textId="77777777">
+      <w:tr w:rsidR="002A033D" w:rsidRPr="003176BC" w14:paraId="6B2EB26B" w14:textId="77777777" w:rsidTr="000E6E04">
         <w:trPr>
           <w:trHeight w:val="1916"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003176BC" w:rsidR="002A033D" w:rsidP="00A11320" w:rsidRDefault="00BA2E80" w14:paraId="454B85F8" w14:textId="14048B5E">
+          <w:p w14:paraId="454B85F8" w14:textId="14048B5E" w:rsidR="002A033D" w:rsidRPr="003176BC" w:rsidRDefault="00BA2E80" w:rsidP="00A11320">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1398" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003176BC" w:rsidR="002A033D" w:rsidP="008C6B11" w:rsidRDefault="002A033D" w14:paraId="7D5F5527" w14:textId="77777777">
+          <w:p w14:paraId="7D5F5527" w14:textId="77777777" w:rsidR="002A033D" w:rsidRPr="003176BC" w:rsidRDefault="002A033D" w:rsidP="008C6B11">
             <w:pPr>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4880" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003176BC" w:rsidR="002A033D" w:rsidP="00653C20" w:rsidRDefault="002A033D" w14:paraId="0738BDF8" w14:textId="77777777">
+          <w:p w14:paraId="0738BDF8" w14:textId="77777777" w:rsidR="002A033D" w:rsidRPr="003176BC" w:rsidRDefault="002A033D" w:rsidP="00653C20">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003176BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Starter:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003176BC" w:rsidR="002A033D" w:rsidP="00653C20" w:rsidRDefault="002A033D" w14:paraId="26DC84FF" w14:textId="77777777">
+          <w:p w14:paraId="26DC84FF" w14:textId="77777777" w:rsidR="002A033D" w:rsidRPr="003176BC" w:rsidRDefault="002A033D" w:rsidP="00653C20">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003176BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Main content:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002A033D" w:rsidP="00653C20" w:rsidRDefault="002A033D" w14:paraId="74E7036D" w14:textId="77777777">
+          <w:p w14:paraId="74E7036D" w14:textId="77777777" w:rsidR="002A033D" w:rsidRDefault="002A033D" w:rsidP="00653C20">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003176BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Plenary:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003176BC" w:rsidR="002A033D" w:rsidP="00653C20" w:rsidRDefault="002A033D" w14:paraId="256FAEC7" w14:textId="30476BC0">
+          <w:p w14:paraId="256FAEC7" w14:textId="30476BC0" w:rsidR="002A033D" w:rsidRPr="003176BC" w:rsidRDefault="002A033D" w:rsidP="00653C20">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2652" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003176BC" w:rsidR="002A033D" w:rsidP="008C6B11" w:rsidRDefault="002A033D" w14:paraId="4890BC4B" w14:textId="77777777">
+          <w:p w14:paraId="4890BC4B" w14:textId="77777777" w:rsidR="002A033D" w:rsidRPr="003176BC" w:rsidRDefault="002A033D" w:rsidP="008C6B11">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003176BC" w:rsidR="002A033D" w:rsidP="008C6B11" w:rsidRDefault="002A033D" w14:paraId="02496CC0" w14:textId="54784804">
+          <w:p w14:paraId="02496CC0" w14:textId="54784804" w:rsidR="002A033D" w:rsidRPr="003176BC" w:rsidRDefault="002A033D" w:rsidP="008C6B11">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="39"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2334" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003176BC" w:rsidR="002A033D" w:rsidP="008C6B11" w:rsidRDefault="002A033D" w14:paraId="36EE3331" w14:textId="77777777">
+          <w:p w14:paraId="36EE3331" w14:textId="77777777" w:rsidR="002A033D" w:rsidRPr="003176BC" w:rsidRDefault="002A033D" w:rsidP="008C6B11">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003176BC" w:rsidR="002A033D" w:rsidTr="000E6E04" w14:paraId="15A8B460" w14:textId="77777777">
+      <w:tr w:rsidR="002A033D" w:rsidRPr="003176BC" w14:paraId="15A8B460" w14:textId="77777777" w:rsidTr="000E6E04">
         <w:trPr>
           <w:trHeight w:val="1916"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14383" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00BA2E80" w:rsidR="002A033D" w:rsidP="008C6B11" w:rsidRDefault="00050486" w14:paraId="6D55F519" w14:textId="6C453AC3">
+          <w:p w14:paraId="6D55F519" w14:textId="059B2E67" w:rsidR="002A033D" w:rsidRPr="00BA2E80" w:rsidRDefault="00C02832" w:rsidP="008C6B11">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BA2E80">
+            <w:r w:rsidRPr="1C40DE34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...16 lines deleted...]
-              <w:t>thoughts</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Post session thoughts – Inclusion and adjustments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidTr="00C742D5" w14:paraId="5E388FDB" w14:textId="77777777">
+      <w:tr w:rsidR="00FD2812" w:rsidRPr="003176BC" w14:paraId="5E388FDB" w14:textId="77777777" w:rsidTr="00C742D5">
         <w:trPr>
           <w:trHeight w:val="1916"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00BA2E80" w14:paraId="46F0CD14" w14:textId="0D635F12">
+          <w:p w14:paraId="46F0CD14" w14:textId="0D635F12" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00BA2E80" w:rsidP="00C742D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1398" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00FD2812" w14:paraId="1EF852DB" w14:textId="77777777">
+          <w:p w14:paraId="1EF852DB" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00C742D5">
             <w:pPr>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4880" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00FD2812" w14:paraId="378F6630" w14:textId="77777777">
+          <w:p w14:paraId="378F6630" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00C742D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003176BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Starter:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00FD2812" w14:paraId="135015FC" w14:textId="77777777">
+          <w:p w14:paraId="135015FC" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00C742D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003176BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Main content:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00FD2812" w14:paraId="02681029" w14:textId="77777777">
+          <w:p w14:paraId="02681029" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRDefault="00FD2812" w:rsidP="00C742D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003176BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Plenary:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00FD2812" w14:paraId="6D409D6E" w14:textId="77777777">
+          <w:p w14:paraId="6D409D6E" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00C742D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2652" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00FD2812" w14:paraId="62E46911" w14:textId="77777777">
+          <w:p w14:paraId="62E46911" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00C742D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00FD2812" w14:paraId="6F9F9581" w14:textId="77777777">
+          <w:p w14:paraId="6F9F9581" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00C742D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="39"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2334" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00FD2812" w14:paraId="58375805" w14:textId="77777777">
+          <w:p w14:paraId="58375805" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00C742D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidTr="00C742D5" w14:paraId="2B712EC1" w14:textId="77777777">
+      <w:tr w:rsidR="00FD2812" w:rsidRPr="003176BC" w14:paraId="2B712EC1" w14:textId="77777777" w:rsidTr="00C742D5">
         <w:trPr>
           <w:trHeight w:val="1916"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14383" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00BA2E80" w14:paraId="139738F8" w14:textId="53B008FF">
+          <w:p w14:paraId="139738F8" w14:textId="2280F7C0" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00C02832" w:rsidP="00C742D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BA2E80">
+            <w:r w:rsidRPr="1C40DE34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-              <w:t>Post session thoughts</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Post session thoughts – Inclusion and adjustments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidTr="00C742D5" w14:paraId="27A66D47" w14:textId="77777777">
+      <w:tr w:rsidR="00FD2812" w:rsidRPr="003176BC" w14:paraId="27A66D47" w14:textId="77777777" w:rsidTr="00C742D5">
         <w:trPr>
           <w:trHeight w:val="1916"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00BA2E80" w14:paraId="56320853" w14:textId="3842DD11">
+          <w:p w14:paraId="56320853" w14:textId="3842DD11" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00BA2E80" w:rsidP="00C742D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1398" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00FD2812" w14:paraId="58763F67" w14:textId="77777777">
+          <w:p w14:paraId="58763F67" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00C742D5">
             <w:pPr>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4880" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00FD2812" w:rsidRDefault="00FD2812" w14:paraId="6239F581" w14:textId="77777777">
+          <w:p w14:paraId="6239F581" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00FD2812">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003176BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Starter:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00FD2812" w:rsidRDefault="00FD2812" w14:paraId="648C36F8" w14:textId="77777777">
+          <w:p w14:paraId="648C36F8" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00FD2812">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003176BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Main content:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FD2812" w:rsidP="00FD2812" w:rsidRDefault="00FD2812" w14:paraId="7225B184" w14:textId="77777777">
+          <w:p w14:paraId="7225B184" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRDefault="00FD2812" w:rsidP="00FD2812">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003176BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Plenary:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00FD2812" w14:paraId="4B6B37CC" w14:textId="77777777">
+          <w:p w14:paraId="4B6B37CC" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00C742D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2652" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00FD2812" w14:paraId="6B485DBB" w14:textId="77777777">
+          <w:p w14:paraId="6B485DBB" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00C742D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00FD2812" w14:paraId="5240B9DB" w14:textId="77777777">
+          <w:p w14:paraId="5240B9DB" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00C742D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="39"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2334" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00FD2812" w14:paraId="1826E831" w14:textId="77777777">
+          <w:p w14:paraId="1826E831" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00C742D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidTr="00C742D5" w14:paraId="6B8AFE36" w14:textId="77777777">
+      <w:tr w:rsidR="00FD2812" w:rsidRPr="003176BC" w14:paraId="6B8AFE36" w14:textId="77777777" w:rsidTr="00C742D5">
         <w:trPr>
           <w:trHeight w:val="1916"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14383" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00BA2E80" w14:paraId="6FFD82AC" w14:textId="235608D0">
+          <w:p w14:paraId="6FFD82AC" w14:textId="2CB0D07F" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00C02832" w:rsidP="00C742D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BA2E80">
+            <w:r w:rsidRPr="1C40DE34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t>Post session thoughts</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Post session thoughts – Inclusion and adjustments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidTr="00C742D5" w14:paraId="6E7FDDBE" w14:textId="77777777">
+      <w:tr w:rsidR="00FD2812" w:rsidRPr="003176BC" w14:paraId="6E7FDDBE" w14:textId="77777777" w:rsidTr="00C742D5">
         <w:trPr>
           <w:trHeight w:val="1916"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00BA2E80" w14:paraId="7127C3C3" w14:textId="782794C0">
+          <w:p w14:paraId="7127C3C3" w14:textId="782794C0" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00BA2E80" w:rsidP="00C742D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1398" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00FD2812" w14:paraId="1D8DFA64" w14:textId="77777777">
+          <w:p w14:paraId="1D8DFA64" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00C742D5">
             <w:pPr>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4880" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00FD2812" w:rsidRDefault="00FD2812" w14:paraId="33183032" w14:textId="77777777">
+          <w:p w14:paraId="33183032" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00FD2812">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003176BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Starter:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00FD2812" w:rsidRDefault="00FD2812" w14:paraId="41FDCED2" w14:textId="77777777">
+          <w:p w14:paraId="41FDCED2" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00FD2812">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003176BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Main content:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00FD2812" w:rsidP="00FD2812" w:rsidRDefault="00FD2812" w14:paraId="40F43444" w14:textId="77777777">
+          <w:p w14:paraId="40F43444" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRDefault="00FD2812" w:rsidP="00FD2812">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003176BC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Plenary:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00FD2812" w14:paraId="6ACB8D31" w14:textId="77777777">
+          <w:p w14:paraId="6ACB8D31" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00C742D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2652" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00FD2812" w14:paraId="1DF479DA" w14:textId="77777777">
+          <w:p w14:paraId="1DF479DA" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00C742D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00FD2812" w14:paraId="46F36D26" w14:textId="77777777">
+          <w:p w14:paraId="46F36D26" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00C742D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="39"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2334" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00FD2812" w14:paraId="03AF1330" w14:textId="77777777">
+          <w:p w14:paraId="03AF1330" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00C742D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidTr="00C742D5" w14:paraId="59EF1135" w14:textId="77777777">
+      <w:tr w:rsidR="00FD2812" w:rsidRPr="003176BC" w14:paraId="59EF1135" w14:textId="77777777" w:rsidTr="00C742D5">
         <w:trPr>
           <w:trHeight w:val="1916"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14383" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00BA2E80" w14:paraId="1D2CC786" w14:textId="369CD5CD">
+          <w:p w14:paraId="1D2CC786" w14:textId="7535842C" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00C02832" w:rsidP="00C742D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BA2E80">
+            <w:r w:rsidRPr="1C40DE34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-[...1 lines deleted...]
-              <w:t>Post session thoughts</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Post session thoughts – Inclusion and adjustments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidTr="00C742D5" w14:paraId="0340BF6E" w14:textId="77777777">
+      <w:tr w:rsidR="00FD2812" w:rsidRPr="003176BC" w14:paraId="0340BF6E" w14:textId="77777777" w:rsidTr="00C742D5">
         <w:trPr>
           <w:trHeight w:val="1916"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00BA2E80" w14:paraId="69B23C3A" w14:textId="21827B7E">
+          <w:p w14:paraId="69B23C3A" w14:textId="21827B7E" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00BA2E80" w:rsidP="00C742D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1398" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00FD2812" w14:paraId="75BD5EB3" w14:textId="77777777">
+          <w:p w14:paraId="75BD5EB3" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00C742D5">
             <w:pPr>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4880" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00FD2812" w14:paraId="7CE6ECDD" w14:textId="77777777">
+          <w:p w14:paraId="7CE6ECDD" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00C742D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2652" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00FD2812" w14:paraId="4219D398" w14:textId="77777777">
+          <w:p w14:paraId="4219D398" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00C742D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00FD2812" w14:paraId="73D74B0D" w14:textId="77777777">
+          <w:p w14:paraId="73D74B0D" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00C742D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="39"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2334" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003176BC" w:rsidR="00FD2812" w:rsidP="00C742D5" w:rsidRDefault="00FD2812" w14:paraId="256733F3" w14:textId="77777777">
+          <w:p w14:paraId="256733F3" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="003176BC" w:rsidRDefault="00FD2812" w:rsidP="00C742D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="003176BC" w:rsidR="00BA2E80" w:rsidTr="00C742D5" w14:paraId="6C91A50C" w14:textId="77777777">
+      <w:tr w:rsidR="00BA2E80" w:rsidRPr="003176BC" w14:paraId="6C91A50C" w14:textId="77777777" w:rsidTr="00C742D5">
         <w:trPr>
           <w:trHeight w:val="1916"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="14383" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="003176BC" w:rsidR="00BA2E80" w:rsidP="00C742D5" w:rsidRDefault="00BA2E80" w14:paraId="38F365B5" w14:textId="39C2E2D4">
+          <w:p w14:paraId="38F365B5" w14:textId="68F2B1C8" w:rsidR="00BA2E80" w:rsidRPr="003176BC" w:rsidRDefault="00C02832" w:rsidP="00C742D5">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00BA2E80">
+            <w:r w:rsidRPr="1C40DE34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-              </w:rPr>
-              <w:t>Post session thoughts</w:t>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Post session thoughts – Inclusion and adjustments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="003176BC" w:rsidR="00A06566" w:rsidP="00BA4BD8" w:rsidRDefault="00A06566" w14:paraId="5F4DF6DE" w14:textId="77777777">
+    <w:p w14:paraId="5F4DF6DE" w14:textId="77777777" w:rsidR="00A06566" w:rsidRPr="003176BC" w:rsidRDefault="00A06566" w:rsidP="00BA4BD8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B77574" w:rsidRDefault="00B77574" w14:paraId="5ED0B23D" w14:textId="77777777">
+    <w:p w14:paraId="5ED0B23D" w14:textId="77777777" w:rsidR="00B77574" w:rsidRDefault="00B77574">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000B2749" w:rsidP="00BA4BD8" w:rsidRDefault="000B2749" w14:paraId="5C870173" w14:textId="19334452">
+    <w:p w14:paraId="5C870173" w14:textId="19334452" w:rsidR="000B2749" w:rsidRDefault="000B2749" w:rsidP="00BA4BD8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Part 3: Impact</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B02BDF" w:rsidR="009B3C88" w:rsidP="00BA4BD8" w:rsidRDefault="00B8084C" w14:paraId="092460A7" w14:textId="19D8C51D">
+    <w:p w14:paraId="092460A7" w14:textId="19D8C51D" w:rsidR="009B3C88" w:rsidRPr="00B02BDF" w:rsidRDefault="00B8084C" w:rsidP="00BA4BD8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="02088BE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Course</w:t>
       </w:r>
-      <w:r w:rsidRPr="02088BE0" w:rsidR="352DF3CB">
+      <w:r w:rsidR="352DF3CB" w:rsidRPr="02088BE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/unit</w:t>
       </w:r>
-      <w:r w:rsidRPr="02088BE0" w:rsidR="008B6D48">
+      <w:r w:rsidR="008B6D48" w:rsidRPr="02088BE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="02088BE0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>review:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C667EF" w:rsidP="00BA4BD8" w:rsidRDefault="00C667EF" w14:paraId="384CB0A4" w14:textId="5FFF54D9">
+    <w:p w14:paraId="384CB0A4" w14:textId="5FFF54D9" w:rsidR="00C667EF" w:rsidRDefault="00C667EF" w:rsidP="00BA4BD8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Examples of learners learning journey are stored: </w:t>
       </w:r>
       <w:r w:rsidR="00E55C6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(enter where these can be viewed/accessed)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F15F97" w:rsidR="006C371B" w:rsidP="00BA4BD8" w:rsidRDefault="006C371B" w14:paraId="495E6AFA" w14:textId="29D24CEA">
+    <w:p w14:paraId="495E6AFA" w14:textId="29D24CEA" w:rsidR="006C371B" w:rsidRPr="00F15F97" w:rsidRDefault="006C371B" w:rsidP="00BA4BD8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F15F97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The blue questions are prompts to help you evaluate, these can be deleted </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F15F97" w:rsidR="00F15F97">
+      <w:r w:rsidR="00F15F97" w:rsidRPr="00F15F97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>when you have completed your evaluation</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="15027" w:type="dxa"/>
         <w:tblInd w:w="-113" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1844"/>
         <w:gridCol w:w="5019"/>
         <w:gridCol w:w="2990"/>
         <w:gridCol w:w="5174"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="007366E0" w:rsidR="007A5209" w:rsidTr="00C742D5" w14:paraId="5544F114" w14:textId="77777777">
+      <w:tr w:rsidR="007A5209" w:rsidRPr="007366E0" w14:paraId="5544F114" w14:textId="77777777" w:rsidTr="00C742D5">
         <w:trPr>
           <w:trHeight w:val="457"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="007A5209" w:rsidP="00C742D5" w:rsidRDefault="007A5209" w14:paraId="35297F7F" w14:textId="77777777">
+          <w:p w14:paraId="35297F7F" w14:textId="77777777" w:rsidR="007A5209" w:rsidRPr="007366E0" w:rsidRDefault="007A5209" w:rsidP="00C742D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Intent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13183" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="007A5209" w:rsidP="00C742D5" w:rsidRDefault="003D556F" w14:paraId="514B6A97" w14:textId="1277FDD0">
+          <w:p w14:paraId="514B6A97" w14:textId="1277FDD0" w:rsidR="007A5209" w:rsidRPr="007366E0" w:rsidRDefault="003D556F" w:rsidP="00C742D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>How well did the aim and objectives meet the learners needs?</w:t>
+              <w:t xml:space="preserve">How well did the aim and objectives meet the </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>learners</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> needs?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00326EF8" w:rsidR="007A5209" w:rsidTr="00F15F97" w14:paraId="16106795" w14:textId="77777777">
+      <w:tr w:rsidR="00C02832" w:rsidRPr="00326EF8" w14:paraId="16106795" w14:textId="77777777" w:rsidTr="00B85653">
         <w:trPr>
           <w:trHeight w:val="457"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="007A5209" w:rsidP="00C742D5" w:rsidRDefault="00444506" w14:paraId="50E17E61" w14:textId="357D92EB">
-[...7 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="146CD168" w14:textId="77777777" w:rsidR="00007521" w:rsidRPr="00007521" w:rsidRDefault="00007521" w:rsidP="00007521">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007521">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Health and Safety and</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50E17E61" w14:textId="69B6E493" w:rsidR="00C02832" w:rsidRPr="00007521" w:rsidRDefault="00007521" w:rsidP="00C742D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00007521">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Safeguarding and </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00007521">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="en-GB"/>
+              </w:rPr>
+              <w:t>Prevent</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="13183" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="14E0FB2B" w14:textId="205D786F" w:rsidR="00C02832" w:rsidRPr="00C02832" w:rsidRDefault="00C02832" w:rsidP="00C02832">
+            <w:r w:rsidRPr="1C40DE34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Were issues reported swiftly and dealt with appropriately?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A5209" w:rsidRPr="00BC2276" w14:paraId="2C23B897" w14:textId="77777777" w:rsidTr="00C02832">
+        <w:trPr>
+          <w:trHeight w:val="457"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1844" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71E79513" w14:textId="4710AFB4" w:rsidR="007A5209" w:rsidRPr="00C02832" w:rsidRDefault="00C02832" w:rsidP="00C02832">
+            <w:r w:rsidRPr="1C40DE34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Impact </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="1C40DE34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>against</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="1C40DE34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...2 lines deleted...]
-              <w:t>Sequencing</w:t>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Adult Skills</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1C40DE34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> purpose</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5019" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F15F97" w:rsidR="00284E28" w:rsidP="00284E28" w:rsidRDefault="00284E28" w14:paraId="3CB4AE97" w14:textId="2D9B0B53">
+          <w:p w14:paraId="174F2396" w14:textId="11090D27" w:rsidR="007A5209" w:rsidRPr="00102930" w:rsidRDefault="00C02832" w:rsidP="00F15F97">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
-              <w:numPr>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
-                <w:sz w:val="24"/>
-[...70 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="1C40DE34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How well did the course meet the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Adult Skills</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1C40DE34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> purpose?</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2990" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="007A5209" w:rsidP="00C742D5" w:rsidRDefault="005A07FA" w14:paraId="0572ABA7" w14:textId="3FC777CE">
-            <w:pPr>
+          <w:p w14:paraId="0F834659" w14:textId="0F382465" w:rsidR="007A5209" w:rsidRPr="007366E0" w:rsidRDefault="00C02832" w:rsidP="00C742D5">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1C40DE34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...8 lines deleted...]
-              <w:t>Personalisation</w:t>
+              <w:t>Examples of significant impact on learners individually or as a whole</w:t>
+            </w:r>
+            <w:r w:rsidRPr="007366E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5174" w:type="dxa"/>
-          </w:tcPr>
-[...64 lines deleted...]
-            <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="007A5209" w:rsidP="00C742D5" w:rsidRDefault="007A5209" w14:paraId="0E627322" w14:textId="77777777">
-[...139 lines deleted...]
-          <w:p w:rsidRPr="00F15F97" w:rsidR="007A5209" w:rsidP="00F15F97" w:rsidRDefault="00611870" w14:paraId="62031AB0" w14:textId="58C556D6">
+          <w:p w14:paraId="62031AB0" w14:textId="69EE410E" w:rsidR="007A5209" w:rsidRPr="00C02832" w:rsidRDefault="00C02832" w:rsidP="00F15F97">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
+                <w:i w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F15F97">
+            <w:r w:rsidRPr="00C02832">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
-                <w:color w:val="0070C0"/>
-[...27 lines deleted...]
-              <w:t xml:space="preserve"> of learners e.g., learners feeling safe and secure; learners using safe working practices; any safeguarding issues reported?</w:t>
+                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Through personalisation/ adaptation, are there any examples of significant positive impact that you would like to share?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BC2276" w:rsidR="002A279E" w:rsidTr="00C742D5" w14:paraId="40CD2DB7" w14:textId="77777777">
+      <w:tr w:rsidR="002A279E" w:rsidRPr="00BC2276" w14:paraId="40CD2DB7" w14:textId="77777777" w:rsidTr="00C742D5">
         <w:trPr>
           <w:trHeight w:val="457"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1844" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="002A279E" w:rsidP="00C742D5" w:rsidRDefault="002A279E" w14:paraId="48C0FA66" w14:textId="07164E2B">
-[...16 lines deleted...]
-              <w:t>Learning outcomes</w:t>
+          <w:p w14:paraId="48C0FA66" w14:textId="7745C838" w:rsidR="002A279E" w:rsidRPr="00C02832" w:rsidRDefault="00C02832" w:rsidP="00C02832">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1C40DE34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Notes for next course</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5019" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007D524F" w:rsidP="007D524F" w:rsidRDefault="0030519F" w14:paraId="6B2B2A69" w14:textId="77777777">
+          <w:p w14:paraId="2E52FB6A" w14:textId="14F7E912" w:rsidR="0030519F" w:rsidRPr="00C02832" w:rsidRDefault="00C02832" w:rsidP="00C02832">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="7"/>
+                <w:numId w:val="16"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:color w:val="0070C0"/>
-[...122 lines deleted...]
-            </w:pPr>
+                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1C40DE34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>What worked well…Even better if…?</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2990" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14863" w:rsidR="002A279E" w:rsidP="00C742D5" w:rsidRDefault="0030519F" w14:paraId="4083DB9D" w14:textId="4A4129DA">
+          <w:p w14:paraId="4083DB9D" w14:textId="345E90E8" w:rsidR="002A279E" w:rsidRPr="00D14863" w:rsidRDefault="00C02832" w:rsidP="00C742D5">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="1C40DE34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Overall reflections</w:t>
+              <w:t>Follow up actions for Line Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5174" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0030519F" w:rsidP="0030519F" w:rsidRDefault="0030519F" w14:paraId="5720C64C" w14:textId="2872FD9C">
-[...26 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="7EF04BA8" w14:textId="77777777" w:rsidR="002A279E" w:rsidRDefault="002A279E" w:rsidP="00C02832">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B77574">
+          </w:p>
+          <w:p w14:paraId="2778A4E5" w14:textId="77777777" w:rsidR="00C02832" w:rsidRDefault="00C02832" w:rsidP="00C02832">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
-              <w:t>Please give examples of what went well and what can be improved, and any identified changes that will improve the quality of teaching and learning on the course.</w:t>
-[...94 lines deleted...]
-            <w:r w:rsidRPr="00F02417">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61EA3AEB" w14:textId="77777777" w:rsidR="00C02832" w:rsidRDefault="00C02832" w:rsidP="00C02832">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
-              <w:t xml:space="preserve">e.g. times of session, locations, resources, </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00F02417" w:rsidR="001437CE">
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3570D642" w14:textId="77777777" w:rsidR="00C02832" w:rsidRDefault="00C02832" w:rsidP="00C02832">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
-              <w:t>enrolment</w:t>
-            </w:r>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4085CD6D" w14:textId="77777777" w:rsidR="00C02832" w:rsidRDefault="00C02832" w:rsidP="00C02832">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C5276CB" w14:textId="77777777" w:rsidR="00C02832" w:rsidRDefault="00C02832" w:rsidP="00C02832">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D8CE22A" w14:textId="3E063A29" w:rsidR="00C02832" w:rsidRPr="00C02832" w:rsidRDefault="00C02832" w:rsidP="00C02832">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="008B6D48" w:rsidR="00B8084C" w:rsidP="007F6B92" w:rsidRDefault="00B8084C" w14:paraId="1AA15BA4" w14:textId="39211C09">
+    <w:p w14:paraId="1AA15BA4" w14:textId="39211C09" w:rsidR="00B8084C" w:rsidRPr="008B6D48" w:rsidRDefault="00B8084C" w:rsidP="007F6B92">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="008B6D48" w:rsidR="00B8084C" w:rsidSect="00AF49D1">
-[...5 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+    <w:sectPr w:rsidR="00B8084C" w:rsidRPr="008B6D48" w:rsidSect="00AF49D1">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="15840" w:h="12240" w:orient="landscape"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001F077C" w:rsidP="009D1125" w:rsidRDefault="001F077C" w14:paraId="56EA47EA" w14:textId="77777777">
+    <w:p w14:paraId="5C21FDD7" w14:textId="77777777" w:rsidR="000C2DB2" w:rsidRDefault="000C2DB2" w:rsidP="009D1125">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001F077C" w:rsidP="009D1125" w:rsidRDefault="001F077C" w14:paraId="45BC8DDC" w14:textId="77777777">
+    <w:p w14:paraId="5C83681A" w14:textId="77777777" w:rsidR="000C2DB2" w:rsidRDefault="000C2DB2" w:rsidP="009D1125">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="001F077C" w:rsidRDefault="001F077C" w14:paraId="713A9E06" w14:textId="77777777">
+    <w:p w14:paraId="2DE2F184" w14:textId="77777777" w:rsidR="000C2DB2" w:rsidRDefault="000C2DB2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3918,222 +3108,249 @@
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="0065337B" w:rsidRDefault="0065337B" w14:paraId="0ED684EE" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5F2A026F" w14:textId="42E1C134" w:rsidR="7D112A0B" w:rsidRDefault="7D112A0B" w:rsidP="7D112A0B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
     </w:pPr>
+    <w:r w:rsidRPr="7D112A0B">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>HA05 Curriculum Plan_ A4 2</w:t>
+    </w:r>
+    <w:r w:rsidR="00C02832">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="7D112A0B">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>-2</w:t>
+    </w:r>
+    <w:r w:rsidR="00C02832">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="7D112A0B" w:rsidP="7D112A0B" w:rsidRDefault="7D112A0B" w14:paraId="5F2A026F" w14:textId="0FBF251A">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5B51B1E3" w14:textId="5DE2A961" w:rsidR="00AF49D1" w:rsidRPr="003F0305" w:rsidRDefault="352E2B0C" w:rsidP="007A1398">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="7D112A0B" w:rsidR="7D112A0B">
+    <w:r w:rsidRPr="352E2B0C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>HA05 Curriculum Plan_ A4 25-26</w:t>
+      <w:t>HA05 Curriculum Plan_ A4 2</w:t>
     </w:r>
-  </w:p>
-[...7 lines deleted...]
-      <w:pStyle w:val="Footer"/>
+    <w:r w:rsidR="00C02832">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-    </w:pPr>
+      <w:t>6</w:t>
+    </w:r>
     <w:r w:rsidRPr="352E2B0C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>HA05 Curriculum Plan_ A4 25-26</w:t>
+      <w:t>-2</w:t>
+    </w:r>
+    <w:r w:rsidR="00C02832">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>7</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001F077C" w:rsidP="009D1125" w:rsidRDefault="001F077C" w14:paraId="4691824E" w14:textId="77777777">
+    <w:p w14:paraId="499640E9" w14:textId="77777777" w:rsidR="000C2DB2" w:rsidRDefault="000C2DB2" w:rsidP="009D1125">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001F077C" w:rsidP="009D1125" w:rsidRDefault="001F077C" w14:paraId="6D6A64B8" w14:textId="77777777">
+    <w:p w14:paraId="04A1F38E" w14:textId="77777777" w:rsidR="000C2DB2" w:rsidRDefault="000C2DB2" w:rsidP="009D1125">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="001F077C" w:rsidRDefault="001F077C" w14:paraId="0EEF09A0" w14:textId="77777777">
+    <w:p w14:paraId="7FFF0B16" w14:textId="77777777" w:rsidR="000C2DB2" w:rsidRDefault="000C2DB2">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...9 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4900"/>
       <w:gridCol w:w="4900"/>
       <w:gridCol w:w="4900"/>
     </w:tblGrid>
-    <w:tr w:rsidR="033895FA" w:rsidTr="033895FA" w14:paraId="48EE40EA" w14:textId="77777777">
+    <w:tr w:rsidR="033895FA" w14:paraId="48EE40EA" w14:textId="77777777" w:rsidTr="033895FA">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4900" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="033895FA" w:rsidP="033895FA" w:rsidRDefault="033895FA" w14:paraId="4ADAD8C0" w14:textId="41D03488">
+        <w:p w14:paraId="4ADAD8C0" w14:textId="41D03488" w:rsidR="033895FA" w:rsidRDefault="033895FA" w:rsidP="033895FA">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4900" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="033895FA" w:rsidP="033895FA" w:rsidRDefault="033895FA" w14:paraId="16AE9157" w14:textId="2DC70E8F">
+        <w:p w14:paraId="16AE9157" w14:textId="2DC70E8F" w:rsidR="033895FA" w:rsidRDefault="033895FA" w:rsidP="033895FA">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="4900" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="033895FA" w:rsidP="033895FA" w:rsidRDefault="033895FA" w14:paraId="05BCFEDC" w14:textId="2524A9CB">
+        <w:p w14:paraId="05BCFEDC" w14:textId="2524A9CB" w:rsidR="033895FA" w:rsidRDefault="033895FA" w:rsidP="033895FA">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="033895FA" w:rsidP="033895FA" w:rsidRDefault="033895FA" w14:paraId="770B79CA" w14:textId="6ABE6555">
+  <w:p w14:paraId="770B79CA" w14:textId="6ABE6555" w:rsidR="033895FA" w:rsidRDefault="033895FA" w:rsidP="033895FA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidR="0099690F" w:rsidP="033895FA" w:rsidRDefault="0065337B" w14:paraId="16600210" w14:textId="014716F3">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="16600210" w14:textId="014716F3" w:rsidR="0099690F" w:rsidRDefault="0065337B" w:rsidP="033895FA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1F482A97" wp14:editId="270E79F8">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>7367905</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-106045</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1955800" cy="855345"/>
           <wp:effectExtent l="0" t="0" r="6350" b="1905"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="21167"/>
               <wp:lineTo x="21460" y="21167"/>
               <wp:lineTo x="21460" y="0"/>
@@ -4164,1875 +3381,1992 @@
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1955800" cy="855345"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="0099690F" w:rsidRDefault="0099690F" w14:paraId="79F7B6C2" w14:textId="4EE8D96A">
+  <w:p w14:paraId="79F7B6C2" w14:textId="4EE8D96A" w:rsidR="0099690F" w:rsidRDefault="0099690F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:caps/>
         <w:color w:val="44546A" w:themeColor="text2"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="0099690F" w:rsidRDefault="0099690F" w14:paraId="26B25810" w14:textId="3D941C1F">
+  <w:p w14:paraId="26B25810" w14:textId="3D941C1F" w:rsidR="0099690F" w:rsidRDefault="0099690F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:color w:val="44546A" w:themeColor="text2"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="00AF49D1" w:rsidRDefault="00AF49D1" w14:paraId="47921550" w14:textId="73D62934">
+  <w:p w14:paraId="47921550" w14:textId="73D62934" w:rsidR="00AF49D1" w:rsidRDefault="00AF49D1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11B20176"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82B009AA"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="211E3FE1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5DEED800"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="113" w:hanging="113"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2854511A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DB32915C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28ED42DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="40FC91C8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33156142"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F8695C2"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33DD5403"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5D109E3A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AB73476"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A33A6300"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F5310AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="85E8A2A8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43C4723B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="299E1366"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="443D1DE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="188401B8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CBB7224"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="27D46202"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60AF74AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EE54A0EC"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="661A4867"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DB3063B6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DB34323"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EC308BC0"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72FF7D61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="01E2A98E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C83D022"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4F1AE746"/>
+    <w:lvl w:ilvl="0" w:tplc="1D605A4E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="BBC86226">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="BF023C28">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="29CA8224">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="1D1863E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5284F3EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1D409BC8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="DCDC912A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="7C5A1954">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="918564636">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="774981885">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1831944743">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="366176315">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1637636470">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="234975290">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1531605464">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1041131824">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1761022665">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1482499261">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="759528029">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="56709132">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="676465568">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1974825171">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="644162662">
     <w:abstractNumId w:val="8"/>
   </w:num>
+  <w:num w:numId="16" w16cid:durableId="1468551594">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
-  <w:trackRevisions w:val="false"/>
+  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000C6034"/>
     <w:rsid w:val="00000AFE"/>
+    <w:rsid w:val="00007521"/>
     <w:rsid w:val="0003253B"/>
     <w:rsid w:val="00032BE8"/>
     <w:rsid w:val="000333AD"/>
     <w:rsid w:val="00035E2A"/>
     <w:rsid w:val="00050486"/>
     <w:rsid w:val="00060195"/>
     <w:rsid w:val="00061521"/>
     <w:rsid w:val="000641DD"/>
     <w:rsid w:val="00064674"/>
     <w:rsid w:val="00065591"/>
     <w:rsid w:val="0006778D"/>
     <w:rsid w:val="00076194"/>
     <w:rsid w:val="0007704F"/>
     <w:rsid w:val="0008725F"/>
     <w:rsid w:val="000A23CF"/>
     <w:rsid w:val="000A63EC"/>
     <w:rsid w:val="000B2749"/>
     <w:rsid w:val="000B2FC2"/>
     <w:rsid w:val="000B3930"/>
     <w:rsid w:val="000B4845"/>
     <w:rsid w:val="000C0BF0"/>
+    <w:rsid w:val="000C2DB2"/>
     <w:rsid w:val="000C35D3"/>
     <w:rsid w:val="000C4CF2"/>
     <w:rsid w:val="000C5594"/>
     <w:rsid w:val="000C6034"/>
     <w:rsid w:val="000D30CD"/>
     <w:rsid w:val="000D4195"/>
     <w:rsid w:val="000E486C"/>
     <w:rsid w:val="000E6E04"/>
     <w:rsid w:val="000F2288"/>
     <w:rsid w:val="000F6D4E"/>
     <w:rsid w:val="000F7CF4"/>
     <w:rsid w:val="001022B0"/>
     <w:rsid w:val="00102930"/>
     <w:rsid w:val="00102D30"/>
     <w:rsid w:val="001032E4"/>
     <w:rsid w:val="001069C2"/>
     <w:rsid w:val="00125C94"/>
     <w:rsid w:val="0012747F"/>
     <w:rsid w:val="001357EE"/>
     <w:rsid w:val="001437CE"/>
     <w:rsid w:val="00146C9C"/>
     <w:rsid w:val="00146CF4"/>
     <w:rsid w:val="00156482"/>
     <w:rsid w:val="00156C3F"/>
     <w:rsid w:val="00161816"/>
@@ -6289,50 +5623,51 @@
     <w:rsid w:val="007C2C80"/>
     <w:rsid w:val="007C4EAA"/>
     <w:rsid w:val="007D524F"/>
     <w:rsid w:val="007D555F"/>
     <w:rsid w:val="007D63D6"/>
     <w:rsid w:val="007D643B"/>
     <w:rsid w:val="007E7CD0"/>
     <w:rsid w:val="007F472D"/>
     <w:rsid w:val="007F6B92"/>
     <w:rsid w:val="007F7FB1"/>
     <w:rsid w:val="008021E3"/>
     <w:rsid w:val="00802B80"/>
     <w:rsid w:val="00803A8A"/>
     <w:rsid w:val="00804ACA"/>
     <w:rsid w:val="00805FEF"/>
     <w:rsid w:val="00807811"/>
     <w:rsid w:val="00811699"/>
     <w:rsid w:val="00816776"/>
     <w:rsid w:val="00834480"/>
     <w:rsid w:val="0083493B"/>
     <w:rsid w:val="00844C08"/>
     <w:rsid w:val="00846039"/>
     <w:rsid w:val="008478E9"/>
     <w:rsid w:val="00855313"/>
     <w:rsid w:val="0085612E"/>
+    <w:rsid w:val="00861E43"/>
     <w:rsid w:val="00863D8B"/>
     <w:rsid w:val="00871BDC"/>
     <w:rsid w:val="00874477"/>
     <w:rsid w:val="008747B1"/>
     <w:rsid w:val="00884258"/>
     <w:rsid w:val="00885B27"/>
     <w:rsid w:val="00885B69"/>
     <w:rsid w:val="00887442"/>
     <w:rsid w:val="008947B1"/>
     <w:rsid w:val="008962F5"/>
     <w:rsid w:val="00896A3A"/>
     <w:rsid w:val="008A0714"/>
     <w:rsid w:val="008A6FD0"/>
     <w:rsid w:val="008B023B"/>
     <w:rsid w:val="008B317C"/>
     <w:rsid w:val="008B47D4"/>
     <w:rsid w:val="008B6D48"/>
     <w:rsid w:val="008B7B04"/>
     <w:rsid w:val="008C178B"/>
     <w:rsid w:val="008C4562"/>
     <w:rsid w:val="008C6B11"/>
     <w:rsid w:val="008D1139"/>
     <w:rsid w:val="008D5F00"/>
     <w:rsid w:val="008D67DD"/>
     <w:rsid w:val="008E065E"/>
@@ -6408,66 +5743,69 @@
     <w:rsid w:val="00AD611B"/>
     <w:rsid w:val="00AE13EE"/>
     <w:rsid w:val="00AE2413"/>
     <w:rsid w:val="00AF1734"/>
     <w:rsid w:val="00AF49D1"/>
     <w:rsid w:val="00B02055"/>
     <w:rsid w:val="00B02428"/>
     <w:rsid w:val="00B02BDF"/>
     <w:rsid w:val="00B03550"/>
     <w:rsid w:val="00B065C1"/>
     <w:rsid w:val="00B07C8E"/>
     <w:rsid w:val="00B1168F"/>
     <w:rsid w:val="00B1256E"/>
     <w:rsid w:val="00B144F5"/>
     <w:rsid w:val="00B26501"/>
     <w:rsid w:val="00B26E5A"/>
     <w:rsid w:val="00B34D6D"/>
     <w:rsid w:val="00B4588C"/>
     <w:rsid w:val="00B56253"/>
     <w:rsid w:val="00B5709A"/>
     <w:rsid w:val="00B63D76"/>
     <w:rsid w:val="00B721CC"/>
     <w:rsid w:val="00B76CE9"/>
     <w:rsid w:val="00B77574"/>
     <w:rsid w:val="00B8084C"/>
+    <w:rsid w:val="00B80C91"/>
     <w:rsid w:val="00B8162C"/>
     <w:rsid w:val="00B82601"/>
+    <w:rsid w:val="00B82F45"/>
     <w:rsid w:val="00B908BA"/>
     <w:rsid w:val="00BA2E80"/>
     <w:rsid w:val="00BA4BD8"/>
     <w:rsid w:val="00BB7F31"/>
     <w:rsid w:val="00BC0EED"/>
     <w:rsid w:val="00BC1F07"/>
     <w:rsid w:val="00BC2276"/>
     <w:rsid w:val="00BC2BB4"/>
     <w:rsid w:val="00BC6886"/>
     <w:rsid w:val="00BD0C61"/>
     <w:rsid w:val="00BD2252"/>
     <w:rsid w:val="00BD32F1"/>
     <w:rsid w:val="00BE3AFB"/>
     <w:rsid w:val="00BF0AA8"/>
+    <w:rsid w:val="00C02832"/>
     <w:rsid w:val="00C04B36"/>
     <w:rsid w:val="00C07F05"/>
     <w:rsid w:val="00C1203A"/>
     <w:rsid w:val="00C216C6"/>
     <w:rsid w:val="00C2455F"/>
     <w:rsid w:val="00C263F7"/>
     <w:rsid w:val="00C26420"/>
     <w:rsid w:val="00C2702A"/>
     <w:rsid w:val="00C278E7"/>
     <w:rsid w:val="00C37DE3"/>
     <w:rsid w:val="00C408EC"/>
     <w:rsid w:val="00C44DEB"/>
     <w:rsid w:val="00C45E02"/>
     <w:rsid w:val="00C46EA9"/>
     <w:rsid w:val="00C47CB4"/>
     <w:rsid w:val="00C53B17"/>
     <w:rsid w:val="00C55908"/>
     <w:rsid w:val="00C60A11"/>
     <w:rsid w:val="00C63860"/>
     <w:rsid w:val="00C66365"/>
     <w:rsid w:val="00C667EF"/>
     <w:rsid w:val="00C71834"/>
     <w:rsid w:val="00C71931"/>
     <w:rsid w:val="00C742D5"/>
     <w:rsid w:val="00C7785F"/>
@@ -6589,144 +5927,144 @@
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5B08FDCE"/>
   <w15:docId w15:val="{A917DEA5-B7C5-4607-915E-77CA8BBBB12A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 2" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -6867,52 +6205,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -6979,334 +6317,335 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="009C53B1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="000B2FC2"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008F610B"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D1125"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009D1125"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D1125"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009D1125"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0072681C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0072681C"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004A6F1D"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004A6F1D"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004A6F1D"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004A6F1D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004A6F1D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0099690F"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyText2Char"/>
     <w:rsid w:val="00611870"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:i/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BodyText2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
     <w:name w:val="Body Text 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText2"/>
     <w:rsid w:val="00611870"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:i/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1520894723">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
@@ -7539,61 +6878,50 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010051F72A33DDA3E849BA7AB8F84D4532B3" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e5b8ef66eb4e0d3de6313376e279d3a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b94932a4-8a36-4682-922b-a748b0285a9f" xmlns:ns3="45f13a3b-a8f8-458e-b468-fe19c65d9e9c" xmlns:ns4="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2bf08a12822c59165828193c822e9d83" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="b94932a4-8a36-4682-922b-a748b0285a9f"/>
     <xsd:import namespace="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
     <xsd:import namespace="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -7777,142 +7105,153 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\HarvardAnglia2008OfficeOnline.xsl" StyleName="Harvard – Anglia 2008"/>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-</ds:datastoreItem>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b94932a4-8a36-4682-922b-a748b0285a9f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8B99090F-53E7-425D-BFEF-BB26149427AC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
     <ds:schemaRef ds:uri="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
     <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8CA5ADB-3FCC-4419-BD44-410573AA18E3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D46C16A0-4217-4E48-A826-CFE9BA0AA6CD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B1A838B-644A-4797-A0C1-00E1E4ECF325}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
+    <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>5</Pages>
+  <Words>398</Words>
+  <Characters>2272</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>2665</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mark Breedon</dc:creator>
-  <keywords/>
-[...2 lines deleted...]
-  <lastPrinted>2020-02-04T09:23:00.0000000Z</lastPrinted>
+  <cp:keywords/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010051F72A33DDA3E849BA7AB8F84D4532B3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>8842900</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>