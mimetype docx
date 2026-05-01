--- v0 (2025-12-03)
+++ v1 (2026-05-01)
@@ -1,3586 +1,3463 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="008A6FD0" w:rsidR="009C53B1" w:rsidRDefault="00324395" w14:paraId="08418EC2" w14:textId="1FF55198">
+    <w:p w14:paraId="08418EC2" w14:textId="1FF55198" w:rsidR="009C53B1" w:rsidRPr="008A6FD0" w:rsidRDefault="00324395">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A6FD0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Curriculum Plan</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="000B2749" w:rsidR="000B2749" w:rsidRDefault="000B2749" w14:paraId="71B1C842" w14:textId="47C3ACEC">
+    <w:p w14:paraId="71B1C842" w14:textId="47C3ACEC" w:rsidR="000B2749" w:rsidRPr="000B2749" w:rsidRDefault="000B2749">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B2749">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Part 1: INTENT</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="22224" w:type="dxa"/>
         <w:tblInd w:w="-113" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2727"/>
         <w:gridCol w:w="2193"/>
         <w:gridCol w:w="2141"/>
         <w:gridCol w:w="2164"/>
         <w:gridCol w:w="925"/>
         <w:gridCol w:w="1655"/>
         <w:gridCol w:w="2141"/>
         <w:gridCol w:w="626"/>
         <w:gridCol w:w="1327"/>
         <w:gridCol w:w="188"/>
         <w:gridCol w:w="2141"/>
         <w:gridCol w:w="816"/>
         <w:gridCol w:w="1325"/>
         <w:gridCol w:w="1855"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="007366E0" w:rsidR="0032333E" w:rsidTr="00B91B6F" w14:paraId="6B1548B9" w14:textId="77777777">
+      <w:tr w:rsidR="0032333E" w:rsidRPr="007366E0" w14:paraId="6B1548B9" w14:textId="77777777" w:rsidTr="00B91B6F">
         <w:trPr>
           <w:trHeight w:val="459"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2727" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="0032333E" w:rsidP="00406A70" w:rsidRDefault="0032333E" w14:paraId="6755BED4" w14:textId="77777777">
+          <w:p w14:paraId="6755BED4" w14:textId="77777777" w:rsidR="0032333E" w:rsidRPr="007366E0" w:rsidRDefault="0032333E" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Course Title</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="13172" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="0032333E" w:rsidP="00406A70" w:rsidRDefault="0032333E" w14:paraId="5F86C140" w14:textId="23BC203D">
+          <w:p w14:paraId="5F86C140" w14:textId="23BC203D" w:rsidR="0032333E" w:rsidRPr="007366E0" w:rsidRDefault="0032333E" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3145" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="0032333E" w:rsidP="00406A70" w:rsidRDefault="008B023B" w14:paraId="4FB0A637" w14:textId="77777777">
+          <w:p w14:paraId="4FB0A637" w14:textId="77777777" w:rsidR="0032333E" w:rsidRPr="007366E0" w:rsidRDefault="008B023B" w:rsidP="00406A70">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Course</w:t>
             </w:r>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3179" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="0032333E" w:rsidP="00406A70" w:rsidRDefault="0032333E" w14:paraId="46E57062" w14:textId="391F6F9F">
+          <w:p w14:paraId="46E57062" w14:textId="391F6F9F" w:rsidR="0032333E" w:rsidRPr="007366E0" w:rsidRDefault="0032333E" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007366E0" w:rsidR="003B470B" w:rsidTr="00B91B6F" w14:paraId="623214CD" w14:textId="77777777">
+      <w:tr w:rsidR="003B470B" w:rsidRPr="007366E0" w14:paraId="623214CD" w14:textId="77777777" w:rsidTr="00B91B6F">
         <w:trPr>
           <w:trHeight w:val="459"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2727" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="003B470B" w:rsidP="00406A70" w:rsidRDefault="000B4845" w14:paraId="2A93DB57" w14:textId="3E3B29AB">
+          <w:p w14:paraId="2A93DB57" w14:textId="3E3B29AB" w:rsidR="003B470B" w:rsidRPr="007366E0" w:rsidRDefault="000B4845" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>T</w:t>
             </w:r>
-            <w:r w:rsidRPr="007366E0" w:rsidR="00657906">
+            <w:r w:rsidR="00657906" w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>utor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6498" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="003B470B" w:rsidP="00406A70" w:rsidRDefault="003B470B" w14:paraId="05527572" w14:textId="032D90E4">
+          <w:p w14:paraId="05527572" w14:textId="032D90E4" w:rsidR="003B470B" w:rsidRPr="007366E0" w:rsidRDefault="003B470B" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="003B470B" w:rsidP="00406A70" w:rsidRDefault="0020578E" w14:paraId="47704BEA" w14:textId="0575380F">
+          <w:p w14:paraId="47704BEA" w14:textId="0575380F" w:rsidR="003B470B" w:rsidRPr="007366E0" w:rsidRDefault="0020578E" w:rsidP="00406A70">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Provider</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4092" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="003B470B" w:rsidP="00406A70" w:rsidRDefault="003B470B" w14:paraId="3A1D1E02" w14:textId="1C9AFDED">
+          <w:p w14:paraId="3A1D1E02" w14:textId="1C9AFDED" w:rsidR="003B470B" w:rsidRPr="007366E0" w:rsidRDefault="003B470B" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3145" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="003B470B" w:rsidP="00406A70" w:rsidRDefault="0020578E" w14:paraId="0A150FF1" w14:textId="486FAC50">
+          <w:p w14:paraId="0A150FF1" w14:textId="486FAC50" w:rsidR="003B470B" w:rsidRPr="007366E0" w:rsidRDefault="0020578E" w:rsidP="00406A70">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Venue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3179" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="003B470B" w:rsidP="00406A70" w:rsidRDefault="003B470B" w14:paraId="65114287" w14:textId="7F3241E4">
+          <w:p w14:paraId="65114287" w14:textId="7F3241E4" w:rsidR="003B470B" w:rsidRPr="007366E0" w:rsidRDefault="003B470B" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007366E0" w:rsidR="008D1139" w:rsidTr="00B91B6F" w14:paraId="360CA2F7" w14:textId="77777777">
+      <w:tr w:rsidR="008D1139" w:rsidRPr="007366E0" w14:paraId="360CA2F7" w14:textId="77777777" w:rsidTr="00B91B6F">
         <w:trPr>
           <w:trHeight w:val="459"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2727" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="0085612E" w:rsidP="00406A70" w:rsidRDefault="0085612E" w14:paraId="3654DB8F" w14:textId="77777777">
+          <w:p w14:paraId="3654DB8F" w14:textId="77777777" w:rsidR="0085612E" w:rsidRPr="007366E0" w:rsidRDefault="0085612E" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Start Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2193" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="0085612E" w:rsidP="00406A70" w:rsidRDefault="0085612E" w14:paraId="7077C3AE" w14:textId="1353D39F">
+          <w:p w14:paraId="7077C3AE" w14:textId="1353D39F" w:rsidR="0085612E" w:rsidRPr="007366E0" w:rsidRDefault="0085612E" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2141" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="0085612E" w:rsidP="00406A70" w:rsidRDefault="0085612E" w14:paraId="3D9AD609" w14:textId="77777777">
+          <w:p w14:paraId="3D9AD609" w14:textId="77777777" w:rsidR="0085612E" w:rsidRPr="007366E0" w:rsidRDefault="0085612E" w:rsidP="00406A70">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>End</w:t>
             </w:r>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2163" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="0085612E" w:rsidP="00406A70" w:rsidRDefault="0085612E" w14:paraId="7811D96E" w14:textId="28254A1F">
+          <w:p w14:paraId="7811D96E" w14:textId="28254A1F" w:rsidR="0085612E" w:rsidRPr="007366E0" w:rsidRDefault="0085612E" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="0085612E" w:rsidP="00406A70" w:rsidRDefault="0085612E" w14:paraId="5FCF39B6" w14:textId="77777777">
+          <w:p w14:paraId="5FCF39B6" w14:textId="77777777" w:rsidR="0085612E" w:rsidRPr="007366E0" w:rsidRDefault="0085612E" w:rsidP="00406A70">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Total Weeks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2141" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="0085612E" w:rsidP="00406A70" w:rsidRDefault="0085612E" w14:paraId="2BE5D28F" w14:textId="6E261BC6">
+          <w:p w14:paraId="2BE5D28F" w14:textId="6E261BC6" w:rsidR="0085612E" w:rsidRPr="007366E0" w:rsidRDefault="0085612E" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2141" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="0085612E" w:rsidP="00406A70" w:rsidRDefault="0085612E" w14:paraId="586EC5E5" w14:textId="77777777">
+          <w:p w14:paraId="586EC5E5" w14:textId="77777777" w:rsidR="0085612E" w:rsidRPr="007366E0" w:rsidRDefault="0085612E" w:rsidP="00406A70">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Start time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2141" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="0085612E" w:rsidP="00406A70" w:rsidRDefault="0085612E" w14:paraId="2CAAD1E9" w14:textId="010C3B41">
+          <w:p w14:paraId="2CAAD1E9" w14:textId="010C3B41" w:rsidR="0085612E" w:rsidRPr="007366E0" w:rsidRDefault="0085612E" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2141" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="0085612E" w:rsidP="00406A70" w:rsidRDefault="0085612E" w14:paraId="3043AAD1" w14:textId="77777777">
+          <w:p w14:paraId="3043AAD1" w14:textId="77777777" w:rsidR="0085612E" w:rsidRPr="007366E0" w:rsidRDefault="0085612E" w:rsidP="00406A70">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">End </w:t>
             </w:r>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1851" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="0085612E" w:rsidP="00406A70" w:rsidRDefault="0085612E" w14:paraId="2EFCDF3B" w14:textId="4D49CB09">
+          <w:p w14:paraId="2EFCDF3B" w14:textId="4D49CB09" w:rsidR="0085612E" w:rsidRPr="007366E0" w:rsidRDefault="0085612E" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007366E0" w:rsidR="00733A87" w:rsidTr="00B91B6F" w14:paraId="62AFF8F3" w14:textId="77777777">
+      <w:tr w:rsidR="00733A87" w:rsidRPr="007366E0" w14:paraId="62AFF8F3" w14:textId="77777777" w:rsidTr="00B91B6F">
         <w:trPr>
           <w:trHeight w:val="459"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2727" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="00733A87" w:rsidP="00406A70" w:rsidRDefault="00733A87" w14:paraId="00E88155" w14:textId="11F824DB">
+          <w:p w14:paraId="00E88155" w14:textId="11F824DB" w:rsidR="00733A87" w:rsidRPr="007366E0" w:rsidRDefault="00733A87" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Intent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="19497" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00745DD0" w:rsidR="00733A87" w:rsidP="00406A70" w:rsidRDefault="008021E3" w14:paraId="7E71CCE5" w14:textId="77777777">
+          <w:p w14:paraId="7E71CCE5" w14:textId="77777777" w:rsidR="00733A87" w:rsidRPr="00745DD0" w:rsidRDefault="008021E3" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00745DD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>What is the aim of the course?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="007366E0" w:rsidR="008021E3" w:rsidP="00406A70" w:rsidRDefault="008021E3" w14:paraId="4AC42AEF" w14:textId="7B7A058C">
+          <w:p w14:paraId="4AC42AEF" w14:textId="7B7A058C" w:rsidR="008021E3" w:rsidRPr="007366E0" w:rsidRDefault="008021E3" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00745DD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Who are the target learners?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007366E0" w:rsidR="00804ACA" w:rsidTr="00B91B6F" w14:paraId="7C3A286F" w14:textId="77777777">
+      <w:tr w:rsidR="00804ACA" w:rsidRPr="007366E0" w14:paraId="7C3A286F" w14:textId="77777777" w:rsidTr="00B91B6F">
         <w:trPr>
           <w:trHeight w:val="459"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2727" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="00804ACA" w:rsidP="00406A70" w:rsidRDefault="009D0B38" w14:paraId="38F2BFFF" w14:textId="29E18EB4">
+          <w:p w14:paraId="38F2BFFF" w14:textId="29E18EB4" w:rsidR="00804ACA" w:rsidRPr="007366E0" w:rsidRDefault="009D0B38" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Smart </w:t>
             </w:r>
-            <w:r w:rsidRPr="007366E0" w:rsidR="00804ACA">
+            <w:r w:rsidR="00804ACA" w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Learning objectives</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7423" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00745DD0" w:rsidR="00607928" w:rsidP="00745DD0" w:rsidRDefault="00607928" w14:paraId="0CC5411E" w14:textId="7F9176C7">
+          <w:p w14:paraId="0CC5411E" w14:textId="7F9176C7" w:rsidR="00607928" w:rsidRPr="00745DD0" w:rsidRDefault="00607928" w:rsidP="00745DD0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00745DD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>By the end of the course learners will be able to</w:t>
             </w:r>
-            <w:r w:rsidRPr="00745DD0" w:rsidR="0029455F">
+            <w:r w:rsidR="0029455F" w:rsidRPr="00745DD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4422" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="00804ACA" w:rsidP="00406A70" w:rsidRDefault="005A07FA" w14:paraId="065FDA51" w14:textId="5BC51219">
+          <w:p w14:paraId="065FDA51" w14:textId="48BF95FB" w:rsidR="00804ACA" w:rsidRPr="007366E0" w:rsidRDefault="00281B8A" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00281B8A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Personalisation</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>Progression</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7652" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00745DD0" w:rsidR="00804ACA" w:rsidP="00406A70" w:rsidRDefault="000F2288" w14:paraId="71D1C864" w14:textId="77777777">
-[...16 lines deleted...]
-          <w:p w:rsidRPr="00326EF8" w:rsidR="000F2288" w:rsidP="00406A70" w:rsidRDefault="000F2288" w14:paraId="53BC5C9F" w14:textId="40672563">
+          <w:p w14:paraId="53BC5C9F" w14:textId="5727ED30" w:rsidR="000F2288" w:rsidRPr="00326EF8" w:rsidRDefault="000F2288" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00745DD0">
-[...6 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="007366E0" w:rsidR="00AE13EE" w:rsidTr="00B91B6F" w14:paraId="1C487A7F" w14:textId="77777777">
+      <w:tr w:rsidR="00AE13EE" w:rsidRPr="007366E0" w14:paraId="1C487A7F" w14:textId="77777777" w:rsidTr="00B91B6F">
         <w:trPr>
           <w:trHeight w:val="459"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2727" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="00AE13EE" w:rsidP="007D555F" w:rsidRDefault="00AE13EE" w14:paraId="02398E00" w14:textId="77777777">
+          <w:p w14:paraId="02398E00" w14:textId="77777777" w:rsidR="00AE13EE" w:rsidRPr="007366E0" w:rsidRDefault="00AE13EE" w:rsidP="007D555F">
             <w:pPr>
               <w:ind w:right="39"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Personal development</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="007366E0" w:rsidR="00AE13EE" w:rsidP="00CB70DA" w:rsidRDefault="00AE13EE" w14:paraId="347F3C9E" w14:textId="77777777">
+          <w:p w14:paraId="347F3C9E" w14:textId="77777777" w:rsidR="00AE13EE" w:rsidRPr="007366E0" w:rsidRDefault="00AE13EE" w:rsidP="00CB70DA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7423" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00745DD0" w:rsidR="00AE13EE" w:rsidP="0029455F" w:rsidRDefault="00BC2276" w14:paraId="655A270C" w14:textId="530C12E3">
+          <w:p w14:paraId="655A270C" w14:textId="530C12E3" w:rsidR="00AE13EE" w:rsidRPr="00745DD0" w:rsidRDefault="00BC2276" w:rsidP="0029455F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00745DD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Include here h</w:t>
             </w:r>
-            <w:r w:rsidRPr="00745DD0" w:rsidR="00AE13EE">
+            <w:r w:rsidR="00AE13EE" w:rsidRPr="00745DD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ow are you promoting and developing:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00745DD0" w:rsidR="00AE13EE" w:rsidP="00406A70" w:rsidRDefault="00AE13EE" w14:paraId="4E98E5A7" w14:textId="645526EB">
+          <w:p w14:paraId="4E98E5A7" w14:textId="645526EB" w:rsidR="00AE13EE" w:rsidRPr="00745DD0" w:rsidRDefault="00AE13EE" w:rsidP="00406A70">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00745DD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Employability skills</w:t>
             </w:r>
             <w:r w:rsidR="00C63860">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Maths, English Digital skills)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00745DD0" w:rsidR="00AE13EE" w:rsidP="00406A70" w:rsidRDefault="00AE13EE" w14:paraId="5AAF1FE4" w14:textId="77777777">
+          <w:p w14:paraId="5AAF1FE4" w14:textId="77777777" w:rsidR="00AE13EE" w:rsidRPr="00745DD0" w:rsidRDefault="00AE13EE" w:rsidP="00406A70">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00745DD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Independence / resilience</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00745DD0" w:rsidR="00AE13EE" w:rsidP="00406A70" w:rsidRDefault="00AE13EE" w14:paraId="0B676112" w14:textId="77777777">
+          <w:p w14:paraId="0B676112" w14:textId="77777777" w:rsidR="00AE13EE" w:rsidRPr="00745DD0" w:rsidRDefault="00AE13EE" w:rsidP="00406A70">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00745DD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Health</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00745DD0" w:rsidR="00AE13EE" w:rsidP="00406A70" w:rsidRDefault="00AE13EE" w14:paraId="60A84A12" w14:textId="77777777">
+          <w:p w14:paraId="60A84A12" w14:textId="77777777" w:rsidR="00AE13EE" w:rsidRPr="00745DD0" w:rsidRDefault="00AE13EE" w:rsidP="00406A70">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00745DD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Contributing to society</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00102930" w:rsidR="003A1056" w:rsidP="00102930" w:rsidRDefault="003A1056" w14:paraId="10453F63" w14:textId="5D263873">
+          <w:p w14:paraId="10453F63" w14:textId="5D263873" w:rsidR="003A1056" w:rsidRPr="00102930" w:rsidRDefault="003A1056" w:rsidP="00102930">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00745DD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Equality, and Diversity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4422" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14863" w:rsidR="004C603B" w:rsidP="00366F58" w:rsidRDefault="00102930" w14:paraId="751DC999" w14:textId="1FC33393">
+          <w:p w14:paraId="751DC999" w14:textId="1FC33393" w:rsidR="004C603B" w:rsidRPr="00D14863" w:rsidRDefault="00102930" w:rsidP="00366F58">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D14863">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Safeguarding</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D14863" w:rsidR="00763EAF">
+            <w:r w:rsidR="00763EAF" w:rsidRPr="00D14863">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D14863" w:rsidR="008F2B7C">
+            <w:r w:rsidR="008F2B7C" w:rsidRPr="00D14863">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">&amp; </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D14863" w:rsidR="00763EAF">
+            <w:r w:rsidR="00763EAF" w:rsidRPr="00D14863">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Prevent</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="007366E0" w:rsidR="00F95CA2" w:rsidP="00406A70" w:rsidRDefault="00F95CA2" w14:paraId="10050DB9" w14:textId="77777777">
-[...8 lines deleted...]
-          <w:p w:rsidRPr="007366E0" w:rsidR="00F95CA2" w:rsidP="00406A70" w:rsidRDefault="00F95CA2" w14:paraId="4B9D761B" w14:textId="34FECB0F">
+          <w:p w14:paraId="10050DB9" w14:textId="77777777" w:rsidR="00F95CA2" w:rsidRPr="007366E0" w:rsidRDefault="00F95CA2" w:rsidP="00406A70">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4B9D761B" w14:textId="34FECB0F" w:rsidR="00F95CA2" w:rsidRPr="007366E0" w:rsidRDefault="00F95CA2" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7652" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00745DD0" w:rsidR="00102930" w:rsidP="00102930" w:rsidRDefault="00102930" w14:paraId="07483D8A" w14:textId="79BBFC3B">
+          </w:tcPr>
+          <w:p w14:paraId="07483D8A" w14:textId="79BBFC3B" w:rsidR="00102930" w:rsidRPr="00745DD0" w:rsidRDefault="00102930" w:rsidP="00102930">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00745DD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Include here how you will promote the </w:t>
-[...13 lines deleted...]
-          <w:p w:rsidRPr="00745DD0" w:rsidR="00102930" w:rsidP="00102930" w:rsidRDefault="00102930" w14:paraId="53437475" w14:textId="6D5D2F1E">
+              <w:t>Include here how you will promote the following</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53437475" w14:textId="6D5D2F1E" w:rsidR="00102930" w:rsidRPr="00745DD0" w:rsidRDefault="00102930" w:rsidP="00102930">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00745DD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Safeguarding</w:t>
             </w:r>
-            <w:r w:rsidRPr="00745DD0" w:rsidR="00763EAF">
+            <w:r w:rsidR="00763EAF" w:rsidRPr="00745DD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/Prevent</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00745DD0" w:rsidR="00102930" w:rsidP="00102930" w:rsidRDefault="00102930" w14:paraId="6A2B2E16" w14:textId="3491AA6A">
+          <w:p w14:paraId="6A2B2E16" w14:textId="3491AA6A" w:rsidR="00102930" w:rsidRPr="00745DD0" w:rsidRDefault="00102930" w:rsidP="00102930">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00745DD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>British values</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00745DD0" w:rsidR="00102930" w:rsidP="00A06566" w:rsidRDefault="00102930" w14:paraId="3FE03403" w14:textId="77777777">
+          <w:p w14:paraId="3FE03403" w14:textId="77777777" w:rsidR="00102930" w:rsidRPr="00745DD0" w:rsidRDefault="00102930" w:rsidP="00A06566">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:ind w:right="110"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00745DD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Respecting others</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00745DD0" w:rsidR="001B7575" w:rsidP="00102930" w:rsidRDefault="001B7575" w14:paraId="403A6E33" w14:textId="447097B7">
+          <w:p w14:paraId="403A6E33" w14:textId="447097B7" w:rsidR="001B7575" w:rsidRPr="00745DD0" w:rsidRDefault="001B7575" w:rsidP="00102930">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00745DD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Safety</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00BC2276" w:rsidR="00D10F2C" w:rsidP="00064674" w:rsidRDefault="00D10F2C" w14:paraId="72C8CC09" w14:textId="1593E3DA">
+          <w:p w14:paraId="72C8CC09" w14:textId="1593E3DA" w:rsidR="00D10F2C" w:rsidRPr="00BC2276" w:rsidRDefault="00D10F2C" w:rsidP="00064674">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="008C4562" w:rsidRDefault="008C4562" w14:paraId="7D2CD0B1" w14:textId="7F248F3C">
+    <w:p w14:paraId="7D2CD0B1" w14:textId="7F248F3C" w:rsidR="008C4562" w:rsidRDefault="008C4562">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="96"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="000B2749" w:rsidR="002B4558" w:rsidRDefault="000B2749" w14:paraId="1DD94F9C" w14:textId="18A1404F">
+    <w:p w14:paraId="1DD94F9C" w14:textId="18A1404F" w:rsidR="002B4558" w:rsidRPr="000B2749" w:rsidRDefault="000B2749">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="96"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="96"/>
         </w:rPr>
         <w:t>Part 2: Implementation</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00D1242E" w:rsidR="002B4558" w:rsidP="00B1256E" w:rsidRDefault="002B4558" w14:paraId="34CFE26C" w14:textId="77777777">
+    <w:p w14:paraId="34CFE26C" w14:textId="77777777" w:rsidR="002B4558" w:rsidRPr="00D1242E" w:rsidRDefault="002B4558" w:rsidP="00B1256E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="22241" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1315"/>
         <w:gridCol w:w="2161"/>
         <w:gridCol w:w="7546"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="3507"/>
         <w:gridCol w:w="3612"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="001001D9" w:rsidR="005C4464" w:rsidTr="00B91B6F" w14:paraId="295D6FF7" w14:textId="69B61DC8">
+      <w:tr w:rsidR="005C4464" w:rsidRPr="001001D9" w14:paraId="295D6FF7" w14:textId="69B61DC8" w:rsidTr="00B91B6F">
         <w:trPr>
           <w:trHeight w:val="686"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1315" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00DF02DD" w:rsidP="000B2FC2" w:rsidRDefault="00DF02DD" w14:paraId="527787E9" w14:textId="4EB45B48">
+          <w:p w14:paraId="527787E9" w14:textId="4EB45B48" w:rsidR="00DF02DD" w:rsidRPr="001001D9" w:rsidRDefault="00DF02DD" w:rsidP="000B2FC2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Week no. and/or date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2161" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00DF02DD" w:rsidP="008C6B11" w:rsidRDefault="00DF02DD" w14:paraId="4EA5D926" w14:textId="77777777">
+          <w:p w14:paraId="4EA5D926" w14:textId="77777777" w:rsidR="00DF02DD" w:rsidRPr="001001D9" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
             <w:pPr>
               <w:ind w:left="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Session title &amp; learning objectives</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00DF02DD" w:rsidP="008C6B11" w:rsidRDefault="00DF02DD" w14:paraId="662B932D" w14:textId="5FCD0EAC">
+          <w:p w14:paraId="662B932D" w14:textId="5FCD0EAC" w:rsidR="00DF02DD" w:rsidRPr="001001D9" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
             <w:pPr>
               <w:ind w:left="34"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7546" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00DF02DD" w:rsidP="003452C4" w:rsidRDefault="00DF02DD" w14:paraId="30BA1D89" w14:textId="62C162A4">
+          <w:p w14:paraId="30BA1D89" w14:textId="62C162A4" w:rsidR="00DF02DD" w:rsidRPr="001001D9" w:rsidRDefault="00DF02DD" w:rsidP="003452C4">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planned learning </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>Planned learning activities</w:t>
+            </w:r>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:b/>
-[...8 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00DF02DD" w:rsidP="006E1899" w:rsidRDefault="00DF02DD" w14:paraId="38546D12" w14:textId="77777777">
+          <w:p w14:paraId="38546D12" w14:textId="77777777" w:rsidR="00DF02DD" w:rsidRPr="001001D9" w:rsidRDefault="00DF02DD" w:rsidP="006E1899">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00DF02DD" w:rsidP="008C6B11" w:rsidRDefault="00DF02DD" w14:paraId="038D302D" w14:textId="6C4A5BE3">
+          <w:p w14:paraId="038D302D" w14:textId="6C4A5BE3" w:rsidR="00DF02DD" w:rsidRPr="001001D9" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
             <w:pPr>
               <w:ind w:left="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Assessment for/of Learning</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00DF02DD" w:rsidP="008C6B11" w:rsidRDefault="00DF02DD" w14:paraId="2F5755F0" w14:textId="77777777">
+          <w:p w14:paraId="2F5755F0" w14:textId="77777777" w:rsidR="00DF02DD" w:rsidRPr="001001D9" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
             <w:pPr>
               <w:ind w:left="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00DF02DD" w:rsidP="008C6B11" w:rsidRDefault="00DF02DD" w14:paraId="48738720" w14:textId="2ED87739">
+          <w:p w14:paraId="48738720" w14:textId="2ED87739" w:rsidR="00DF02DD" w:rsidRPr="001001D9" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
             <w:pPr>
               <w:ind w:left="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Including questions to ask</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00DF02DD" w:rsidP="008C6B11" w:rsidRDefault="00DF02DD" w14:paraId="54002CF0" w14:textId="109DC825">
+          <w:p w14:paraId="54002CF0" w14:textId="109DC825" w:rsidR="00DF02DD" w:rsidRPr="001001D9" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
             <w:pPr>
               <w:ind w:left="1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3507" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00DF02DD" w:rsidP="008C6B11" w:rsidRDefault="00DF02DD" w14:paraId="15F5CC7C" w14:textId="77777777">
+          <w:p w14:paraId="15F5CC7C" w14:textId="77777777" w:rsidR="00DF02DD" w:rsidRPr="001001D9" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
             <w:pPr>
               <w:ind w:left="39"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Differentiation</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00DF02DD" w:rsidP="008C6B11" w:rsidRDefault="00DF02DD" w14:paraId="11B28100" w14:textId="73CCEC08">
+          <w:p w14:paraId="11B28100" w14:textId="73CCEC08" w:rsidR="00DF02DD" w:rsidRPr="001001D9" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
             <w:pPr>
               <w:ind w:left="39"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stretch, Challenge &amp; </w:t>
-[...13 lines deleted...]
-          <w:p w:rsidRPr="001001D9" w:rsidR="00DF02DD" w:rsidP="008C6B11" w:rsidRDefault="00DF02DD" w14:paraId="7DDB3FB2" w14:textId="11006C48">
+              <w:t>Stretch, Challenge &amp; support</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DDB3FB2" w14:textId="11006C48" w:rsidR="00DF02DD" w:rsidRPr="001001D9" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
             <w:pPr>
               <w:ind w:left="39"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3609" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00DF02DD" w:rsidP="008C6B11" w:rsidRDefault="00DF02DD" w14:paraId="49D9813B" w14:textId="37134F35">
+          <w:p w14:paraId="49D9813B" w14:textId="37134F35" w:rsidR="00DF02DD" w:rsidRPr="001001D9" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
             <w:pPr>
               <w:ind w:left="42"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pre-session, </w:t>
-[...22 lines deleted...]
-          <w:p w:rsidRPr="001001D9" w:rsidR="00DF02DD" w:rsidP="008C6B11" w:rsidRDefault="00DF02DD" w14:paraId="0AA1671D" w14:textId="554A02EC">
+              <w:t>Pre-session, Post-session work</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AA1671D" w14:textId="554A02EC" w:rsidR="00DF02DD" w:rsidRPr="001001D9" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
             <w:pPr>
               <w:ind w:left="42"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001001D9" w:rsidR="005C4464" w:rsidTr="00B91B6F" w14:paraId="2996FA83" w14:textId="77B0CC82">
+      <w:tr w:rsidR="005C4464" w:rsidRPr="001001D9" w14:paraId="2996FA83" w14:textId="77B0CC82" w:rsidTr="00B91B6F">
         <w:trPr>
           <w:trHeight w:val="527"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1315" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00DF02DD" w:rsidP="006E1899" w:rsidRDefault="00DF02DD" w14:paraId="009D2C4E" w14:textId="68ECE2DF">
+          <w:p w14:paraId="009D2C4E" w14:textId="68ECE2DF" w:rsidR="00DF02DD" w:rsidRPr="001001D9" w:rsidRDefault="00DF02DD" w:rsidP="006E1899">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2161" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00DF02DD" w:rsidP="008C6B11" w:rsidRDefault="00DF02DD" w14:paraId="58B8D618" w14:textId="77777777">
+          <w:p w14:paraId="58B8D618" w14:textId="77777777" w:rsidR="00DF02DD" w:rsidRPr="001001D9" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
             <w:pPr>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>What are you going to do?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00DF02DD" w:rsidP="008C6B11" w:rsidRDefault="00DF02DD" w14:paraId="46D63F6E" w14:textId="45FA28FD">
+          <w:p w14:paraId="46D63F6E" w14:textId="45FA28FD" w:rsidR="00DF02DD" w:rsidRPr="001001D9" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
             <w:pPr>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>By the end of the session, what will the learners be able to do?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7546" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00DF02DD" w:rsidP="006E1899" w:rsidRDefault="00DF02DD" w14:paraId="3970F8E6" w14:textId="77777777">
+          <w:p w14:paraId="3970F8E6" w14:textId="77777777" w:rsidR="00DF02DD" w:rsidRPr="001001D9" w:rsidRDefault="00DF02DD" w:rsidP="006E1899">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>How will you do it?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00DF02DD" w:rsidP="006E1899" w:rsidRDefault="00DF02DD" w14:paraId="3E09528B" w14:textId="77777777">
+          <w:p w14:paraId="3E09528B" w14:textId="77777777" w:rsidR="00DF02DD" w:rsidRPr="001001D9" w:rsidRDefault="00DF02DD" w:rsidP="006E1899">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Include how you are using digital/blended </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t>Include how you are using digital/blended learning</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06B060D0" w14:textId="77777777" w:rsidR="00DF02DD" w:rsidRPr="001001D9" w:rsidRDefault="00DF02DD" w:rsidP="006E1899">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>learning</w:t>
-[...3 lines deleted...]
-          <w:p w:rsidRPr="001001D9" w:rsidR="00DF02DD" w:rsidP="006E1899" w:rsidRDefault="00DF02DD" w14:paraId="06B060D0" w14:textId="77777777">
+              <w:t>What resources are you going to use?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="519C1B59" w14:textId="60A1AFCA" w:rsidR="00DF02DD" w:rsidRPr="001001D9" w:rsidRDefault="00DF02DD" w:rsidP="006E1899">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>What resources are you going to use?</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="001001D9" w:rsidR="00DF02DD" w:rsidP="006E1899" w:rsidRDefault="00DF02DD" w14:paraId="519C1B59" w14:textId="60A1AFCA">
+              <w:t>Session starter (engagement/retrieval practice):</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23E6CE69" w14:textId="5619C3FF" w:rsidR="00DF02DD" w:rsidRPr="001001D9" w:rsidRDefault="00DF02DD" w:rsidP="006E1899">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Session starter (engagement/retrieval practice):</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="001001D9" w:rsidR="00DF02DD" w:rsidP="006E1899" w:rsidRDefault="00DF02DD" w14:paraId="23E6CE69" w14:textId="5619C3FF">
+              <w:t>Main content (including retrieval practice)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38D006BF" w14:textId="6938EE38" w:rsidR="00DF02DD" w:rsidRPr="001001D9" w:rsidRDefault="00DF02DD" w:rsidP="006E1899">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Main content (including retrieval practice)</w:t>
-[...3 lines deleted...]
-            <w:pPr>
+              <w:t>Plenary (recap, stickability)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1013EA98" w14:textId="77777777" w:rsidR="00DF02DD" w:rsidRPr="001001D9" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
+            <w:pPr>
+              <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Plenary (recap, stickability)</w:t>
-[...7 lines deleted...]
-          <w:p w:rsidRPr="001001D9" w:rsidR="00DF02DD" w:rsidP="008C6B11" w:rsidRDefault="00DF02DD" w14:paraId="1013EA98" w14:textId="77777777">
+              <w:t>How are you checking that you’ve done it?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="671B70B4" w14:textId="77777777" w:rsidR="00DF02DD" w:rsidRPr="001001D9" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
             <w:pPr>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>How are you checking that you’ve done it?</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidRPr="001001D9" w:rsidR="00DF02DD" w:rsidP="008C6B11" w:rsidRDefault="00DF02DD" w14:paraId="671B70B4" w14:textId="77777777">
+              <w:t>Formative and summative</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7597AABC" w14:textId="22BF9F08" w:rsidR="00DF02DD" w:rsidRPr="001001D9" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
             <w:pPr>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Formative and summative</w:t>
-[...18 lines deleted...]
-              </w:rPr>
               <w:t>Link to assessment criteria/outcome/learning objective</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3507" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00DF02DD" w:rsidP="008C6B11" w:rsidRDefault="00DF02DD" w14:paraId="776C0EBC" w14:textId="5846C26F">
+          <w:p w14:paraId="776C0EBC" w14:textId="5846C26F" w:rsidR="00DF02DD" w:rsidRPr="001001D9" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="39"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>How are you adapting the learning activities to enable every learner to progress and be challenged?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3609" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00DF02DD" w:rsidP="008C6B11" w:rsidRDefault="00DF02DD" w14:paraId="135EF5FF" w14:textId="77777777">
+          <w:p w14:paraId="135EF5FF" w14:textId="77777777" w:rsidR="00DF02DD" w:rsidRPr="001001D9" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
             <w:pPr>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pre-work</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00DF02DD" w:rsidP="008C6B11" w:rsidRDefault="00DF02DD" w14:paraId="54A28093" w14:textId="3D0FFE72">
+          <w:p w14:paraId="54A28093" w14:textId="3D0FFE72" w:rsidR="00DF02DD" w:rsidRPr="001001D9" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Follow up work</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001001D9" w:rsidR="002A033D" w:rsidTr="00B91B6F" w14:paraId="6B2EB26B" w14:textId="77777777">
+      <w:tr w:rsidR="002A033D" w:rsidRPr="001001D9" w14:paraId="6B2EB26B" w14:textId="77777777" w:rsidTr="00B91B6F">
         <w:trPr>
           <w:trHeight w:val="1885"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1315" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001001D9" w:rsidR="002A033D" w:rsidP="00A11320" w:rsidRDefault="00BA2E80" w14:paraId="454B85F8" w14:textId="14048B5E">
+          <w:p w14:paraId="454B85F8" w14:textId="14048B5E" w:rsidR="002A033D" w:rsidRPr="001001D9" w:rsidRDefault="00BA2E80" w:rsidP="00A11320">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2161" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001001D9" w:rsidR="002A033D" w:rsidP="008C6B11" w:rsidRDefault="002A033D" w14:paraId="7D5F5527" w14:textId="77777777">
+          <w:p w14:paraId="7D5F5527" w14:textId="77777777" w:rsidR="002A033D" w:rsidRPr="001001D9" w:rsidRDefault="002A033D" w:rsidP="008C6B11">
             <w:pPr>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7546" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001001D9" w:rsidR="002A033D" w:rsidP="00653C20" w:rsidRDefault="002A033D" w14:paraId="0738BDF8" w14:textId="77777777">
+          <w:p w14:paraId="0738BDF8" w14:textId="77777777" w:rsidR="002A033D" w:rsidRPr="001001D9" w:rsidRDefault="002A033D" w:rsidP="00653C20">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Starter:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001001D9" w:rsidR="002A033D" w:rsidP="00653C20" w:rsidRDefault="002A033D" w14:paraId="26DC84FF" w14:textId="77777777">
+          <w:p w14:paraId="26DC84FF" w14:textId="77777777" w:rsidR="002A033D" w:rsidRPr="001001D9" w:rsidRDefault="002A033D" w:rsidP="00653C20">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Main content:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001001D9" w:rsidR="002A033D" w:rsidP="00653C20" w:rsidRDefault="002A033D" w14:paraId="74E7036D" w14:textId="77777777">
+          <w:p w14:paraId="74E7036D" w14:textId="77777777" w:rsidR="002A033D" w:rsidRPr="001001D9" w:rsidRDefault="002A033D" w:rsidP="00653C20">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Plenary:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001001D9" w:rsidR="002A033D" w:rsidP="00653C20" w:rsidRDefault="002A033D" w14:paraId="256FAEC7" w14:textId="30476BC0">
+          <w:p w14:paraId="256FAEC7" w14:textId="30476BC0" w:rsidR="002A033D" w:rsidRPr="001001D9" w:rsidRDefault="002A033D" w:rsidP="00653C20">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001001D9" w:rsidR="002A033D" w:rsidP="008C6B11" w:rsidRDefault="002A033D" w14:paraId="4890BC4B" w14:textId="77777777">
+          <w:p w14:paraId="4890BC4B" w14:textId="77777777" w:rsidR="002A033D" w:rsidRPr="001001D9" w:rsidRDefault="002A033D" w:rsidP="008C6B11">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3507" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001001D9" w:rsidR="002A033D" w:rsidP="008C6B11" w:rsidRDefault="002A033D" w14:paraId="02496CC0" w14:textId="54784804">
+          <w:p w14:paraId="02496CC0" w14:textId="54784804" w:rsidR="002A033D" w:rsidRPr="001001D9" w:rsidRDefault="002A033D" w:rsidP="008C6B11">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="39"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3609" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001001D9" w:rsidR="002A033D" w:rsidP="008C6B11" w:rsidRDefault="002A033D" w14:paraId="36EE3331" w14:textId="77777777">
+          <w:p w14:paraId="36EE3331" w14:textId="77777777" w:rsidR="002A033D" w:rsidRPr="001001D9" w:rsidRDefault="002A033D" w:rsidP="008C6B11">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001001D9" w:rsidR="002A033D" w:rsidTr="00B91B6F" w14:paraId="15A8B460" w14:textId="77777777">
+      <w:tr w:rsidR="002A033D" w:rsidRPr="001001D9" w14:paraId="15A8B460" w14:textId="77777777" w:rsidTr="00B91B6F">
         <w:trPr>
           <w:trHeight w:val="1885"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="22241" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001001D9" w:rsidR="002A033D" w:rsidP="008C6B11" w:rsidRDefault="00050486" w14:paraId="6D55F519" w14:textId="6C453AC3">
+          <w:p w14:paraId="6D55F519" w14:textId="6C453AC3" w:rsidR="002A033D" w:rsidRPr="001001D9" w:rsidRDefault="00050486" w:rsidP="008C6B11">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Post s</w:t>
             </w:r>
-            <w:r w:rsidRPr="001001D9" w:rsidR="000E6E04">
+            <w:r w:rsidR="000E6E04" w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ession </w:t>
             </w:r>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>thoughts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001001D9" w:rsidR="00FD2812" w:rsidTr="00B91B6F" w14:paraId="5E388FDB" w14:textId="77777777">
+      <w:tr w:rsidR="00FD2812" w:rsidRPr="001001D9" w14:paraId="5E388FDB" w14:textId="77777777" w:rsidTr="00B91B6F">
         <w:trPr>
           <w:trHeight w:val="1885"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1315" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00FD2812" w:rsidP="00513A28" w:rsidRDefault="00BA2E80" w14:paraId="46F0CD14" w14:textId="0D635F12">
+          <w:p w14:paraId="46F0CD14" w14:textId="0D635F12" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00BA2E80" w:rsidP="00513A28">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2161" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00FD2812" w:rsidP="00513A28" w:rsidRDefault="00FD2812" w14:paraId="1EF852DB" w14:textId="77777777">
+          <w:p w14:paraId="1EF852DB" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00FD2812" w:rsidP="00513A28">
             <w:pPr>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7546" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00FD2812" w:rsidP="00513A28" w:rsidRDefault="00FD2812" w14:paraId="378F6630" w14:textId="77777777">
+          <w:p w14:paraId="378F6630" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00FD2812" w:rsidP="00513A28">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Starter:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00FD2812" w:rsidP="00513A28" w:rsidRDefault="00FD2812" w14:paraId="135015FC" w14:textId="77777777">
+          <w:p w14:paraId="135015FC" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00FD2812" w:rsidP="00513A28">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Main content:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00FD2812" w:rsidP="00513A28" w:rsidRDefault="00FD2812" w14:paraId="02681029" w14:textId="77777777">
+          <w:p w14:paraId="02681029" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00FD2812" w:rsidP="00513A28">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Plenary:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00FD2812" w:rsidP="00513A28" w:rsidRDefault="00FD2812" w14:paraId="6D409D6E" w14:textId="77777777">
+          <w:p w14:paraId="6D409D6E" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00FD2812" w:rsidP="00513A28">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00FD2812" w:rsidP="00513A28" w:rsidRDefault="00FD2812" w14:paraId="62E46911" w14:textId="77777777">
+          <w:p w14:paraId="62E46911" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00FD2812" w:rsidP="00513A28">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3507" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00FD2812" w:rsidP="00513A28" w:rsidRDefault="00FD2812" w14:paraId="6F9F9581" w14:textId="77777777">
+          <w:p w14:paraId="6F9F9581" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00FD2812" w:rsidP="00513A28">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="39"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3609" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00FD2812" w:rsidP="00513A28" w:rsidRDefault="00FD2812" w14:paraId="58375805" w14:textId="77777777">
+          <w:p w14:paraId="58375805" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00FD2812" w:rsidP="00513A28">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001001D9" w:rsidR="00FD2812" w:rsidTr="00B91B6F" w14:paraId="2B712EC1" w14:textId="77777777">
+      <w:tr w:rsidR="00FD2812" w:rsidRPr="001001D9" w14:paraId="2B712EC1" w14:textId="77777777" w:rsidTr="00B91B6F">
         <w:trPr>
           <w:trHeight w:val="1885"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="22241" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00FD2812" w:rsidP="00513A28" w:rsidRDefault="00BA2E80" w14:paraId="139738F8" w14:textId="53B008FF">
+          <w:p w14:paraId="139738F8" w14:textId="53B008FF" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00BA2E80" w:rsidP="00513A28">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Post session thoughts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001001D9" w:rsidR="00FD2812" w:rsidTr="00B91B6F" w14:paraId="27A66D47" w14:textId="77777777">
+      <w:tr w:rsidR="00FD2812" w:rsidRPr="001001D9" w14:paraId="27A66D47" w14:textId="77777777" w:rsidTr="00B91B6F">
         <w:trPr>
           <w:trHeight w:val="1885"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1315" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00FD2812" w:rsidP="00513A28" w:rsidRDefault="00BA2E80" w14:paraId="56320853" w14:textId="3842DD11">
+          <w:p w14:paraId="56320853" w14:textId="3842DD11" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00BA2E80" w:rsidP="00513A28">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2161" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00FD2812" w:rsidP="00513A28" w:rsidRDefault="00FD2812" w14:paraId="58763F67" w14:textId="77777777">
+          <w:p w14:paraId="58763F67" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00FD2812" w:rsidP="00513A28">
             <w:pPr>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7546" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00FD2812" w:rsidP="00FD2812" w:rsidRDefault="00FD2812" w14:paraId="6239F581" w14:textId="77777777">
+          <w:p w14:paraId="6239F581" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00FD2812" w:rsidP="00FD2812">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Starter:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00FD2812" w:rsidP="00FD2812" w:rsidRDefault="00FD2812" w14:paraId="648C36F8" w14:textId="77777777">
+          <w:p w14:paraId="648C36F8" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00FD2812" w:rsidP="00FD2812">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Main content:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00FD2812" w:rsidP="00FD2812" w:rsidRDefault="00FD2812" w14:paraId="7225B184" w14:textId="77777777">
+          <w:p w14:paraId="7225B184" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00FD2812" w:rsidP="00FD2812">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Plenary:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00FD2812" w:rsidP="00513A28" w:rsidRDefault="00FD2812" w14:paraId="4B6B37CC" w14:textId="77777777">
+          <w:p w14:paraId="4B6B37CC" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00FD2812" w:rsidP="00513A28">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00FD2812" w:rsidP="00513A28" w:rsidRDefault="00FD2812" w14:paraId="6B485DBB" w14:textId="77777777">
+          <w:p w14:paraId="6B485DBB" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00FD2812" w:rsidP="00513A28">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3507" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00FD2812" w:rsidP="00513A28" w:rsidRDefault="00FD2812" w14:paraId="5240B9DB" w14:textId="77777777">
+          <w:p w14:paraId="5240B9DB" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00FD2812" w:rsidP="00513A28">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="39"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3609" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00FD2812" w:rsidP="00513A28" w:rsidRDefault="00FD2812" w14:paraId="1826E831" w14:textId="77777777">
+          <w:p w14:paraId="1826E831" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00FD2812" w:rsidP="00513A28">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001001D9" w:rsidR="00FD2812" w:rsidTr="00B91B6F" w14:paraId="6B8AFE36" w14:textId="77777777">
+      <w:tr w:rsidR="00FD2812" w:rsidRPr="001001D9" w14:paraId="6B8AFE36" w14:textId="77777777" w:rsidTr="00B91B6F">
         <w:trPr>
           <w:trHeight w:val="1885"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="22241" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00FD2812" w:rsidP="00513A28" w:rsidRDefault="00BA2E80" w14:paraId="6FFD82AC" w14:textId="235608D0">
+          <w:p w14:paraId="6FFD82AC" w14:textId="235608D0" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00BA2E80" w:rsidP="00513A28">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Post session thoughts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001001D9" w:rsidR="00FD2812" w:rsidTr="00B91B6F" w14:paraId="6E7FDDBE" w14:textId="77777777">
+      <w:tr w:rsidR="00FD2812" w:rsidRPr="001001D9" w14:paraId="6E7FDDBE" w14:textId="77777777" w:rsidTr="00B91B6F">
         <w:trPr>
           <w:trHeight w:val="1885"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1315" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00FD2812" w:rsidP="00513A28" w:rsidRDefault="00BA2E80" w14:paraId="7127C3C3" w14:textId="782794C0">
+          <w:p w14:paraId="7127C3C3" w14:textId="782794C0" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00BA2E80" w:rsidP="00513A28">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2161" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00FD2812" w:rsidP="00513A28" w:rsidRDefault="00FD2812" w14:paraId="1D8DFA64" w14:textId="77777777">
+          <w:p w14:paraId="1D8DFA64" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00FD2812" w:rsidP="00513A28">
             <w:pPr>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7546" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00FD2812" w:rsidP="00FD2812" w:rsidRDefault="00FD2812" w14:paraId="33183032" w14:textId="77777777">
+          <w:p w14:paraId="33183032" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00FD2812" w:rsidP="00FD2812">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Starter:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00FD2812" w:rsidP="00FD2812" w:rsidRDefault="00FD2812" w14:paraId="41FDCED2" w14:textId="77777777">
+          <w:p w14:paraId="41FDCED2" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00FD2812" w:rsidP="00FD2812">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Main content:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00FD2812" w:rsidP="00FD2812" w:rsidRDefault="00FD2812" w14:paraId="40F43444" w14:textId="77777777">
+          <w:p w14:paraId="40F43444" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00FD2812" w:rsidP="00FD2812">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Plenary:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00FD2812" w:rsidP="00513A28" w:rsidRDefault="00FD2812" w14:paraId="6ACB8D31" w14:textId="77777777">
+          <w:p w14:paraId="6ACB8D31" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00FD2812" w:rsidP="00513A28">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00FD2812" w:rsidP="00513A28" w:rsidRDefault="00FD2812" w14:paraId="1DF479DA" w14:textId="77777777">
+          <w:p w14:paraId="1DF479DA" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00FD2812" w:rsidP="00513A28">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3507" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00FD2812" w:rsidP="00513A28" w:rsidRDefault="00FD2812" w14:paraId="46F36D26" w14:textId="77777777">
+          <w:p w14:paraId="46F36D26" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00FD2812" w:rsidP="00513A28">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="39"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3609" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00FD2812" w:rsidP="00513A28" w:rsidRDefault="00FD2812" w14:paraId="03AF1330" w14:textId="77777777">
+          <w:p w14:paraId="03AF1330" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00FD2812" w:rsidP="00513A28">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001001D9" w:rsidR="00FD2812" w:rsidTr="00B91B6F" w14:paraId="59EF1135" w14:textId="77777777">
+      <w:tr w:rsidR="00FD2812" w:rsidRPr="001001D9" w14:paraId="59EF1135" w14:textId="77777777" w:rsidTr="00B91B6F">
         <w:trPr>
           <w:trHeight w:val="1885"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="22241" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00FD2812" w:rsidP="00513A28" w:rsidRDefault="00BA2E80" w14:paraId="1D2CC786" w14:textId="369CD5CD">
+          <w:p w14:paraId="1D2CC786" w14:textId="369CD5CD" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00BA2E80" w:rsidP="00513A28">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Post session thoughts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001001D9" w:rsidR="00FD2812" w:rsidTr="00B91B6F" w14:paraId="0340BF6E" w14:textId="77777777">
+      <w:tr w:rsidR="00FD2812" w:rsidRPr="001001D9" w14:paraId="0340BF6E" w14:textId="77777777" w:rsidTr="00B91B6F">
         <w:trPr>
           <w:trHeight w:val="1885"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1315" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00FD2812" w:rsidP="00513A28" w:rsidRDefault="00BA2E80" w14:paraId="69B23C3A" w14:textId="21827B7E">
+          <w:p w14:paraId="69B23C3A" w14:textId="21827B7E" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00BA2E80" w:rsidP="00513A28">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2161" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00FD2812" w:rsidP="00513A28" w:rsidRDefault="00FD2812" w14:paraId="75BD5EB3" w14:textId="77777777">
+          <w:p w14:paraId="75BD5EB3" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00FD2812" w:rsidP="00513A28">
             <w:pPr>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7546" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00FD2812" w:rsidP="00513A28" w:rsidRDefault="00FD2812" w14:paraId="7CE6ECDD" w14:textId="77777777">
+          <w:p w14:paraId="7CE6ECDD" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00FD2812" w:rsidP="00513A28">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00FD2812" w:rsidP="00513A28" w:rsidRDefault="00FD2812" w14:paraId="4219D398" w14:textId="77777777">
+          <w:p w14:paraId="4219D398" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00FD2812" w:rsidP="00513A28">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3507" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00FD2812" w:rsidP="00513A28" w:rsidRDefault="00FD2812" w14:paraId="73D74B0D" w14:textId="77777777">
+          <w:p w14:paraId="73D74B0D" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00FD2812" w:rsidP="00513A28">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="39"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3609" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00FD2812" w:rsidP="00513A28" w:rsidRDefault="00FD2812" w14:paraId="256733F3" w14:textId="77777777">
+          <w:p w14:paraId="256733F3" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00FD2812" w:rsidP="00513A28">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001001D9" w:rsidR="00BA2E80" w:rsidTr="00B91B6F" w14:paraId="6C91A50C" w14:textId="77777777">
+      <w:tr w:rsidR="00BA2E80" w:rsidRPr="001001D9" w14:paraId="6C91A50C" w14:textId="77777777" w:rsidTr="00B91B6F">
         <w:trPr>
           <w:trHeight w:val="1885"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="22241" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001001D9" w:rsidR="00BA2E80" w:rsidP="00513A28" w:rsidRDefault="00BA2E80" w14:paraId="38F365B5" w14:textId="39C2E2D4">
+          <w:p w14:paraId="38F365B5" w14:textId="39C2E2D4" w:rsidR="00BA2E80" w:rsidRPr="001001D9" w:rsidRDefault="00BA2E80" w:rsidP="00513A28">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Post session thoughts</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="003176BC" w:rsidR="00A06566" w:rsidP="00BA4BD8" w:rsidRDefault="00A06566" w14:paraId="5F4DF6DE" w14:textId="77777777">
+    <w:p w14:paraId="5F4DF6DE" w14:textId="77777777" w:rsidR="00A06566" w:rsidRPr="003176BC" w:rsidRDefault="00A06566" w:rsidP="00BA4BD8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B77574" w:rsidRDefault="00B77574" w14:paraId="5ED0B23D" w14:textId="57A09A1F">
+    <w:p w14:paraId="5ED0B23D" w14:textId="57A09A1F" w:rsidR="00B77574" w:rsidRDefault="00B77574">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000B2749" w:rsidP="00BA4BD8" w:rsidRDefault="000B2749" w14:paraId="5C870173" w14:textId="19334452">
+    <w:p w14:paraId="5C870173" w14:textId="19334452" w:rsidR="000B2749" w:rsidRDefault="000B2749" w:rsidP="00BA4BD8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Part 3: Impact</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B02BDF" w:rsidR="009B3C88" w:rsidP="00BA4BD8" w:rsidRDefault="00B8084C" w14:paraId="092460A7" w14:textId="11827A00">
+    <w:p w14:paraId="092460A7" w14:textId="11827A00" w:rsidR="009B3C88" w:rsidRPr="00B02BDF" w:rsidRDefault="00B8084C" w:rsidP="00BA4BD8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="583E7CAD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Course</w:t>
       </w:r>
-      <w:r w:rsidRPr="583E7CAD" w:rsidR="00141DDC">
+      <w:r w:rsidR="00141DDC" w:rsidRPr="583E7CAD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">/unit </w:t>
       </w:r>
       <w:r w:rsidRPr="583E7CAD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>review:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C667EF" w:rsidP="00BA4BD8" w:rsidRDefault="00C667EF" w14:paraId="384CB0A4" w14:textId="5FFF54D9">
+    <w:p w14:paraId="384CB0A4" w14:textId="5FFF54D9" w:rsidR="00C667EF" w:rsidRDefault="00C667EF" w:rsidP="00BA4BD8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Examples of learners learning journey are stored: </w:t>
       </w:r>
       <w:r w:rsidR="00E55C6A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(enter where these can be viewed/accessed)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00F15F97" w:rsidR="006C371B" w:rsidP="00BA4BD8" w:rsidRDefault="006C371B" w14:paraId="495E6AFA" w14:textId="29D24CEA">
+    <w:p w14:paraId="495E6AFA" w14:textId="29D24CEA" w:rsidR="006C371B" w:rsidRPr="00F15F97" w:rsidRDefault="006C371B" w:rsidP="00BA4BD8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F15F97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The blue questions are prompts to help you evaluate, these can be deleted </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F15F97" w:rsidR="00F15F97">
+      <w:r w:rsidR="00F15F97" w:rsidRPr="00F15F97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">when you have completed your </w:t>
+        <w:t>when you have completed your evaluation</w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...8 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-113" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2322"/>
         <w:gridCol w:w="8623"/>
         <w:gridCol w:w="2710"/>
         <w:gridCol w:w="9125"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="007366E0" w:rsidR="007A5209" w:rsidTr="00CE1CFB" w14:paraId="5544F114" w14:textId="77777777">
+      <w:tr w:rsidR="007A5209" w:rsidRPr="007366E0" w14:paraId="5544F114" w14:textId="77777777" w:rsidTr="00CE1CFB">
         <w:trPr>
           <w:trHeight w:val="587"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="007A5209" w:rsidP="00513A28" w:rsidRDefault="007A5209" w14:paraId="35297F7F" w14:textId="77777777">
+          <w:p w14:paraId="35297F7F" w14:textId="77777777" w:rsidR="007A5209" w:rsidRPr="007366E0" w:rsidRDefault="007A5209" w:rsidP="00513A28">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Intent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="007A5209" w:rsidP="00513A28" w:rsidRDefault="003D556F" w14:paraId="514B6A97" w14:textId="1277FDD0">
+          <w:p w14:paraId="514B6A97" w14:textId="1277FDD0" w:rsidR="007A5209" w:rsidRPr="007366E0" w:rsidRDefault="003D556F" w:rsidP="00513A28">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>How well did the aim and objectives meet the learners needs?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00326EF8" w:rsidR="007A5209" w:rsidTr="00CE1CFB" w14:paraId="16106795" w14:textId="77777777">
+      <w:tr w:rsidR="007A5209" w:rsidRPr="00326EF8" w14:paraId="16106795" w14:textId="77777777" w:rsidTr="00CE1CFB">
         <w:trPr>
           <w:trHeight w:val="1618"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="007A5209" w:rsidP="00513A28" w:rsidRDefault="00444506" w14:paraId="50E17E61" w14:textId="357D92EB">
+          <w:p w14:paraId="50E17E61" w14:textId="357D92EB" w:rsidR="007A5209" w:rsidRPr="007366E0" w:rsidRDefault="00444506" w:rsidP="00513A28">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sequencing</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F15F97" w:rsidR="00284E28" w:rsidP="00284E28" w:rsidRDefault="00284E28" w14:paraId="3CB4AE97" w14:textId="2D9B0B53">
+          <w:p w14:paraId="3CB4AE97" w14:textId="2D9B0B53" w:rsidR="00284E28" w:rsidRPr="00F15F97" w:rsidRDefault="00284E28" w:rsidP="00284E28">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:ind w:left="306" w:hanging="306"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F15F97">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">How well was the curriculum </w:t>
             </w:r>
             <w:r w:rsidRPr="00F15F97">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>sequenced</w:t>
             </w:r>
             <w:r w:rsidRPr="00F15F97">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> so that learners can build on previous teaching and learning and develop the new knowledge and skills they need</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F15F97" w:rsidR="00DD253B">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:r w:rsidR="00DD253B" w:rsidRPr="00F15F97">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00F15F97" w:rsidR="00DD253B" w:rsidP="00284E28" w:rsidRDefault="00DD253B" w14:paraId="2F638653" w14:textId="007FFD03">
+          <w:p w14:paraId="2F638653" w14:textId="007FFD03" w:rsidR="00DD253B" w:rsidRPr="00F15F97" w:rsidRDefault="00DD253B" w:rsidP="00284E28">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:ind w:left="306" w:hanging="306"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F15F97">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Do you need to change your order for the next course?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00745DD0" w:rsidR="007A5209" w:rsidP="00513A28" w:rsidRDefault="007A5209" w14:paraId="75BA4193" w14:textId="6A651E9E">
+          <w:p w14:paraId="75BA4193" w14:textId="6A651E9E" w:rsidR="007A5209" w:rsidRPr="00745DD0" w:rsidRDefault="007A5209" w:rsidP="00513A28">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="007A5209" w:rsidP="00513A28" w:rsidRDefault="005A07FA" w14:paraId="0572ABA7" w14:textId="3FC777CE">
+          <w:p w14:paraId="0572ABA7" w14:textId="3FC777CE" w:rsidR="007A5209" w:rsidRPr="007366E0" w:rsidRDefault="005A07FA" w:rsidP="00513A28">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Personalisation</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00F15F97" w:rsidR="00444506" w:rsidP="00F15F97" w:rsidRDefault="00444506" w14:paraId="0332682B" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="0332682B" w14:textId="77777777" w:rsidR="00444506" w:rsidRPr="00F15F97" w:rsidRDefault="00444506" w:rsidP="00F15F97">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:ind w:left="306" w:hanging="306"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F15F97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">How well was teaching differentiated to meet the </w:t>
             </w:r>
             <w:r w:rsidRPr="00F15F97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>needs of all learners</w:t>
             </w:r>
             <w:r w:rsidRPr="00F15F97">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00326EF8" w:rsidR="007A5209" w:rsidP="00F15F97" w:rsidRDefault="007A5209" w14:paraId="14E0FB2B" w14:textId="0579915E">
+          <w:p w14:paraId="14E0FB2B" w14:textId="0579915E" w:rsidR="007A5209" w:rsidRPr="00326EF8" w:rsidRDefault="007A5209" w:rsidP="00F15F97">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BC2276" w:rsidR="007A5209" w:rsidTr="00CE1CFB" w14:paraId="2C23B897" w14:textId="77777777">
+      <w:tr w:rsidR="007A5209" w:rsidRPr="00BC2276" w14:paraId="2C23B897" w14:textId="77777777" w:rsidTr="00CE1CFB">
         <w:trPr>
           <w:trHeight w:val="1618"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="007A5209" w:rsidP="00513A28" w:rsidRDefault="007A5209" w14:paraId="0E627322" w14:textId="77777777">
+          <w:p w14:paraId="0E627322" w14:textId="77777777" w:rsidR="007A5209" w:rsidRPr="007366E0" w:rsidRDefault="007A5209" w:rsidP="00513A28">
             <w:pPr>
               <w:ind w:right="39"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Personal development</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="007366E0" w:rsidR="007A5209" w:rsidP="00513A28" w:rsidRDefault="007A5209" w14:paraId="71E79513" w14:textId="77777777">
+          <w:p w14:paraId="71E79513" w14:textId="77777777" w:rsidR="007A5209" w:rsidRPr="007366E0" w:rsidRDefault="007A5209" w:rsidP="00513A28">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00F15F97" w:rsidR="002A033D" w:rsidP="00F15F97" w:rsidRDefault="00F15F97" w14:paraId="6A200B73" w14:textId="64DFD6F6">
+          </w:tcPr>
+          <w:p w14:paraId="6A200B73" w14:textId="64DFD6F6" w:rsidR="002A033D" w:rsidRPr="00F15F97" w:rsidRDefault="00F15F97" w:rsidP="00F15F97">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:ind w:left="306" w:hanging="306"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>How well did y</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F15F97" w:rsidR="002A033D">
+            <w:r w:rsidR="002A033D" w:rsidRPr="00F15F97">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t>ou prepare learners for future success in their next steps?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00102930" w:rsidR="007A5209" w:rsidP="00F15F97" w:rsidRDefault="007A5209" w14:paraId="174F2396" w14:textId="7A5625F7">
+          <w:p w14:paraId="174F2396" w14:textId="7A5625F7" w:rsidR="007A5209" w:rsidRPr="00102930" w:rsidRDefault="007A5209" w:rsidP="00F15F97">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14863" w:rsidR="007A5209" w:rsidP="00513A28" w:rsidRDefault="007A5209" w14:paraId="5214E890" w14:textId="77777777">
+          <w:p w14:paraId="5214E890" w14:textId="77777777" w:rsidR="007A5209" w:rsidRPr="00D14863" w:rsidRDefault="007A5209" w:rsidP="00513A28">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D14863">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Safeguarding &amp; Prevent</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="007366E0" w:rsidR="007A5209" w:rsidP="00513A28" w:rsidRDefault="007A5209" w14:paraId="072AC990" w14:textId="77777777">
-[...8 lines deleted...]
-          <w:p w:rsidRPr="007366E0" w:rsidR="007A5209" w:rsidP="00513A28" w:rsidRDefault="007A5209" w14:paraId="0F834659" w14:textId="77777777">
+          <w:p w14:paraId="072AC990" w14:textId="77777777" w:rsidR="007A5209" w:rsidRPr="007366E0" w:rsidRDefault="007A5209" w:rsidP="00513A28">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F834659" w14:textId="77777777" w:rsidR="007A5209" w:rsidRPr="007366E0" w:rsidRDefault="007A5209" w:rsidP="00513A28">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00F15F97" w:rsidR="007A5209" w:rsidP="00F15F97" w:rsidRDefault="00611870" w14:paraId="62031AB0" w14:textId="58C556D6">
+          </w:tcPr>
+          <w:p w14:paraId="62031AB0" w14:textId="58C556D6" w:rsidR="007A5209" w:rsidRPr="00F15F97" w:rsidRDefault="00611870" w:rsidP="00F15F97">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F15F97">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">How well did you manage the </w:t>
             </w:r>
@@ -3589,479 +3466,475 @@
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>safeguarding</w:t>
             </w:r>
             <w:r w:rsidRPr="00F15F97">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> of learners e.g., learners feeling safe and secure; learners using safe working practices; any safeguarding issues reported?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BC2276" w:rsidR="002A279E" w:rsidTr="00CE1CFB" w14:paraId="40CD2DB7" w14:textId="77777777">
+      <w:tr w:rsidR="002A279E" w:rsidRPr="00BC2276" w14:paraId="40CD2DB7" w14:textId="77777777" w:rsidTr="00CE1CFB">
         <w:trPr>
           <w:trHeight w:val="1618"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="007366E0" w:rsidR="002A279E" w:rsidP="00513A28" w:rsidRDefault="002A279E" w14:paraId="48C0FA66" w14:textId="07164E2B">
+          <w:p w14:paraId="48C0FA66" w14:textId="07164E2B" w:rsidR="002A279E" w:rsidRPr="007366E0" w:rsidRDefault="002A279E" w:rsidP="00513A28">
             <w:pPr>
               <w:ind w:right="39"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Learning outcomes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="007D524F" w:rsidP="007D524F" w:rsidRDefault="0030519F" w14:paraId="6B2B2A69" w14:textId="77777777">
+          <w:p w14:paraId="6B2B2A69" w14:textId="77777777" w:rsidR="007D524F" w:rsidRDefault="0030519F" w:rsidP="007D524F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D524F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
               <w:t xml:space="preserve">Did learners develop detailed knowledge and skills across the curriculum and, as a result, achieve well? </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="007D524F" w:rsidR="007D524F" w:rsidP="007D524F" w:rsidRDefault="000B3930" w14:paraId="3870B45B" w14:textId="77777777">
+          <w:p w14:paraId="3870B45B" w14:textId="77777777" w:rsidR="007D524F" w:rsidRPr="007D524F" w:rsidRDefault="000B3930" w:rsidP="007D524F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D524F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Did any u</w:t>
             </w:r>
-            <w:r w:rsidRPr="007D524F" w:rsidR="00F4112C">
+            <w:r w:rsidR="00F4112C" w:rsidRPr="007D524F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>nplanned learning opportunities</w:t>
             </w:r>
             <w:r w:rsidRPr="007D524F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> arise?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="007D524F" w:rsidR="00F4112C" w:rsidP="007D524F" w:rsidRDefault="000B3930" w14:paraId="0447FAF7" w14:textId="3BDEACB3">
+          <w:p w14:paraId="0447FAF7" w14:textId="3BDEACB3" w:rsidR="00F4112C" w:rsidRPr="007D524F" w:rsidRDefault="000B3930" w:rsidP="007D524F">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007D524F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">What were the WOW </w:t>
             </w:r>
-            <w:r w:rsidRPr="007D524F" w:rsidR="00F4112C">
+            <w:r w:rsidR="00F4112C" w:rsidRPr="007D524F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>learner achievements</w:t>
             </w:r>
             <w:r w:rsidR="00B77574">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00CC1D02" w:rsidR="0030519F" w:rsidP="000641DD" w:rsidRDefault="0030519F" w14:paraId="2E52FB6A" w14:textId="13910DB0">
+          <w:p w14:paraId="2E52FB6A" w14:textId="13910DB0" w:rsidR="0030519F" w:rsidRPr="00CC1D02" w:rsidRDefault="0030519F" w:rsidP="000641DD">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
               <w:ind w:left="720"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i w:val="0"/>
                 <w:iCs/>
                 <w:color w:val="0B0C0C"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:highlight w:val="yellow"/>
                 <w:lang w:eastAsia="en-GB"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00D14863" w:rsidR="002A279E" w:rsidP="00513A28" w:rsidRDefault="0030519F" w14:paraId="4083DB9D" w14:textId="4A4129DA">
+          <w:p w14:paraId="4083DB9D" w14:textId="4A4129DA" w:rsidR="002A279E" w:rsidRPr="00D14863" w:rsidRDefault="0030519F" w:rsidP="00513A28">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Overall reflections</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="0030519F" w:rsidP="0030519F" w:rsidRDefault="0030519F" w14:paraId="5720C64C" w14:textId="2872FD9C">
+          </w:tcPr>
+          <w:p w14:paraId="5720C64C" w14:textId="2872FD9C" w:rsidR="0030519F" w:rsidRDefault="0030519F" w:rsidP="0030519F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C3AD5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>What worked well…Even better if…</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B77574" w:rsidR="002A279E" w:rsidP="00B77574" w:rsidRDefault="0030519F" w14:paraId="1D8CE22A" w14:textId="49E60AA5">
+          <w:p w14:paraId="1D8CE22A" w14:textId="49E60AA5" w:rsidR="002A279E" w:rsidRPr="00B77574" w:rsidRDefault="0030519F" w:rsidP="00B77574">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B77574">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
               <w:t>Please give examples of what went well and what can be improved, and any identified changes that will improve the quality of teaching and learning on the course.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00BC2276" w:rsidR="0030519F" w:rsidTr="00CE1CFB" w14:paraId="17C2F23D" w14:textId="77777777">
+      <w:tr w:rsidR="0030519F" w:rsidRPr="00BC2276" w14:paraId="17C2F23D" w14:textId="77777777" w:rsidTr="00CE1CFB">
         <w:trPr>
           <w:trHeight w:val="2621"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="002C3AD5" w:rsidR="0030519F" w:rsidP="0030519F" w:rsidRDefault="0030519F" w14:paraId="12E11B0D" w14:textId="77777777">
+          <w:p w14:paraId="12E11B0D" w14:textId="77777777" w:rsidR="0030519F" w:rsidRPr="002C3AD5" w:rsidRDefault="0030519F" w:rsidP="0030519F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C3AD5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Notes for next course</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0030519F" w:rsidP="00513A28" w:rsidRDefault="0030519F" w14:paraId="465016B7" w14:textId="77777777">
+          <w:p w14:paraId="465016B7" w14:textId="77777777" w:rsidR="0030519F" w:rsidRDefault="0030519F" w:rsidP="00513A28">
             <w:pPr>
               <w:ind w:right="39"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00F02417" w:rsidR="0030519F" w:rsidP="00F02417" w:rsidRDefault="0030519F" w14:paraId="09844A9E" w14:textId="77777777"/>
+          <w:p w14:paraId="09844A9E" w14:textId="77777777" w:rsidR="0030519F" w:rsidRPr="00F02417" w:rsidRDefault="0030519F" w:rsidP="00F02417"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="0030519F" w:rsidP="00513A28" w:rsidRDefault="0030519F" w14:paraId="332F4499" w14:textId="45395161">
+          <w:p w14:paraId="332F4499" w14:textId="45395161" w:rsidR="0030519F" w:rsidRDefault="0030519F" w:rsidP="00513A28">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002C3AD5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Notes for Centre Manager</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="0030519F" w:rsidP="0030519F" w:rsidRDefault="0030519F" w14:paraId="2C09FD5E" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="2C09FD5E" w14:textId="77777777" w:rsidR="0030519F" w:rsidRDefault="0030519F" w:rsidP="0030519F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F02417">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
               <w:t xml:space="preserve">e.g. times of session, locations, resources, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00F02417" w:rsidR="001437CE">
+            <w:r w:rsidR="001437CE" w:rsidRPr="00F02417">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
               </w:rPr>
               <w:t>enrolment</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00CE1CFB" w:rsidR="00CE1CFB" w:rsidP="00CE1CFB" w:rsidRDefault="00CE1CFB" w14:paraId="37677A13" w14:textId="55B562D4">
+          <w:p w14:paraId="37677A13" w14:textId="55B562D4" w:rsidR="00CE1CFB" w:rsidRPr="00CE1CFB" w:rsidRDefault="00CE1CFB" w:rsidP="00CE1CFB">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4620"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="008B6D48" w:rsidR="00B8084C" w:rsidP="00D41A0F" w:rsidRDefault="00B8084C" w14:paraId="1AA15BA4" w14:textId="39211C09">
+    <w:p w14:paraId="1AA15BA4" w14:textId="39211C09" w:rsidR="00B8084C" w:rsidRPr="008B6D48" w:rsidRDefault="00B8084C" w:rsidP="00D41A0F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="008B6D48" w:rsidR="00B8084C" w:rsidSect="00B91B6F">
-[...2 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId13"/>
+    <w:sectPr w:rsidR="00B8084C" w:rsidRPr="008B6D48" w:rsidSect="00B91B6F">
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="23811" w:h="16838" w:orient="landscape" w:code="8"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
-      <w:headerReference w:type="default" r:id="R6adab7a448bf44ba"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006E2CF1" w:rsidP="009D1125" w:rsidRDefault="006E2CF1" w14:paraId="6B1D4E51" w14:textId="77777777">
+    <w:p w14:paraId="6B1D4E51" w14:textId="77777777" w:rsidR="006E2CF1" w:rsidRDefault="006E2CF1" w:rsidP="009D1125">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006E2CF1" w:rsidP="009D1125" w:rsidRDefault="006E2CF1" w14:paraId="1A76053E" w14:textId="77777777">
+    <w:p w14:paraId="1A76053E" w14:textId="77777777" w:rsidR="006E2CF1" w:rsidRDefault="006E2CF1" w:rsidP="009D1125">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="006E2CF1" w:rsidRDefault="006E2CF1" w14:paraId="59A01E98" w14:textId="77777777">
+    <w:p w14:paraId="59A01E98" w14:textId="77777777" w:rsidR="006E2CF1" w:rsidRDefault="006E2CF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
@@ -4094,152 +3967,195 @@
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
     <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w:rsidRPr="00516057" w:rsidR="009D1125" w:rsidP="00516057" w:rsidRDefault="00516057" w14:paraId="31AA0979" w14:textId="0689987B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="31AA0979" w14:textId="0689987B" w:rsidR="009D1125" w:rsidRPr="00516057" w:rsidRDefault="2AE32DDD" w:rsidP="00516057">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="2AE32DDD" w:rsidR="2AE32DDD">
+    <w:r w:rsidRPr="2AE32DDD">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>HA05 Curriculum Plan_ A3 25</w:t>
-[...8 lines deleted...]
-      <w:t>-26</w:t>
+      <w:t>HA05 Curriculum Plan_ A3 25-26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w:rsidRPr="00516057" w:rsidR="00AF49D1" w:rsidP="007A1398" w:rsidRDefault="00516057" w14:paraId="5B51B1E3" w14:textId="11D3A614">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5B51B1E3" w14:textId="11D3A614" w:rsidR="00AF49D1" w:rsidRPr="00516057" w:rsidRDefault="2AE32DDD" w:rsidP="007A1398">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="2AE32DDD" w:rsidR="2AE32DDD">
+    <w:r w:rsidRPr="2AE32DDD">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>HA05 Curriculum Plan_ A3 25</w:t>
-[...8 lines deleted...]
-      <w:t>-26</w:t>
+      <w:t>HA05 Curriculum Plan_ A3 25-26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006E2CF1" w:rsidP="009D1125" w:rsidRDefault="006E2CF1" w14:paraId="65E47EF7" w14:textId="77777777">
+    <w:p w14:paraId="65E47EF7" w14:textId="77777777" w:rsidR="006E2CF1" w:rsidRDefault="006E2CF1" w:rsidP="009D1125">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006E2CF1" w:rsidP="009D1125" w:rsidRDefault="006E2CF1" w14:paraId="1B9F6E7B" w14:textId="77777777">
+    <w:p w14:paraId="1B9F6E7B" w14:textId="77777777" w:rsidR="006E2CF1" w:rsidRDefault="006E2CF1" w:rsidP="009D1125">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="006E2CF1" w:rsidRDefault="006E2CF1" w14:paraId="0F5AFA52" w14:textId="77777777">
+    <w:p w14:paraId="0F5AFA52" w14:textId="77777777" w:rsidR="006E2CF1" w:rsidRDefault="006E2CF1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w:rsidR="0099690F" w:rsidP="1CF541D2" w:rsidRDefault="00516057" w14:paraId="16600210" w14:textId="5FAE060D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:tbl>
+    <w:tblPr>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblLayout w:type="fixed"/>
+      <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
+    </w:tblPr>
+    <w:tblGrid>
+      <w:gridCol w:w="7555"/>
+      <w:gridCol w:w="7555"/>
+      <w:gridCol w:w="7555"/>
+    </w:tblGrid>
+    <w:tr w:rsidR="2AE32DDD" w14:paraId="7E199AE4" w14:textId="77777777" w:rsidTr="2AE32DDD">
+      <w:trPr>
+        <w:trHeight w:val="300"/>
+      </w:trPr>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7555" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="38854856" w14:textId="214F98D0" w:rsidR="2AE32DDD" w:rsidRDefault="2AE32DDD" w:rsidP="2AE32DDD">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:left="-115"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7555" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="677F5F91" w14:textId="79C0B320" w:rsidR="2AE32DDD" w:rsidRDefault="2AE32DDD" w:rsidP="2AE32DDD">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:jc w:val="center"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="7555" w:type="dxa"/>
+        </w:tcPr>
+        <w:p w14:paraId="1877DDA1" w14:textId="61687391" w:rsidR="2AE32DDD" w:rsidRDefault="2AE32DDD" w:rsidP="2AE32DDD">
+          <w:pPr>
+            <w:pStyle w:val="Header"/>
+            <w:ind w:right="-115"/>
+            <w:jc w:val="right"/>
+          </w:pPr>
+        </w:p>
+      </w:tc>
+    </w:tr>
+  </w:tbl>
+  <w:p w14:paraId="3EC2C249" w14:textId="23E219CD" w:rsidR="2AE32DDD" w:rsidRDefault="2AE32DDD" w:rsidP="2AE32DDD">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="16600210" w14:textId="5FAE060D" w:rsidR="0099690F" w:rsidRDefault="00516057" w:rsidP="1CF541D2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="322B0055" wp14:editId="77424A2B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>12323002</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-73955</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1955800" cy="855345"/>
           <wp:effectExtent l="0" t="0" r="6350" b="1905"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="21167"/>
               <wp:lineTo x="21460" y="21167"/>
               <wp:lineTo x="21460" y="0"/>
@@ -4270,1856 +4186,1785 @@
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1955800" cy="855345"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="0099690F" w:rsidRDefault="0099690F" w14:paraId="79F7B6C2" w14:textId="4EE8D96A">
+  <w:p w14:paraId="79F7B6C2" w14:textId="4EE8D96A" w:rsidR="0099690F" w:rsidRDefault="0099690F">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:caps/>
         <w:color w:val="44546A" w:themeColor="text2"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
   </w:p>
-  <w:p w:rsidR="0099690F" w:rsidP="001001D9" w:rsidRDefault="001001D9" w14:paraId="26B25810" w14:textId="454FF80E">
+  <w:p w14:paraId="26B25810" w14:textId="454FF80E" w:rsidR="0099690F" w:rsidRDefault="001001D9" w:rsidP="001001D9">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="13155"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="44546A" w:themeColor="text2"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="44546A" w:themeColor="text2"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00AF49D1" w:rsidRDefault="00AF49D1" w14:paraId="47921550" w14:textId="73D62934">
+  <w:p w14:paraId="47921550" w14:textId="73D62934" w:rsidR="00AF49D1" w:rsidRDefault="00AF49D1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...69 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11B20176"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82B009AA"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="211E3FE1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="5DEED800"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="113" w:hanging="113"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2854511A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DB32915C"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="28ED42DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="40FC91C8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33156142"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="7F8695C2"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="33DD5403"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5D109E3A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3AB73476"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A33A6300"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3F5310AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="85E8A2A8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43C4723B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="299E1366"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="443D1DE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="188401B8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CBB7224"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="27D46202"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60AF74AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EE54A0EC"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="661A4867"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DB3063B6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DB34323"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EC308BC0"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72FF7D61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="01E2A98E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="918564636">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="774981885">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1831944743">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="366176315">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1637636470">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="234975290">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1531605464">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1041131824">
@@ -6128,53 +5973,53 @@
   <w:num w:numId="9" w16cid:durableId="1761022665">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1482499261">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="759528029">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="56709132">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="676465568">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1974825171">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="644162662">
     <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:trackRevisions w:val="false"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000C6034"/>
@@ -6251,50 +6096,51 @@
     <w:rsid w:val="001D6D51"/>
     <w:rsid w:val="001E2E08"/>
     <w:rsid w:val="001F070E"/>
     <w:rsid w:val="001F077C"/>
     <w:rsid w:val="001F0B21"/>
     <w:rsid w:val="001F71BD"/>
     <w:rsid w:val="00201A09"/>
     <w:rsid w:val="0020349E"/>
     <w:rsid w:val="00203FE7"/>
     <w:rsid w:val="0020578E"/>
     <w:rsid w:val="0020736B"/>
     <w:rsid w:val="00220BDF"/>
     <w:rsid w:val="00223F51"/>
     <w:rsid w:val="00224A5C"/>
     <w:rsid w:val="002331DA"/>
     <w:rsid w:val="00233F48"/>
     <w:rsid w:val="00241370"/>
     <w:rsid w:val="002447E7"/>
     <w:rsid w:val="00246575"/>
     <w:rsid w:val="002535F3"/>
     <w:rsid w:val="00253CF3"/>
     <w:rsid w:val="002644D3"/>
     <w:rsid w:val="002702B6"/>
     <w:rsid w:val="00270CCE"/>
     <w:rsid w:val="0027217E"/>
+    <w:rsid w:val="00281B8A"/>
     <w:rsid w:val="00284E28"/>
     <w:rsid w:val="002853C7"/>
     <w:rsid w:val="002909A4"/>
     <w:rsid w:val="002918B1"/>
     <w:rsid w:val="002922D1"/>
     <w:rsid w:val="00293146"/>
     <w:rsid w:val="0029455F"/>
     <w:rsid w:val="0029798B"/>
     <w:rsid w:val="002A033D"/>
     <w:rsid w:val="002A279E"/>
     <w:rsid w:val="002A3812"/>
     <w:rsid w:val="002A724F"/>
     <w:rsid w:val="002A755D"/>
     <w:rsid w:val="002B35A0"/>
     <w:rsid w:val="002B39C1"/>
     <w:rsid w:val="002B4558"/>
     <w:rsid w:val="002D2F79"/>
     <w:rsid w:val="002E033E"/>
     <w:rsid w:val="002E1F3A"/>
     <w:rsid w:val="002E2EB7"/>
     <w:rsid w:val="002E4858"/>
     <w:rsid w:val="002F0092"/>
     <w:rsid w:val="00300B02"/>
     <w:rsid w:val="00303890"/>
     <w:rsid w:val="0030519F"/>
@@ -6381,50 +6227,51 @@
     <w:rsid w:val="005408CD"/>
     <w:rsid w:val="0054335D"/>
     <w:rsid w:val="0054475B"/>
     <w:rsid w:val="005514A6"/>
     <w:rsid w:val="0055501F"/>
     <w:rsid w:val="00555AED"/>
     <w:rsid w:val="00566341"/>
     <w:rsid w:val="0057339B"/>
     <w:rsid w:val="00574644"/>
     <w:rsid w:val="00575F14"/>
     <w:rsid w:val="00577110"/>
     <w:rsid w:val="00580966"/>
     <w:rsid w:val="0058351A"/>
     <w:rsid w:val="0058456B"/>
     <w:rsid w:val="0058615B"/>
     <w:rsid w:val="005965EC"/>
     <w:rsid w:val="005967AA"/>
     <w:rsid w:val="005A07FA"/>
     <w:rsid w:val="005A234D"/>
     <w:rsid w:val="005A4032"/>
     <w:rsid w:val="005B5FB4"/>
     <w:rsid w:val="005B76EE"/>
     <w:rsid w:val="005C4464"/>
     <w:rsid w:val="005E4D66"/>
     <w:rsid w:val="005E6B64"/>
+    <w:rsid w:val="005E76EF"/>
     <w:rsid w:val="005F01F3"/>
     <w:rsid w:val="005F3EE2"/>
     <w:rsid w:val="00600107"/>
     <w:rsid w:val="00602F00"/>
     <w:rsid w:val="00607928"/>
     <w:rsid w:val="00611870"/>
     <w:rsid w:val="00613228"/>
     <w:rsid w:val="00617D59"/>
     <w:rsid w:val="006226C8"/>
     <w:rsid w:val="00624453"/>
     <w:rsid w:val="00626631"/>
     <w:rsid w:val="00632B93"/>
     <w:rsid w:val="0063313F"/>
     <w:rsid w:val="0063348A"/>
     <w:rsid w:val="0063495B"/>
     <w:rsid w:val="00636364"/>
     <w:rsid w:val="00641A9B"/>
     <w:rsid w:val="00642C11"/>
     <w:rsid w:val="00645CF2"/>
     <w:rsid w:val="00646451"/>
     <w:rsid w:val="006472E6"/>
     <w:rsid w:val="00650C17"/>
     <w:rsid w:val="00653C20"/>
     <w:rsid w:val="00657906"/>
     <w:rsid w:val="00662BF6"/>
@@ -6783,148 +6630,148 @@
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5B08FDCE"/>
   <w15:docId w15:val="{9E8773E2-D05E-4C12-83C4-E96868B68AA9}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text 2" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -7065,52 +6912,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -7177,330 +7024,330 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="009C53B1"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="000B2FC2"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="008F610B"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D1125"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009D1125"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009D1125"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009D1125"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0072681C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0072681C"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004A6F1D"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004A6F1D"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004A6F1D"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004A6F1D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="004A6F1D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0099690F"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BodyText2Char"/>
     <w:rsid w:val="00611870"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:i/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BodyText2Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyText2Char">
     <w:name w:val="Body Text 2 Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText2"/>
     <w:rsid w:val="00611870"/>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:i/>
       <w:szCs w:val="20"/>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1520894723">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="R6adab7a448bf44ba" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -7738,74 +7585,63 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\HarvardAnglia2008OfficeOnline.xsl" StyleName="Harvard – Anglia 2008"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...9 lines deleted...]
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010051F72A33DDA3E849BA7AB8F84D4532B3" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e5b8ef66eb4e0d3de6313376e279d3a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b94932a4-8a36-4682-922b-a748b0285a9f" xmlns:ns3="45f13a3b-a8f8-458e-b468-fe19c65d9e9c" xmlns:ns4="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2bf08a12822c59165828193c822e9d83" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="b94932a4-8a36-4682-922b-a748b0285a9f"/>
     <xsd:import namespace="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
     <xsd:import namespace="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -7989,129 +7825,147 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b94932a4-8a36-4682-922b-a748b0285a9f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D46C16A0-4217-4E48-A826-CFE9BA0AA6CD}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8CA5ADB-3FCC-4419-BD44-410573AA18E3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B1A838B-644A-4797-A0C1-00E1E4ECF325}">
-[...16 lines deleted...]
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{514ABC09-E3C8-4DB9-A314-493CD83A6A14}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
     <ds:schemaRef ds:uri="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
     <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B1A838B-644A-4797-A0C1-00E1E4ECF325}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>3</Pages>
+  <Words>467</Words>
+  <Characters>2653</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>4</DocSecurity>
+  <Lines>190</Lines>
+  <Paragraphs>101</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>3039</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mark Breedon</dc:creator>
-  <keywords/>
-[...2 lines deleted...]
-  <lastPrinted>2020-02-04T09:23:00.0000000Z</lastPrinted>
+  <cp:keywords/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010051F72A33DDA3E849BA7AB8F84D4532B3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>8842900</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>