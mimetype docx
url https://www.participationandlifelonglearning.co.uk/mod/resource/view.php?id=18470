--- v1 (2026-05-01)
+++ v2 (2026-08-24)
@@ -10,51 +10,51 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="08418EC2" w14:textId="1FF55198" w:rsidR="009C53B1" w:rsidRPr="008A6FD0" w:rsidRDefault="00324395">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008A6FD0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Curriculum Plan</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71B1C842" w14:textId="47C3ACEC" w:rsidR="000B2749" w:rsidRPr="000B2749" w:rsidRDefault="000B2749">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -72,51 +72,51 @@
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="22224" w:type="dxa"/>
         <w:tblInd w:w="-113" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2727"/>
         <w:gridCol w:w="2193"/>
         <w:gridCol w:w="2141"/>
         <w:gridCol w:w="2164"/>
         <w:gridCol w:w="925"/>
         <w:gridCol w:w="1655"/>
         <w:gridCol w:w="2141"/>
         <w:gridCol w:w="626"/>
         <w:gridCol w:w="1327"/>
         <w:gridCol w:w="188"/>
         <w:gridCol w:w="2141"/>
         <w:gridCol w:w="816"/>
         <w:gridCol w:w="1325"/>
         <w:gridCol w:w="1855"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0032333E" w:rsidRPr="007366E0" w14:paraId="6B1548B9" w14:textId="77777777" w:rsidTr="00B91B6F">
+      <w:tr w:rsidR="0032333E" w:rsidRPr="007366E0" w14:paraId="6B1548B9" w14:textId="77777777" w:rsidTr="00295D63">
         <w:trPr>
           <w:trHeight w:val="459"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2727" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6755BED4" w14:textId="77777777" w:rsidR="0032333E" w:rsidRPr="007366E0" w:rsidRDefault="0032333E" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -164,66 +164,66 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Course</w:t>
             </w:r>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Code</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3179" w:type="dxa"/>
+            <w:tcW w:w="3180" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46E57062" w14:textId="391F6F9F" w:rsidR="0032333E" w:rsidRPr="007366E0" w:rsidRDefault="0032333E" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003B470B" w:rsidRPr="007366E0" w14:paraId="623214CD" w14:textId="77777777" w:rsidTr="00B91B6F">
+      <w:tr w:rsidR="003B470B" w:rsidRPr="007366E0" w14:paraId="623214CD" w14:textId="77777777" w:rsidTr="00295D63">
         <w:trPr>
           <w:trHeight w:val="459"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2727" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2A93DB57" w14:textId="3E3B29AB" w:rsidR="003B470B" w:rsidRPr="007366E0" w:rsidRDefault="000B4845" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -266,109 +266,109 @@
           <w:p w14:paraId="47704BEA" w14:textId="0575380F" w:rsidR="003B470B" w:rsidRPr="007366E0" w:rsidRDefault="0020578E" w:rsidP="00406A70">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Provider</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4092" w:type="dxa"/>
+            <w:tcW w:w="4094" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A1D1E02" w14:textId="1C9AFDED" w:rsidR="003B470B" w:rsidRPr="007366E0" w:rsidRDefault="003B470B" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3145" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0A150FF1" w14:textId="486FAC50" w:rsidR="003B470B" w:rsidRPr="007366E0" w:rsidRDefault="0020578E" w:rsidP="00406A70">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Venue</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3179" w:type="dxa"/>
+            <w:tcW w:w="3180" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="65114287" w14:textId="7F3241E4" w:rsidR="003B470B" w:rsidRPr="007366E0" w:rsidRDefault="003B470B" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D1139" w:rsidRPr="007366E0" w14:paraId="360CA2F7" w14:textId="77777777" w:rsidTr="00B91B6F">
+      <w:tr w:rsidR="008D1139" w:rsidRPr="007366E0" w14:paraId="360CA2F7" w14:textId="77777777" w:rsidTr="00295D63">
         <w:trPr>
           <w:trHeight w:val="459"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2727" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3654DB8F" w14:textId="77777777" w:rsidR="0085612E" w:rsidRPr="007366E0" w:rsidRDefault="0085612E" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -414,51 +414,51 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>End</w:t>
             </w:r>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2163" w:type="dxa"/>
+            <w:tcW w:w="2164" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7811D96E" w14:textId="28254A1F" w:rsidR="0085612E" w:rsidRPr="007366E0" w:rsidRDefault="0085612E" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2580" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5FCF39B6" w14:textId="77777777" w:rsidR="0085612E" w:rsidRPr="007366E0" w:rsidRDefault="0085612E" w:rsidP="00406A70">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -552,734 +552,635 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">End </w:t>
             </w:r>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>time</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1851" w:type="dxa"/>
+            <w:tcW w:w="1855" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2EFCDF3B" w14:textId="4D49CB09" w:rsidR="0085612E" w:rsidRPr="007366E0" w:rsidRDefault="0085612E" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00295D63" w:rsidRPr="007366E0" w14:paraId="5DDDD34A" w14:textId="77777777" w:rsidTr="00B91B6F">
+        <w:trPr>
+          <w:trHeight w:val="459"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2727" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="47B65299" w14:textId="256BF53D" w:rsidR="00295D63" w:rsidRPr="007366E0" w:rsidRDefault="00295D63" w:rsidP="00406A70">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Adult Skills</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1C40DE34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Purpose Type</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="19497" w:type="dxa"/>
+            <w:gridSpan w:val="13"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="388B94F2" w14:textId="77777777" w:rsidR="00295D63" w:rsidRPr="00745DD0" w:rsidRDefault="00295D63" w:rsidP="00406A70">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00733A87" w:rsidRPr="007366E0" w14:paraId="62AFF8F3" w14:textId="77777777" w:rsidTr="00B91B6F">
         <w:trPr>
           <w:trHeight w:val="459"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2727" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="00E88155" w14:textId="11F824DB" w:rsidR="00733A87" w:rsidRPr="007366E0" w:rsidRDefault="00733A87" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Intent</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="19497" w:type="dxa"/>
             <w:gridSpan w:val="13"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E71CCE5" w14:textId="77777777" w:rsidR="00733A87" w:rsidRPr="00745DD0" w:rsidRDefault="008021E3" w:rsidP="00406A70">
-[...34 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4AC42AEF" w14:textId="44F225B9" w:rsidR="008021E3" w:rsidRPr="007366E0" w:rsidRDefault="008021E3" w:rsidP="00406A70">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00804ACA" w:rsidRPr="007366E0" w14:paraId="7C3A286F" w14:textId="77777777" w:rsidTr="00B91B6F">
+      <w:tr w:rsidR="00295D63" w:rsidRPr="007366E0" w14:paraId="7C3A286F" w14:textId="77777777" w:rsidTr="00295D63">
         <w:trPr>
-          <w:trHeight w:val="459"/>
+          <w:trHeight w:val="1832"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2727" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="38F2BFFF" w14:textId="29E18EB4" w:rsidR="00804ACA" w:rsidRPr="007366E0" w:rsidRDefault="009D0B38" w:rsidP="00406A70">
+          <w:p w14:paraId="38F2BFFF" w14:textId="29E18EB4" w:rsidR="00295D63" w:rsidRPr="007366E0" w:rsidRDefault="00295D63" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007366E0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Smart </w:t>
-[...8 lines deleted...]
-              <w:t>Learning objectives</w:t>
+              <w:t>Smart Learning objectives</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7423" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
+            <w:vMerge w:val="restart"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CC5411E" w14:textId="7F9176C7" w:rsidR="00607928" w:rsidRPr="00745DD0" w:rsidRDefault="00607928" w:rsidP="00745DD0">
+          <w:p w14:paraId="0CC5411E" w14:textId="7F9176C7" w:rsidR="00295D63" w:rsidRPr="00745DD0" w:rsidRDefault="00295D63" w:rsidP="00745DD0">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00745DD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>By the end of the course learners will be able to</w:t>
-[...7 lines deleted...]
-              <w:t>:</w:t>
+              <w:t>By the end of the course learners will be able to:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4422" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="065FDA51" w14:textId="48BF95FB" w:rsidR="00804ACA" w:rsidRPr="007366E0" w:rsidRDefault="00281B8A" w:rsidP="00406A70">
+          <w:p w14:paraId="065FDA51" w14:textId="581E38D0" w:rsidR="00295D63" w:rsidRPr="007366E0" w:rsidRDefault="00295D63" w:rsidP="00406A70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00281B8A">
+            <w:r w:rsidRPr="1C40DE34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Progression</w:t>
+              <w:t>Progression opportunities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7652" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53BC5C9F" w14:textId="5727ED30" w:rsidR="000F2288" w:rsidRPr="00326EF8" w:rsidRDefault="000F2288" w:rsidP="00406A70">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="74A5BD84" w14:textId="77777777" w:rsidR="00295D63" w:rsidRPr="00326EF8" w:rsidRDefault="00295D63" w:rsidP="00295D63">
+            <w:r w:rsidRPr="1C40DE34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>This course can lead to...</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53BC5C9F" w14:textId="5D2278F1" w:rsidR="00295D63" w:rsidRPr="00295D63" w:rsidRDefault="00295D63" w:rsidP="00406A70">
+            <w:r w:rsidRPr="1C40DE34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>(Not intended to be individual targets)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00AE13EE" w:rsidRPr="007366E0" w14:paraId="1C487A7F" w14:textId="77777777" w:rsidTr="00B91B6F">
+      <w:tr w:rsidR="00295D63" w:rsidRPr="007366E0" w14:paraId="1C487A7F" w14:textId="77777777" w:rsidTr="00295D63">
         <w:trPr>
-          <w:trHeight w:val="459"/>
+          <w:trHeight w:val="3541"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2727" w:type="dxa"/>
+            <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="02398E00" w14:textId="77777777" w:rsidR="00AE13EE" w:rsidRPr="007366E0" w:rsidRDefault="00AE13EE" w:rsidP="007D555F">
+          <w:p w14:paraId="347F3C9E" w14:textId="68B7F602" w:rsidR="00295D63" w:rsidRPr="007366E0" w:rsidRDefault="00295D63" w:rsidP="00295D63">
             <w:pPr>
               <w:ind w:right="39"/>
-              <w:rPr>
-[...18 lines deleted...]
-              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7423" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
+            <w:vMerge/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="655A270C" w14:textId="530C12E3" w:rsidR="00AE13EE" w:rsidRPr="00745DD0" w:rsidRDefault="00BC2276" w:rsidP="0029455F">
-[...138 lines deleted...]
-              </w:numPr>
+          <w:p w14:paraId="10453F63" w14:textId="66C20723" w:rsidR="00295D63" w:rsidRPr="00295D63" w:rsidRDefault="00295D63" w:rsidP="00295D63">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00745DD0">
-[...7 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4422" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="751DC999" w14:textId="1FC33393" w:rsidR="004C603B" w:rsidRPr="00D14863" w:rsidRDefault="00102930" w:rsidP="00366F58">
-            <w:pPr>
+          <w:p w14:paraId="4B9D761B" w14:textId="446D4E49" w:rsidR="00295D63" w:rsidRPr="00295D63" w:rsidRDefault="00295D63" w:rsidP="00406A70">
+            <w:r w:rsidRPr="1C40DE34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...57 lines deleted...]
-            </w:pPr>
+              <w:t>Enrichment opportunities</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7652" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="07483D8A" w14:textId="79BBFC3B" w:rsidR="00102930" w:rsidRPr="00745DD0" w:rsidRDefault="00102930" w:rsidP="00102930">
-[...124 lines deleted...]
-          <w:p w14:paraId="72C8CC09" w14:textId="1593E3DA" w:rsidR="00D10F2C" w:rsidRPr="00BC2276" w:rsidRDefault="00D10F2C" w:rsidP="00064674">
+          <w:p w14:paraId="592A8B46" w14:textId="77777777" w:rsidR="00295D63" w:rsidRPr="006E4DC6" w:rsidRDefault="00295D63" w:rsidP="00295D63">
+            <w:r w:rsidRPr="006E4DC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Include anything that enriches the learner experience such as; cooking, sampling food, learning about different cultures, employer talks, visits, mock interviews, confidence building opportunities, stress management and mindfulness activities, community projects, environmental projects, learner voice, celebration of different events, English, maths or digital enhancement. </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72C8CC09" w14:textId="502DDAD7" w:rsidR="00295D63" w:rsidRPr="00295D63" w:rsidRDefault="00295D63" w:rsidP="00295D63">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="006E4DC6">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>LIST WHAT YOU ARE ACTUALLY GOING TO DO – NOT WOULD YOU COULD DO. IT SHOULD THEN BE CLEAR IN THE IMPLEMENTATION SECTION WHEN IT IS GOING TO TAKE PLACE.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00295D63" w:rsidRPr="007366E0" w14:paraId="01FCBD23" w14:textId="77777777" w:rsidTr="00295D63">
+        <w:trPr>
+          <w:trHeight w:val="2773"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2727" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6137AB3C" w14:textId="28B299C6" w:rsidR="00295D63" w:rsidRPr="007366E0" w:rsidRDefault="00295D63" w:rsidP="007D555F">
+            <w:pPr>
+              <w:ind w:right="39"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007366E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Personal development</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7423" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FFB9EA4" w14:textId="77777777" w:rsidR="00295D63" w:rsidRPr="00102930" w:rsidRDefault="00295D63" w:rsidP="00295D63">
+            <w:r w:rsidRPr="1C40DE34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>How are you going to develop the learner as a whole? English? Maths? Speaking and listening?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FB1058C" w14:textId="2301E387" w:rsidR="00295D63" w:rsidRPr="00745DD0" w:rsidRDefault="00295D63" w:rsidP="00295D63">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1C40DE34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Learning </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="1C40DE34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>behaviours</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="1C40DE34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and relevant skills?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4422" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="352EA327" w14:textId="2CEFC40E" w:rsidR="00295D63" w:rsidRPr="00D14863" w:rsidRDefault="00295D63" w:rsidP="00366F58">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00066215">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Health and Safety, Safeguarding, Prevent and British Values</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7652" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5935DA18" w14:textId="19D44405" w:rsidR="00295D63" w:rsidRPr="00295D63" w:rsidRDefault="00295D63" w:rsidP="00102930">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1C40DE34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Please consider how you will keep your learners safe and how you will promote these areas within your c</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>o</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1C40DE34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>urse.</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7D2CD0B1" w14:textId="7F248F3C" w:rsidR="008C4562" w:rsidRDefault="008C4562">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="96"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="198E0105" w14:textId="77777777" w:rsidR="00295D63" w:rsidRDefault="00295D63">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="96"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="13A4C64B" w14:textId="77777777" w:rsidR="00295D63" w:rsidRDefault="00295D63">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="96"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4DAEE961" w14:textId="77777777" w:rsidR="00295D63" w:rsidRDefault="00295D63">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="96"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7AAA48F8" w14:textId="77777777" w:rsidR="00295D63" w:rsidRDefault="00295D63">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="96"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1DD94F9C" w14:textId="18A1404F" w:rsidR="002B4558" w:rsidRPr="000B2749" w:rsidRDefault="000B2749">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="96"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="96"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Part 2: Implementation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34CFE26C" w14:textId="77777777" w:rsidR="002B4558" w:rsidRPr="00D1242E" w:rsidRDefault="002B4558" w:rsidP="00B1256E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="4"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="22241" w:type="dxa"/>
         <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1315"/>
         <w:gridCol w:w="2161"/>
         <w:gridCol w:w="7546"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="3507"/>
         <w:gridCol w:w="3612"/>
       </w:tblGrid>
-      <w:tr w:rsidR="005C4464" w:rsidRPr="001001D9" w14:paraId="295D6FF7" w14:textId="69B61DC8" w:rsidTr="00B91B6F">
+      <w:tr w:rsidR="005C4464" w:rsidRPr="001001D9" w14:paraId="295D6FF7" w14:textId="69B61DC8" w:rsidTr="00295D63">
         <w:trPr>
           <w:trHeight w:val="686"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1315" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="527787E9" w14:textId="4EB45B48" w:rsidR="00DF02DD" w:rsidRPr="001001D9" w:rsidRDefault="00DF02DD" w:rsidP="000B2FC2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
@@ -1481,413 +1382,89 @@
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Stretch, Challenge &amp; support</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7DDB3FB2" w14:textId="11006C48" w:rsidR="00DF02DD" w:rsidRPr="001001D9" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
             <w:pPr>
               <w:ind w:left="39"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3609" w:type="dxa"/>
+            <w:tcW w:w="3612" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
           </w:tcPr>
           <w:p w14:paraId="49D9813B" w14:textId="37134F35" w:rsidR="00DF02DD" w:rsidRPr="001001D9" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
             <w:pPr>
               <w:ind w:left="42"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pre-session, Post-session work</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0AA1671D" w14:textId="554A02EC" w:rsidR="00DF02DD" w:rsidRPr="001001D9" w:rsidRDefault="00DF02DD" w:rsidP="008C6B11">
             <w:pPr>
               <w:ind w:left="42"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005C4464" w:rsidRPr="001001D9" w14:paraId="2996FA83" w14:textId="77B0CC82" w:rsidTr="00B91B6F">
-[...323 lines deleted...]
-      <w:tr w:rsidR="002A033D" w:rsidRPr="001001D9" w14:paraId="6B2EB26B" w14:textId="77777777" w:rsidTr="00B91B6F">
+      <w:tr w:rsidR="002A033D" w:rsidRPr="001001D9" w14:paraId="6B2EB26B" w14:textId="77777777" w:rsidTr="00295D63">
         <w:trPr>
           <w:trHeight w:val="1885"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1315" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="454B85F8" w14:textId="14048B5E" w:rsidR="002A033D" w:rsidRPr="001001D9" w:rsidRDefault="00BA2E80" w:rsidP="00A11320">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2005,142 +1582,121 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3507" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02496CC0" w14:textId="54784804" w:rsidR="002A033D" w:rsidRPr="001001D9" w:rsidRDefault="002A033D" w:rsidP="008C6B11">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="39"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3609" w:type="dxa"/>
+            <w:tcW w:w="3612" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36EE3331" w14:textId="77777777" w:rsidR="002A033D" w:rsidRPr="001001D9" w:rsidRDefault="002A033D" w:rsidP="008C6B11">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002A033D" w:rsidRPr="001001D9" w14:paraId="15A8B460" w14:textId="77777777" w:rsidTr="00B91B6F">
         <w:trPr>
           <w:trHeight w:val="1885"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="22241" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="6D55F519" w14:textId="6C453AC3" w:rsidR="002A033D" w:rsidRPr="001001D9" w:rsidRDefault="00050486" w:rsidP="008C6B11">
+          <w:p w14:paraId="6D55F519" w14:textId="19318138" w:rsidR="002A033D" w:rsidRPr="001001D9" w:rsidRDefault="00295D63" w:rsidP="008C6B11">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001001D9">
+            <w:r w:rsidRPr="1C40DE34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Post s</w:t>
-[...19 lines deleted...]
-              <w:t>thoughts</w:t>
+              <w:t>Post session thoughts – Inclusion and adjustments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD2812" w:rsidRPr="001001D9" w14:paraId="5E388FDB" w14:textId="77777777" w:rsidTr="00B91B6F">
+      <w:tr w:rsidR="00FD2812" w:rsidRPr="001001D9" w14:paraId="5E388FDB" w14:textId="77777777" w:rsidTr="00295D63">
         <w:trPr>
           <w:trHeight w:val="1885"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1315" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46F0CD14" w14:textId="0D635F12" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00BA2E80" w:rsidP="00513A28">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2161" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1EF852DB" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00FD2812" w:rsidP="00513A28">
             <w:pPr>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7546" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="378F6630" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00FD2812" w:rsidP="00513A28">
             <w:pPr>
@@ -2237,98 +1793,98 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3507" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6F9F9581" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00FD2812" w:rsidP="00513A28">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="39"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3609" w:type="dxa"/>
+            <w:tcW w:w="3612" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58375805" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00FD2812" w:rsidP="00513A28">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FD2812" w:rsidRPr="001001D9" w14:paraId="2B712EC1" w14:textId="77777777" w:rsidTr="00B91B6F">
         <w:trPr>
           <w:trHeight w:val="1885"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="22241" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="139738F8" w14:textId="53B008FF" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00BA2E80" w:rsidP="00513A28">
+          <w:p w14:paraId="139738F8" w14:textId="2E195D43" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00295D63" w:rsidP="00513A28">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001001D9">
+            <w:r w:rsidRPr="1C40DE34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Post session thoughts</w:t>
+              <w:t>Post session thoughts – Inclusion and adjustments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD2812" w:rsidRPr="001001D9" w14:paraId="27A66D47" w14:textId="77777777" w:rsidTr="00B91B6F">
+      <w:tr w:rsidR="00FD2812" w:rsidRPr="001001D9" w14:paraId="27A66D47" w14:textId="77777777" w:rsidTr="00295D63">
         <w:trPr>
           <w:trHeight w:val="1885"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1315" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56320853" w14:textId="3842DD11" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00BA2E80" w:rsidP="00513A28">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2446,119 +2002,162 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3507" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5240B9DB" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00FD2812" w:rsidP="00513A28">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="39"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3609" w:type="dxa"/>
+            <w:tcW w:w="3612" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1826E831" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00FD2812" w:rsidP="00513A28">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FD2812" w:rsidRPr="001001D9" w14:paraId="6B8AFE36" w14:textId="77777777" w:rsidTr="00B91B6F">
         <w:trPr>
           <w:trHeight w:val="1885"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="22241" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="6FFD82AC" w14:textId="235608D0" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00BA2E80" w:rsidP="00513A28">
+          <w:p w14:paraId="6644F17B" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRDefault="00295D63" w:rsidP="00513A28">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="24"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Post session thoughts</w:t>
+            </w:pPr>
+            <w:r w:rsidRPr="1C40DE34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Post session thoughts – Inclusion and adjustments</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C8F7818" w14:textId="77777777" w:rsidR="00295D63" w:rsidRPr="00295D63" w:rsidRDefault="00295D63" w:rsidP="00295D63"/>
+          <w:p w14:paraId="3D510F25" w14:textId="77777777" w:rsidR="00295D63" w:rsidRPr="00295D63" w:rsidRDefault="00295D63" w:rsidP="00295D63"/>
+          <w:p w14:paraId="5856E105" w14:textId="77777777" w:rsidR="00295D63" w:rsidRPr="00295D63" w:rsidRDefault="00295D63" w:rsidP="00295D63"/>
+          <w:p w14:paraId="52CFC053" w14:textId="77777777" w:rsidR="00295D63" w:rsidRPr="00295D63" w:rsidRDefault="00295D63" w:rsidP="00295D63"/>
+          <w:p w14:paraId="5A106734" w14:textId="77777777" w:rsidR="00295D63" w:rsidRPr="00295D63" w:rsidRDefault="00295D63" w:rsidP="00295D63"/>
+          <w:p w14:paraId="2F173D28" w14:textId="77777777" w:rsidR="00295D63" w:rsidRPr="00295D63" w:rsidRDefault="00295D63" w:rsidP="00295D63"/>
+          <w:p w14:paraId="603D3757" w14:textId="77777777" w:rsidR="00295D63" w:rsidRDefault="00295D63" w:rsidP="00295D63">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="16610766" w14:textId="77777777" w:rsidR="00295D63" w:rsidRPr="00295D63" w:rsidRDefault="00295D63" w:rsidP="00295D63"/>
+          <w:p w14:paraId="0A8E6CC1" w14:textId="77777777" w:rsidR="00295D63" w:rsidRPr="00295D63" w:rsidRDefault="00295D63" w:rsidP="00295D63"/>
+          <w:p w14:paraId="28151C6E" w14:textId="77777777" w:rsidR="00295D63" w:rsidRDefault="00295D63" w:rsidP="00295D63">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6FFD82AC" w14:textId="4CF0682D" w:rsidR="00295D63" w:rsidRPr="00295D63" w:rsidRDefault="00295D63" w:rsidP="00295D63">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="3260"/>
+              </w:tabs>
+            </w:pPr>
+            <w:r>
+              <w:tab/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD2812" w:rsidRPr="001001D9" w14:paraId="6E7FDDBE" w14:textId="77777777" w:rsidTr="00B91B6F">
+      <w:tr w:rsidR="00FD2812" w:rsidRPr="001001D9" w14:paraId="6E7FDDBE" w14:textId="77777777" w:rsidTr="00295D63">
         <w:trPr>
           <w:trHeight w:val="1885"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1315" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7127C3C3" w14:textId="782794C0" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00BA2E80" w:rsidP="00513A28">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2161" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D8DFA64" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00FD2812" w:rsidP="00513A28">
             <w:pPr>
               <w:ind w:left="34"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7546" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33183032" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00FD2812" w:rsidP="00FD2812">
             <w:pPr>
@@ -2655,98 +2254,98 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3507" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46F36D26" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00FD2812" w:rsidP="00513A28">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="39"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3609" w:type="dxa"/>
+            <w:tcW w:w="3612" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="03AF1330" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00FD2812" w:rsidP="00513A28">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FD2812" w:rsidRPr="001001D9" w14:paraId="59EF1135" w14:textId="77777777" w:rsidTr="00B91B6F">
         <w:trPr>
           <w:trHeight w:val="1885"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="22241" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="1D2CC786" w14:textId="369CD5CD" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00BA2E80" w:rsidP="00513A28">
+          <w:p w14:paraId="1D2CC786" w14:textId="4716BD54" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00295D63" w:rsidP="00513A28">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001001D9">
+            <w:r w:rsidRPr="1C40DE34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Post session thoughts</w:t>
+              <w:t>Post session thoughts – Inclusion and adjustments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FD2812" w:rsidRPr="001001D9" w14:paraId="0340BF6E" w14:textId="77777777" w:rsidTr="00B91B6F">
+      <w:tr w:rsidR="00FD2812" w:rsidRPr="001001D9" w14:paraId="0340BF6E" w14:textId="77777777" w:rsidTr="00295D63">
         <w:trPr>
           <w:trHeight w:val="1885"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1315" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69B23C3A" w14:textId="21827B7E" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00BA2E80" w:rsidP="00513A28">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001001D9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2795,137 +2394,258 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3507" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73D74B0D" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00FD2812" w:rsidP="00513A28">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="39"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3609" w:type="dxa"/>
+            <w:tcW w:w="3612" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="256733F3" w14:textId="77777777" w:rsidR="00FD2812" w:rsidRPr="001001D9" w:rsidRDefault="00FD2812" w:rsidP="00513A28">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BA2E80" w:rsidRPr="001001D9" w14:paraId="6C91A50C" w14:textId="77777777" w:rsidTr="00B91B6F">
         <w:trPr>
           <w:trHeight w:val="1885"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="22241" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
-          <w:p w14:paraId="38F365B5" w14:textId="39C2E2D4" w:rsidR="00BA2E80" w:rsidRPr="001001D9" w:rsidRDefault="00BA2E80" w:rsidP="00513A28">
+          <w:p w14:paraId="38F365B5" w14:textId="0F9DB9CE" w:rsidR="00BA2E80" w:rsidRPr="001001D9" w:rsidRDefault="00295D63" w:rsidP="00513A28">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:ind w:left="42"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001001D9">
+            <w:r w:rsidRPr="1C40DE34">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>Post session thoughts</w:t>
+              <w:t>Post session thoughts – Inclusion and adjustments</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5F4DF6DE" w14:textId="77777777" w:rsidR="00A06566" w:rsidRPr="003176BC" w:rsidRDefault="00A06566" w:rsidP="00BA4BD8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5ED0B23D" w14:textId="57A09A1F" w:rsidR="00B77574" w:rsidRDefault="00B77574">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="28CEB5D1" w14:textId="77777777" w:rsidR="00295D63" w:rsidRDefault="00295D63">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="352F5ECC" w14:textId="77777777" w:rsidR="00295D63" w:rsidRDefault="00295D63">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="454B0D29" w14:textId="77777777" w:rsidR="00295D63" w:rsidRDefault="00295D63">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="46B0F450" w14:textId="77777777" w:rsidR="00295D63" w:rsidRDefault="00295D63">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54C4B950" w14:textId="77777777" w:rsidR="00295D63" w:rsidRDefault="00295D63">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75AA2716" w14:textId="77777777" w:rsidR="00295D63" w:rsidRDefault="00295D63">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74471AF2" w14:textId="77777777" w:rsidR="00295D63" w:rsidRDefault="00295D63">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79263079" w14:textId="77777777" w:rsidR="00295D63" w:rsidRDefault="00295D63">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31564932" w14:textId="77777777" w:rsidR="00295D63" w:rsidRDefault="00295D63">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5DFFE2B7" w14:textId="77777777" w:rsidR="00295D63" w:rsidRDefault="00295D63">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4B1741FC" w14:textId="77777777" w:rsidR="00295D63" w:rsidRDefault="00295D63">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C870173" w14:textId="19334452" w:rsidR="000B2749" w:rsidRDefault="000B2749" w:rsidP="00BA4BD8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Part 3: Impact</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="092460A7" w14:textId="11827A00" w:rsidR="009B3C88" w:rsidRPr="00B02BDF" w:rsidRDefault="00B8084C" w:rsidP="00BA4BD8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="583E7CAD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Course</w:t>
       </w:r>
       <w:r w:rsidR="00141DDC" w:rsidRPr="583E7CAD">
         <w:rPr>
@@ -2990,941 +2710,510 @@
       <w:r w:rsidRPr="00F15F97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The blue questions are prompts to help you evaluate, these can be deleted </w:t>
       </w:r>
       <w:r w:rsidR="00F15F97" w:rsidRPr="00F15F97">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>when you have completed your evaluation</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblInd w:w="-113" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2322"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="9125"/>
+        <w:gridCol w:w="3652"/>
+        <w:gridCol w:w="11328"/>
+        <w:gridCol w:w="2772"/>
+        <w:gridCol w:w="5028"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007A5209" w:rsidRPr="007366E0" w14:paraId="5544F114" w14:textId="77777777" w:rsidTr="00CE1CFB">
+      <w:tr w:rsidR="007A5209" w:rsidRPr="007366E0" w14:paraId="5544F114" w14:textId="77777777" w:rsidTr="00295D63">
         <w:trPr>
           <w:trHeight w:val="587"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3652" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35297F7F" w14:textId="77777777" w:rsidR="007A5209" w:rsidRPr="007366E0" w:rsidRDefault="007A5209" w:rsidP="00513A28">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="007366E0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Intent</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="19128" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="514B6A97" w14:textId="1277FDD0" w:rsidR="007A5209" w:rsidRPr="007366E0" w:rsidRDefault="003D556F" w:rsidP="00513A28">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>How well did the aim and objectives meet the learners needs?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00295D63" w:rsidRPr="007366E0" w14:paraId="320926DC" w14:textId="77777777" w:rsidTr="00295D63">
+        <w:trPr>
+          <w:trHeight w:val="587"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3652" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D4DC932" w14:textId="7E6FD297" w:rsidR="00295D63" w:rsidRPr="007366E0" w:rsidRDefault="00295D63" w:rsidP="00513A28">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1C40DE34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Health and Safety and Safeguarding and Prevent</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="19128" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C2C7ECB" w14:textId="2B84F3DA" w:rsidR="00295D63" w:rsidRDefault="00295D63" w:rsidP="00513A28">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1C40DE34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Were issues reported swiftly and dealt with appropriately?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007A5209" w:rsidRPr="00326EF8" w14:paraId="16106795" w14:textId="77777777" w:rsidTr="00295D63">
+        <w:trPr>
+          <w:trHeight w:val="1618"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3652" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50E17E61" w14:textId="3A4F59B2" w:rsidR="007A5209" w:rsidRPr="00295D63" w:rsidRDefault="00295D63" w:rsidP="00513A28">
+            <w:r w:rsidRPr="1C40DE34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Impact </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="1C40DE34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>against</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="1C40DE34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Adult Skills</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1C40DE34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> purpose</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11328" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75BA4193" w14:textId="1776572A" w:rsidR="007A5209" w:rsidRPr="00295D63" w:rsidRDefault="00295D63" w:rsidP="00295D63">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1C40DE34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">How well did the course meet the </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Adult Skills</w:t>
+            </w:r>
+            <w:r w:rsidRPr="1C40DE34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> purpose?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="35297F7F" w14:textId="77777777" w:rsidR="007A5209" w:rsidRPr="007366E0" w:rsidRDefault="007A5209" w:rsidP="00513A28">
-[...22 lines deleted...]
-            <w:gridSpan w:val="3"/>
+          <w:p w14:paraId="0572ABA7" w14:textId="6F5BDD1D" w:rsidR="007A5209" w:rsidRPr="007366E0" w:rsidRDefault="00295D63" w:rsidP="00513A28">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1C40DE34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Examples of significant impact on learners individually or as a whole</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5028" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="514B6A97" w14:textId="1277FDD0" w:rsidR="007A5209" w:rsidRPr="007366E0" w:rsidRDefault="003D556F" w:rsidP="00513A28">
-[...13 lines deleted...]
-              <w:t>How well did the aim and objectives meet the learners needs?</w:t>
+          <w:p w14:paraId="14E0FB2B" w14:textId="6618317C" w:rsidR="007A5209" w:rsidRPr="00295D63" w:rsidRDefault="00295D63" w:rsidP="00295D63">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="16"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="0070C0"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00295D63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Through </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00295D63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>personalisation</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00295D63">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/ adaptation, are there any examples of significant positive impact that you would like to share?</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007A5209" w:rsidRPr="00326EF8" w14:paraId="16106795" w14:textId="77777777" w:rsidTr="00CE1CFB">
+      <w:tr w:rsidR="007A5209" w:rsidRPr="00BC2276" w14:paraId="2C23B897" w14:textId="77777777" w:rsidTr="00295D63">
         <w:trPr>
           <w:trHeight w:val="1618"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="3652" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71E79513" w14:textId="7B166C7C" w:rsidR="007A5209" w:rsidRPr="00295D63" w:rsidRDefault="00295D63" w:rsidP="00295D63">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1C40DE34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Notes for next course</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11328" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="174F2396" w14:textId="22892AE4" w:rsidR="007A5209" w:rsidRPr="00295D63" w:rsidRDefault="00295D63" w:rsidP="00295D63">
+            <w:pPr>
+              <w:pStyle w:val="ListParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="17"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1C40DE34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>What worked well…Even better if…?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D5DCE4" w:themeFill="text2" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50E17E61" w14:textId="357D92EB" w:rsidR="007A5209" w:rsidRPr="007366E0" w:rsidRDefault="00444506" w:rsidP="00513A28">
-[...50 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:p w14:paraId="0F834659" w14:textId="79F6B582" w:rsidR="007A5209" w:rsidRPr="007366E0" w:rsidRDefault="00295D63" w:rsidP="00513A28">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="1C40DE34">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
-                <w:color w:val="0070C0"/>
-[...194 lines deleted...]
-          <w:p w14:paraId="6A200B73" w14:textId="64DFD6F6" w:rsidR="002A033D" w:rsidRPr="00F15F97" w:rsidRDefault="00F15F97" w:rsidP="00F15F97">
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Follow up actions for Line Manager</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5028" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="62031AB0" w14:textId="3C7A27C3" w:rsidR="007A5209" w:rsidRPr="00F15F97" w:rsidRDefault="007A5209" w:rsidP="00295D63">
             <w:pPr>
               <w:pStyle w:val="BodyText2"/>
-              <w:numPr>
-[...106 lines deleted...]
-              </w:numPr>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:iCs/>
                 <w:color w:val="0070C0"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
-              </w:rPr>
-[...397 lines deleted...]
-                <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1AA15BA4" w14:textId="39211C09" w:rsidR="00B8084C" w:rsidRPr="008B6D48" w:rsidRDefault="00B8084C" w:rsidP="00D41A0F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B8084C" w:rsidRPr="008B6D48" w:rsidSect="00B91B6F">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="23811" w:h="16838" w:orient="landscape" w:code="8"/>
       <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="567" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6B1D4E51" w14:textId="77777777" w:rsidR="006E2CF1" w:rsidRDefault="006E2CF1" w:rsidP="009D1125">
+    <w:p w14:paraId="713B50EE" w14:textId="77777777" w:rsidR="00DA2BB3" w:rsidRDefault="00DA2BB3" w:rsidP="009D1125">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1A76053E" w14:textId="77777777" w:rsidR="006E2CF1" w:rsidRDefault="006E2CF1" w:rsidP="009D1125">
+    <w:p w14:paraId="178693F0" w14:textId="77777777" w:rsidR="00DA2BB3" w:rsidRDefault="00DA2BB3" w:rsidP="009D1125">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="59A01E98" w14:textId="77777777" w:rsidR="006E2CF1" w:rsidRDefault="006E2CF1">
+    <w:p w14:paraId="368549D1" w14:textId="77777777" w:rsidR="00DA2BB3" w:rsidRDefault="00DA2BB3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -3956,144 +3245,179 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="31AA0979" w14:textId="0689987B" w:rsidR="009D1125" w:rsidRPr="00516057" w:rsidRDefault="2AE32DDD" w:rsidP="00516057">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="31AA0979" w14:textId="2B49E39E" w:rsidR="009D1125" w:rsidRPr="00516057" w:rsidRDefault="2AE32DDD" w:rsidP="00516057">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="2AE32DDD">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>HA05 Curriculum Plan_ A3 25-26</w:t>
+      <w:t xml:space="preserve">HA05 Curriculum Plan_ A3 </w:t>
+    </w:r>
+    <w:r w:rsidR="00295D63">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>26-27</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="5B51B1E3" w14:textId="11D3A614" w:rsidR="00AF49D1" w:rsidRPr="00516057" w:rsidRDefault="2AE32DDD" w:rsidP="007A1398">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5B51B1E3" w14:textId="21CC7176" w:rsidR="00AF49D1" w:rsidRPr="00516057" w:rsidRDefault="2AE32DDD" w:rsidP="007A1398">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="2AE32DDD">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-GB"/>
       </w:rPr>
-      <w:t>HA05 Curriculum Plan_ A3 25-26</w:t>
+      <w:t>HA05 Curriculum Plan_ A3 2</w:t>
+    </w:r>
+    <w:r w:rsidR="00295D63">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="2AE32DDD">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>-2</w:t>
+    </w:r>
+    <w:r w:rsidR="00295D63">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+        <w:lang w:val="en-GB"/>
+      </w:rPr>
+      <w:t>7</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65E47EF7" w14:textId="77777777" w:rsidR="006E2CF1" w:rsidRDefault="006E2CF1" w:rsidP="009D1125">
+    <w:p w14:paraId="1B57FD8C" w14:textId="77777777" w:rsidR="00DA2BB3" w:rsidRDefault="00DA2BB3" w:rsidP="009D1125">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B9F6E7B" w14:textId="77777777" w:rsidR="006E2CF1" w:rsidRDefault="006E2CF1" w:rsidP="009D1125">
+    <w:p w14:paraId="2A0AED42" w14:textId="77777777" w:rsidR="00DA2BB3" w:rsidRDefault="00DA2BB3" w:rsidP="009D1125">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0F5AFA52" w14:textId="77777777" w:rsidR="006E2CF1" w:rsidRDefault="006E2CF1">
+    <w:p w14:paraId="346F569F" w14:textId="77777777" w:rsidR="00DA2BB3" w:rsidRDefault="00DA2BB3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7555"/>
       <w:gridCol w:w="7555"/>
       <w:gridCol w:w="7555"/>
     </w:tblGrid>
     <w:tr w:rsidR="2AE32DDD" w14:paraId="7E199AE4" w14:textId="77777777" w:rsidTr="2AE32DDD">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7555" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="38854856" w14:textId="214F98D0" w:rsidR="2AE32DDD" w:rsidRDefault="2AE32DDD" w:rsidP="2AE32DDD">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
@@ -4110,51 +3434,51 @@
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="7555" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="1877DDA1" w14:textId="61687391" w:rsidR="2AE32DDD" w:rsidRDefault="2AE32DDD" w:rsidP="2AE32DDD">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3EC2C249" w14:textId="23E219CD" w:rsidR="2AE32DDD" w:rsidRDefault="2AE32DDD" w:rsidP="2AE32DDD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="16600210" w14:textId="5FAE060D" w:rsidR="0099690F" w:rsidRDefault="00516057" w:rsidP="1CF541D2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="322B0055" wp14:editId="77424A2B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>12323002</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-73955</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1955800" cy="855345"/>
           <wp:effectExtent l="0" t="0" r="6350" b="1905"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="21167"/>
               <wp:lineTo x="21460" y="21167"/>
@@ -4228,51 +3552,51 @@
       </w:tabs>
       <w:rPr>
         <w:color w:val="44546A" w:themeColor="text2"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="44546A" w:themeColor="text2"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
   <w:p w14:paraId="47921550" w14:textId="73D62934" w:rsidR="00AF49D1" w:rsidRDefault="00AF49D1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11B20176"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82B009AA"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -5134,50 +4458,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FD16DF3"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9C68E308"/>
+    <w:lvl w:ilvl="0" w:tplc="08090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43C4723B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="299E1366"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5246,51 +4683,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="443D1DE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="188401B8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5359,51 +4796,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CBB7224"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="27D46202"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5472,51 +4909,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60AF74AA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EE54A0EC"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5585,51 +5022,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="661A4867"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DB3063B6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5698,51 +5135,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6DB34323"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="EC308BC0"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5811,51 +5248,51 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="72FF7D61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="01E2A98E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5924,101 +5361,220 @@
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C83D022"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="4F1AE746"/>
+    <w:lvl w:ilvl="0" w:tplc="1D605A4E">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="BBC86226">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="BF023C28">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="29CA8224">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="1D1863E2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="5284F3EA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="1D409BC8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="DCDC912A">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="7C5A1954">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="918564636">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="774981885">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1831944743">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="366176315">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1637636470">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="234975290">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1531605464">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1041131824">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1761022665">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1482499261">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="759528029">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="56709132">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="676465568">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1974825171">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="644162662">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="33389561">
     <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1468551594">
+    <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="60"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
@@ -6104,50 +5660,51 @@
     <w:rsid w:val="00203FE7"/>
     <w:rsid w:val="0020578E"/>
     <w:rsid w:val="0020736B"/>
     <w:rsid w:val="00220BDF"/>
     <w:rsid w:val="00223F51"/>
     <w:rsid w:val="00224A5C"/>
     <w:rsid w:val="002331DA"/>
     <w:rsid w:val="00233F48"/>
     <w:rsid w:val="00241370"/>
     <w:rsid w:val="002447E7"/>
     <w:rsid w:val="00246575"/>
     <w:rsid w:val="002535F3"/>
     <w:rsid w:val="00253CF3"/>
     <w:rsid w:val="002644D3"/>
     <w:rsid w:val="002702B6"/>
     <w:rsid w:val="00270CCE"/>
     <w:rsid w:val="0027217E"/>
     <w:rsid w:val="00281B8A"/>
     <w:rsid w:val="00284E28"/>
     <w:rsid w:val="002853C7"/>
     <w:rsid w:val="002909A4"/>
     <w:rsid w:val="002918B1"/>
     <w:rsid w:val="002922D1"/>
     <w:rsid w:val="00293146"/>
     <w:rsid w:val="0029455F"/>
+    <w:rsid w:val="00295D63"/>
     <w:rsid w:val="0029798B"/>
     <w:rsid w:val="002A033D"/>
     <w:rsid w:val="002A279E"/>
     <w:rsid w:val="002A3812"/>
     <w:rsid w:val="002A724F"/>
     <w:rsid w:val="002A755D"/>
     <w:rsid w:val="002B35A0"/>
     <w:rsid w:val="002B39C1"/>
     <w:rsid w:val="002B4558"/>
     <w:rsid w:val="002D2F79"/>
     <w:rsid w:val="002E033E"/>
     <w:rsid w:val="002E1F3A"/>
     <w:rsid w:val="002E2EB7"/>
     <w:rsid w:val="002E4858"/>
     <w:rsid w:val="002F0092"/>
     <w:rsid w:val="00300B02"/>
     <w:rsid w:val="00303890"/>
     <w:rsid w:val="0030519F"/>
     <w:rsid w:val="00312581"/>
     <w:rsid w:val="003176BC"/>
     <w:rsid w:val="00317CF4"/>
     <w:rsid w:val="003221F2"/>
     <w:rsid w:val="00322AA7"/>
     <w:rsid w:val="0032333E"/>
     <w:rsid w:val="00324395"/>
@@ -6446,50 +6003,51 @@
     <w:rsid w:val="00AD611B"/>
     <w:rsid w:val="00AE13EE"/>
     <w:rsid w:val="00AE2413"/>
     <w:rsid w:val="00AF1734"/>
     <w:rsid w:val="00AF49D1"/>
     <w:rsid w:val="00B02055"/>
     <w:rsid w:val="00B02428"/>
     <w:rsid w:val="00B02BDF"/>
     <w:rsid w:val="00B03550"/>
     <w:rsid w:val="00B065C1"/>
     <w:rsid w:val="00B07C8E"/>
     <w:rsid w:val="00B1168F"/>
     <w:rsid w:val="00B1256E"/>
     <w:rsid w:val="00B144F5"/>
     <w:rsid w:val="00B26501"/>
     <w:rsid w:val="00B26E5A"/>
     <w:rsid w:val="00B34D6D"/>
     <w:rsid w:val="00B4588C"/>
     <w:rsid w:val="00B56253"/>
     <w:rsid w:val="00B5709A"/>
     <w:rsid w:val="00B63D76"/>
     <w:rsid w:val="00B721CC"/>
     <w:rsid w:val="00B76CE9"/>
     <w:rsid w:val="00B77574"/>
     <w:rsid w:val="00B8084C"/>
+    <w:rsid w:val="00B80C91"/>
     <w:rsid w:val="00B8162C"/>
     <w:rsid w:val="00B82601"/>
     <w:rsid w:val="00B908BA"/>
     <w:rsid w:val="00B91B6F"/>
     <w:rsid w:val="00BA2E80"/>
     <w:rsid w:val="00BA4BD8"/>
     <w:rsid w:val="00BB7F31"/>
     <w:rsid w:val="00BC0EED"/>
     <w:rsid w:val="00BC1F07"/>
     <w:rsid w:val="00BC2276"/>
     <w:rsid w:val="00BC2BB4"/>
     <w:rsid w:val="00BC6886"/>
     <w:rsid w:val="00BD0C61"/>
     <w:rsid w:val="00BD2252"/>
     <w:rsid w:val="00BD32F1"/>
     <w:rsid w:val="00BE3AFB"/>
     <w:rsid w:val="00BF0AA8"/>
     <w:rsid w:val="00C04B36"/>
     <w:rsid w:val="00C07F05"/>
     <w:rsid w:val="00C1203A"/>
     <w:rsid w:val="00C216C6"/>
     <w:rsid w:val="00C2455F"/>
     <w:rsid w:val="00C263F7"/>
     <w:rsid w:val="00C26420"/>
     <w:rsid w:val="00C2702A"/>
@@ -6519,50 +6077,51 @@
     <w:rsid w:val="00CB130C"/>
     <w:rsid w:val="00CB29D4"/>
     <w:rsid w:val="00CB40CB"/>
     <w:rsid w:val="00CB70DA"/>
     <w:rsid w:val="00CC1F54"/>
     <w:rsid w:val="00CD5C7E"/>
     <w:rsid w:val="00CE1CFB"/>
     <w:rsid w:val="00CE6392"/>
     <w:rsid w:val="00CE7190"/>
     <w:rsid w:val="00CF73EE"/>
     <w:rsid w:val="00D01E28"/>
     <w:rsid w:val="00D02487"/>
     <w:rsid w:val="00D10F2C"/>
     <w:rsid w:val="00D1242E"/>
     <w:rsid w:val="00D14863"/>
     <w:rsid w:val="00D25BFE"/>
     <w:rsid w:val="00D26D1C"/>
     <w:rsid w:val="00D3555A"/>
     <w:rsid w:val="00D35E9B"/>
     <w:rsid w:val="00D41A0F"/>
     <w:rsid w:val="00D471E5"/>
     <w:rsid w:val="00D6145B"/>
     <w:rsid w:val="00D669A1"/>
     <w:rsid w:val="00D77DCC"/>
     <w:rsid w:val="00D855EA"/>
+    <w:rsid w:val="00DA2BB3"/>
     <w:rsid w:val="00DA30EB"/>
     <w:rsid w:val="00DA795C"/>
     <w:rsid w:val="00DB1636"/>
     <w:rsid w:val="00DB4E52"/>
     <w:rsid w:val="00DC566B"/>
     <w:rsid w:val="00DC58EC"/>
     <w:rsid w:val="00DD0655"/>
     <w:rsid w:val="00DD253B"/>
     <w:rsid w:val="00DE283A"/>
     <w:rsid w:val="00DE372D"/>
     <w:rsid w:val="00DF02DD"/>
     <w:rsid w:val="00DF24AB"/>
     <w:rsid w:val="00DF2A1E"/>
     <w:rsid w:val="00E02775"/>
     <w:rsid w:val="00E035CB"/>
     <w:rsid w:val="00E13AE4"/>
     <w:rsid w:val="00E268B1"/>
     <w:rsid w:val="00E358D6"/>
     <w:rsid w:val="00E36A53"/>
     <w:rsid w:val="00E464DC"/>
     <w:rsid w:val="00E522C5"/>
     <w:rsid w:val="00E54E13"/>
     <w:rsid w:val="00E55C6A"/>
     <w:rsid w:val="00E5647F"/>
     <w:rsid w:val="00E7608D"/>
@@ -7031,50 +6590,51 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
@@ -7585,63 +7145,61 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\HarvardAnglia2008OfficeOnline.xsl" StyleName="Harvard – Anglia 2008"/>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b94932a4-8a36-4682-922b-a748b0285a9f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010051F72A33DDA3E849BA7AB8F84D4532B3" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e5b8ef66eb4e0d3de6313376e279d3a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b94932a4-8a36-4682-922b-a748b0285a9f" xmlns:ns3="45f13a3b-a8f8-458e-b468-fe19c65d9e9c" xmlns:ns4="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2bf08a12822c59165828193c822e9d83" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="b94932a4-8a36-4682-922b-a748b0285a9f"/>
     <xsd:import namespace="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
     <xsd:import namespace="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -7825,130 +7383,125 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...6 lines deleted...]
-</p:properties>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\HarvardAnglia2008OfficeOnline.xsl" StyleName="Harvard – Anglia 2008"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D46C16A0-4217-4E48-A826-CFE9BA0AA6CD}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B1A838B-644A-4797-A0C1-00E1E4ECF325}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
+    <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8CA5ADB-3FCC-4419-BD44-410573AA18E3}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{514ABC09-E3C8-4DB9-A314-493CD83A6A14}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
     <ds:schemaRef ds:uri="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
     <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F8CA5ADB-3FCC-4419-BD44-410573AA18E3}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1B1A838B-644A-4797-A0C1-00E1E4ECF325}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D46C16A0-4217-4E48-A826-CFE9BA0AA6CD}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-[...9 lines deleted...]
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>2653</Characters>
+  <Pages>4</Pages>
+  <Words>406</Words>
+  <Characters>2320</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>101</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>19</Lines>
+  <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3039</CharactersWithSpaces>
+  <CharactersWithSpaces>2721</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Mark Breedon</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010051F72A33DDA3E849BA7AB8F84D4532B3</vt:lpwstr>
   </property>