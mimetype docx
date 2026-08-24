--- v0 (2025-12-03)
+++ v1 (2026-08-24)
@@ -11,112 +11,112 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00077C58" w:rsidP="4243EB84" w:rsidRDefault="00077C58" w14:paraId="7DD64E67" w14:textId="26497808">
+    <w:p w14:paraId="7DD64E67" w14:textId="26497808" w:rsidR="00077C58" w:rsidRDefault="00077C58" w:rsidP="4243EB84">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:ind w:left="-450"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="4243EB84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Hampshire </w:t>
       </w:r>
-      <w:r w:rsidRPr="4243EB84" w:rsidR="00AD5156">
+      <w:r w:rsidR="00AD5156" w:rsidRPr="4243EB84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Achieves</w:t>
       </w:r>
       <w:r w:rsidRPr="4243EB84">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Physical Activity Checklist</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00077C58" w:rsidP="009453A0" w:rsidRDefault="00077C58" w14:paraId="218AB2BE" w14:textId="77777777">
+    <w:p w14:paraId="218AB2BE" w14:textId="77777777" w:rsidR="00077C58" w:rsidRDefault="00077C58" w:rsidP="009453A0">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00077C58" w:rsidP="00B67512" w:rsidRDefault="00077C58" w14:paraId="60F7D719" w14:textId="77777777">
+    <w:p w14:paraId="60F7D719" w14:textId="77777777" w:rsidR="00077C58" w:rsidRDefault="00077C58" w:rsidP="00B67512">
       <w:pPr>
         <w:pBdr>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="4" w:space="4"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="20" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="-284"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00761E24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The information contained in this form is for the use of the tutor but </w:t>
       </w:r>
       <w:r w:rsidRPr="00761E24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>may be shared with appropriate staff with permission of the learner.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -167,752 +167,752 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD7FF2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t>nt privacy notice</w:t>
       </w:r>
       <w:r w:rsidRPr="00BD7FF2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> to this form prior to use.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00077C58" w:rsidP="009453A0" w:rsidRDefault="00077C58" w14:paraId="1F03BD24" w14:textId="77777777">
+    <w:p w14:paraId="1F03BD24" w14:textId="77777777" w:rsidR="00077C58" w:rsidRDefault="00077C58" w:rsidP="009453A0">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009453A0" w:rsidR="00E35A13" w:rsidP="00B67512" w:rsidRDefault="009453A0" w14:paraId="6D7BC67F" w14:textId="5E66D8E3">
+    <w:p w14:paraId="6D7BC67F" w14:textId="5E66D8E3" w:rsidR="00E35A13" w:rsidRPr="009453A0" w:rsidRDefault="009453A0" w:rsidP="00B67512">
       <w:pPr>
         <w:pStyle w:val="CommentText"/>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009453A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">This form is to be completed by ALL learners. The following questions are to ensure you are ready to participate in a </w:t>
       </w:r>
       <w:r w:rsidR="00EF4C44">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>course</w:t>
       </w:r>
       <w:r w:rsidRPr="009453A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> that involves physical activity. If you have indicated any medical or health issues that may be compromised by carrying out physical activity, please seek guidance from your GP prior to starting the course. </w:t>
       </w:r>
       <w:r w:rsidRPr="009453A0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>All information will be treated in confidence.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5464" w:type="pct"/>
         <w:tblInd w:w="-567" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8810"/>
         <w:gridCol w:w="851"/>
         <w:gridCol w:w="712"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="009453A0" w:rsidR="00E35A13" w:rsidTr="00B67512" w14:paraId="61F3AD4A" w14:textId="77777777">
+      <w:tr w:rsidR="00E35A13" w:rsidRPr="009453A0" w14:paraId="61F3AD4A" w14:textId="77777777" w:rsidTr="00B67512">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="pct"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="009453A0" w:rsidR="009453A0" w:rsidP="00D315CC" w:rsidRDefault="009453A0" w14:paraId="407AEDB9" w14:textId="77777777">
+          <w:p w14:paraId="407AEDB9" w14:textId="77777777" w:rsidR="009453A0" w:rsidRPr="009453A0" w:rsidRDefault="009453A0" w:rsidP="00D315CC">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="009453A0" w:rsidR="00E35A13" w:rsidP="00D315CC" w:rsidRDefault="00E35A13" w14:paraId="46FEA826" w14:textId="77777777">
+          <w:p w14:paraId="46FEA826" w14:textId="77777777" w:rsidR="00E35A13" w:rsidRPr="009453A0" w:rsidRDefault="00E35A13" w:rsidP="00D315CC">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009453A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Please </w:t>
             </w:r>
             <w:r w:rsidRPr="009453A0">
               <w:rPr>
-                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>ü</w:t>
             </w:r>
             <w:r w:rsidRPr="009453A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> appropriate box</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="410" w:type="pct"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009453A0" w:rsidR="00E35A13" w:rsidP="00D315CC" w:rsidRDefault="00E35A13" w14:paraId="3285A0C2" w14:textId="77777777">
+          <w:p w14:paraId="3285A0C2" w14:textId="77777777" w:rsidR="00E35A13" w:rsidRPr="009453A0" w:rsidRDefault="00E35A13" w:rsidP="00D315CC">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009453A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="343" w:type="pct"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009453A0" w:rsidR="00E35A13" w:rsidP="00D315CC" w:rsidRDefault="00E35A13" w14:paraId="4B74FBFB" w14:textId="77777777">
+          <w:p w14:paraId="4B74FBFB" w14:textId="77777777" w:rsidR="00E35A13" w:rsidRPr="009453A0" w:rsidRDefault="00E35A13" w:rsidP="00D315CC">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009453A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00761E24" w:rsidR="00E35A13" w:rsidTr="00B67512" w14:paraId="76BCDE63" w14:textId="77777777">
+      <w:tr w:rsidR="00E35A13" w:rsidRPr="00761E24" w14:paraId="76BCDE63" w14:textId="77777777" w:rsidTr="00B67512">
         <w:trPr>
           <w:trHeight w:val="295"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E6680C" w:rsidR="00E35A13" w:rsidP="00D315CC" w:rsidRDefault="00E35A13" w14:paraId="5C4BD94E" w14:textId="77777777">
+          <w:p w14:paraId="5C4BD94E" w14:textId="77777777" w:rsidR="00E35A13" w:rsidRPr="00E6680C" w:rsidRDefault="00E35A13" w:rsidP="00D315CC">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E6680C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Are you a complete beginner to exercise?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="410" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E6680C" w:rsidR="00E35A13" w:rsidP="00D315CC" w:rsidRDefault="00E35A13" w14:paraId="64DC74FA" w14:textId="77777777">
+          <w:p w14:paraId="64DC74FA" w14:textId="77777777" w:rsidR="00E35A13" w:rsidRPr="00E6680C" w:rsidRDefault="00E35A13" w:rsidP="00D315CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="343" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E6680C" w:rsidR="00E35A13" w:rsidP="00D315CC" w:rsidRDefault="00E35A13" w14:paraId="78808D62" w14:textId="77777777">
+          <w:p w14:paraId="78808D62" w14:textId="77777777" w:rsidR="00E35A13" w:rsidRPr="00E6680C" w:rsidRDefault="00E35A13" w:rsidP="00D315CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00761E24" w:rsidR="00E35A13" w:rsidTr="00B67512" w14:paraId="37EABA7B" w14:textId="77777777">
+      <w:tr w:rsidR="00E35A13" w:rsidRPr="00761E24" w14:paraId="37EABA7B" w14:textId="77777777" w:rsidTr="00B67512">
         <w:trPr>
           <w:trHeight w:val="272"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="pct"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00E6680C" w:rsidR="00E35A13" w:rsidP="00D315CC" w:rsidRDefault="00E35A13" w14:paraId="46AC6A7C" w14:textId="77777777">
+          <w:p w14:paraId="46AC6A7C" w14:textId="77777777" w:rsidR="00E35A13" w:rsidRPr="00E6680C" w:rsidRDefault="00E35A13" w:rsidP="00D315CC">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E6680C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Do you have a heart condition? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="410" w:type="pct"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00E6680C" w:rsidR="00E35A13" w:rsidP="00D315CC" w:rsidRDefault="00E35A13" w14:paraId="5F7DEDE3" w14:textId="77777777">
+          <w:p w14:paraId="5F7DEDE3" w14:textId="77777777" w:rsidR="00E35A13" w:rsidRPr="00E6680C" w:rsidRDefault="00E35A13" w:rsidP="00D315CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="343" w:type="pct"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00E6680C" w:rsidR="00E35A13" w:rsidP="00D315CC" w:rsidRDefault="00E35A13" w14:paraId="7D1C0B4E" w14:textId="77777777">
+          <w:p w14:paraId="7D1C0B4E" w14:textId="77777777" w:rsidR="00E35A13" w:rsidRPr="00E6680C" w:rsidRDefault="00E35A13" w:rsidP="00D315CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00761E24" w:rsidR="00E35A13" w:rsidTr="00B67512" w14:paraId="24D54871" w14:textId="77777777">
+      <w:tr w:rsidR="00E35A13" w:rsidRPr="00761E24" w14:paraId="24D54871" w14:textId="77777777" w:rsidTr="00B67512">
         <w:trPr>
           <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="pct"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00E6680C" w:rsidR="00E35A13" w:rsidP="00D315CC" w:rsidRDefault="00E35A13" w14:paraId="4300C000" w14:textId="77777777">
+          <w:p w14:paraId="4300C000" w14:textId="77777777" w:rsidR="00E35A13" w:rsidRPr="00E6680C" w:rsidRDefault="00E35A13" w:rsidP="00D315CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E6680C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Do you ever feel pain in your chest when you do a physical activity? </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="410" w:type="pct"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00E6680C" w:rsidR="00E35A13" w:rsidP="00D315CC" w:rsidRDefault="00E35A13" w14:paraId="0ED28623" w14:textId="77777777">
+          <w:p w14:paraId="0ED28623" w14:textId="77777777" w:rsidR="00E35A13" w:rsidRPr="00E6680C" w:rsidRDefault="00E35A13" w:rsidP="00D315CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="343" w:type="pct"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00E6680C" w:rsidR="00E35A13" w:rsidP="00D315CC" w:rsidRDefault="00E35A13" w14:paraId="3D70A0CA" w14:textId="77777777">
+          <w:p w14:paraId="3D70A0CA" w14:textId="77777777" w:rsidR="00E35A13" w:rsidRPr="00E6680C" w:rsidRDefault="00E35A13" w:rsidP="00D315CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00761E24" w:rsidR="00E35A13" w:rsidTr="00B67512" w14:paraId="09C455B3" w14:textId="77777777">
+      <w:tr w:rsidR="00E35A13" w:rsidRPr="00761E24" w14:paraId="09C455B3" w14:textId="77777777" w:rsidTr="00B67512">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="pct"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00761E24" w:rsidR="00E35A13" w:rsidP="00D315CC" w:rsidRDefault="00E35A13" w14:paraId="2548CF79" w14:textId="77777777">
+          <w:p w14:paraId="2548CF79" w14:textId="77777777" w:rsidR="00E35A13" w:rsidRPr="00761E24" w:rsidRDefault="00E35A13" w:rsidP="00D315CC">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00761E24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Do you ever feel faint or have spells of dizziness/have you ever lost consciousness?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="410" w:type="pct"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00E6680C" w:rsidR="00E35A13" w:rsidP="00D315CC" w:rsidRDefault="00E35A13" w14:paraId="754C262D" w14:textId="77777777">
+          <w:p w14:paraId="754C262D" w14:textId="77777777" w:rsidR="00E35A13" w:rsidRPr="00E6680C" w:rsidRDefault="00E35A13" w:rsidP="00D315CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="343" w:type="pct"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00E6680C" w:rsidR="00E35A13" w:rsidP="00D315CC" w:rsidRDefault="00E35A13" w14:paraId="056188A8" w14:textId="77777777">
+          <w:p w14:paraId="056188A8" w14:textId="77777777" w:rsidR="00E35A13" w:rsidRPr="00E6680C" w:rsidRDefault="00E35A13" w:rsidP="00D315CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00761E24" w:rsidR="00E35A13" w:rsidTr="00B67512" w14:paraId="2293DFC7" w14:textId="77777777">
+      <w:tr w:rsidR="00E35A13" w:rsidRPr="00761E24" w14:paraId="2293DFC7" w14:textId="77777777" w:rsidTr="00B67512">
         <w:trPr>
           <w:trHeight w:val="131"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00761E24" w:rsidR="00E35A13" w:rsidP="00D315CC" w:rsidRDefault="00E35A13" w14:paraId="4C185E23" w14:textId="77777777">
+          <w:p w14:paraId="4C185E23" w14:textId="77777777" w:rsidR="00E35A13" w:rsidRPr="00761E24" w:rsidRDefault="00E35A13" w:rsidP="00D315CC">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00761E24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Do you have a joint problem that could be made worse by movement?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="410" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E6680C" w:rsidR="00E35A13" w:rsidP="00D315CC" w:rsidRDefault="00E35A13" w14:paraId="5DE041B3" w14:textId="77777777">
+          <w:p w14:paraId="5DE041B3" w14:textId="77777777" w:rsidR="00E35A13" w:rsidRPr="00E6680C" w:rsidRDefault="00E35A13" w:rsidP="00D315CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="343" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E6680C" w:rsidR="00E35A13" w:rsidP="00D315CC" w:rsidRDefault="00E35A13" w14:paraId="7F4559D3" w14:textId="77777777">
+          <w:p w14:paraId="7F4559D3" w14:textId="77777777" w:rsidR="00E35A13" w:rsidRPr="00E6680C" w:rsidRDefault="00E35A13" w:rsidP="00D315CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00761E24" w:rsidR="00E35A13" w:rsidTr="00B67512" w14:paraId="66065AE0" w14:textId="77777777">
+      <w:tr w:rsidR="00E35A13" w:rsidRPr="00761E24" w14:paraId="66065AE0" w14:textId="77777777" w:rsidTr="00B67512">
         <w:trPr>
           <w:trHeight w:val="277"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00761E24" w:rsidR="00E35A13" w:rsidP="00D315CC" w:rsidRDefault="00E35A13" w14:paraId="1DFC8CF8" w14:textId="77777777">
+          <w:p w14:paraId="1DFC8CF8" w14:textId="77777777" w:rsidR="00E35A13" w:rsidRPr="00761E24" w:rsidRDefault="00E35A13" w:rsidP="00D315CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00761E24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Are you currently taking medication which the tutor needs to be aware of?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="410" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E6680C" w:rsidR="00E35A13" w:rsidP="00D315CC" w:rsidRDefault="00E35A13" w14:paraId="7CB8B7FE" w14:textId="77777777">
+          <w:p w14:paraId="7CB8B7FE" w14:textId="77777777" w:rsidR="00E35A13" w:rsidRPr="00E6680C" w:rsidRDefault="00E35A13" w:rsidP="00D315CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="343" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E6680C" w:rsidR="00E35A13" w:rsidP="00D315CC" w:rsidRDefault="00E35A13" w14:paraId="55778A6D" w14:textId="77777777">
+          <w:p w14:paraId="55778A6D" w14:textId="77777777" w:rsidR="00E35A13" w:rsidRPr="00E6680C" w:rsidRDefault="00E35A13" w:rsidP="00D315CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00761E24" w:rsidR="00E35A13" w:rsidTr="00B67512" w14:paraId="1F6ADBA2" w14:textId="77777777">
+      <w:tr w:rsidR="00E35A13" w:rsidRPr="00761E24" w14:paraId="1F6ADBA2" w14:textId="77777777" w:rsidTr="00B67512">
         <w:trPr>
           <w:trHeight w:val="127"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00761E24" w:rsidR="00E35A13" w:rsidP="00D315CC" w:rsidRDefault="00E35A13" w14:paraId="1CD93711" w14:textId="77777777">
+          <w:p w14:paraId="1CD93711" w14:textId="77777777" w:rsidR="00E35A13" w:rsidRPr="00761E24" w:rsidRDefault="00E35A13" w:rsidP="00D315CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00761E24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Do you have high blood pressure?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="410" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E6680C" w:rsidR="00E35A13" w:rsidP="00D315CC" w:rsidRDefault="00E35A13" w14:paraId="54224C09" w14:textId="77777777">
+          <w:p w14:paraId="54224C09" w14:textId="77777777" w:rsidR="00E35A13" w:rsidRPr="00E6680C" w:rsidRDefault="00E35A13" w:rsidP="00D315CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="343" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E6680C" w:rsidR="00E35A13" w:rsidP="00D315CC" w:rsidRDefault="00E35A13" w14:paraId="42CBCC56" w14:textId="77777777">
+          <w:p w14:paraId="42CBCC56" w14:textId="77777777" w:rsidR="00E35A13" w:rsidRPr="00E6680C" w:rsidRDefault="00E35A13" w:rsidP="00D315CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00761E24" w:rsidR="00E35A13" w:rsidTr="00B67512" w14:paraId="4A639663" w14:textId="77777777">
+      <w:tr w:rsidR="00E35A13" w:rsidRPr="00761E24" w14:paraId="4A639663" w14:textId="77777777" w:rsidTr="00B67512">
         <w:trPr>
           <w:trHeight w:val="105"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00761E24" w:rsidR="00E35A13" w:rsidP="00D315CC" w:rsidRDefault="00E35A13" w14:paraId="617887E7" w14:textId="77777777">
+          <w:p w14:paraId="617887E7" w14:textId="77777777" w:rsidR="00E35A13" w:rsidRPr="00761E24" w:rsidRDefault="00E35A13" w:rsidP="00D315CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00761E24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Are you pregnant or have you had a baby in the last 6 months?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="410" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E6680C" w:rsidR="00E35A13" w:rsidP="00D315CC" w:rsidRDefault="00E35A13" w14:paraId="68028FA4" w14:textId="77777777">
+          <w:p w14:paraId="68028FA4" w14:textId="77777777" w:rsidR="00E35A13" w:rsidRPr="00E6680C" w:rsidRDefault="00E35A13" w:rsidP="00D315CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="343" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00E6680C" w:rsidR="00E35A13" w:rsidP="00D315CC" w:rsidRDefault="00E35A13" w14:paraId="454D87E8" w14:textId="77777777">
+          <w:p w14:paraId="454D87E8" w14:textId="77777777" w:rsidR="00E35A13" w:rsidRPr="00E6680C" w:rsidRDefault="00E35A13" w:rsidP="00D315CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00761E24" w:rsidR="00E35A13" w:rsidTr="00B67512" w14:paraId="170A87C3" w14:textId="77777777">
+      <w:tr w:rsidR="00E35A13" w:rsidRPr="00761E24" w14:paraId="170A87C3" w14:textId="77777777" w:rsidTr="00B67512">
         <w:trPr>
           <w:trHeight w:val="225"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4247" w:type="pct"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00761E24" w:rsidR="00E35A13" w:rsidP="00D315CC" w:rsidRDefault="00E35A13" w14:paraId="698D3C43" w14:textId="24B23B5B">
+          <w:p w14:paraId="698D3C43" w14:textId="24B23B5B" w:rsidR="00E35A13" w:rsidRPr="00761E24" w:rsidRDefault="00E35A13" w:rsidP="00D315CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00761E24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Is there any other reason why you should not take part in a fitness </w:t>
             </w:r>
             <w:r w:rsidR="00EF4C44">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>course</w:t>
             </w:r>
             <w:r w:rsidRPr="00761E24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>?</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="410" w:type="pct"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00E6680C" w:rsidR="00E35A13" w:rsidP="00D315CC" w:rsidRDefault="00E35A13" w14:paraId="6A4DD08C" w14:textId="77777777">
+          <w:p w14:paraId="6A4DD08C" w14:textId="77777777" w:rsidR="00E35A13" w:rsidRPr="00E6680C" w:rsidRDefault="00E35A13" w:rsidP="00D315CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="343" w:type="pct"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00E6680C" w:rsidR="00E35A13" w:rsidP="00D315CC" w:rsidRDefault="00E35A13" w14:paraId="46466E84" w14:textId="77777777">
+          <w:p w14:paraId="46466E84" w14:textId="77777777" w:rsidR="00E35A13" w:rsidRPr="00E6680C" w:rsidRDefault="00E35A13" w:rsidP="00D315CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00761E24" w:rsidR="00E35A13" w:rsidTr="00B67512" w14:paraId="47CF15A9" w14:textId="77777777">
+      <w:tr w:rsidR="00E35A13" w:rsidRPr="00761E24" w14:paraId="47CF15A9" w14:textId="77777777" w:rsidTr="00B67512">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00761E24" w:rsidR="00E35A13" w:rsidP="00D315CC" w:rsidRDefault="00E35A13" w14:paraId="0A06F419" w14:textId="7B84A508">
+          <w:p w14:paraId="0A06F419" w14:textId="7B84A508" w:rsidR="00E35A13" w:rsidRPr="00761E24" w:rsidRDefault="00E35A13" w:rsidP="00D315CC">
             <w:pPr>
               <w:pStyle w:val="Heading4"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00761E24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">If you have answered Yes to one or more questions, talk to your doctor before you begin a fitness </w:t>
             </w:r>
             <w:r w:rsidR="00EF4C44">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>course</w:t>
             </w:r>
             <w:r w:rsidRPr="00761E24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
@@ -928,296 +928,296 @@
             </w:r>
             <w:r w:rsidRPr="00761E24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> which will need to be adapted for you.  Your doctor may suggest that you are not yet ready to undertake a fitness </w:t>
             </w:r>
             <w:r w:rsidR="00EF4C44">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>course</w:t>
             </w:r>
             <w:r w:rsidRPr="00761E24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00761E24" w:rsidR="00E35A13" w:rsidTr="00B67512" w14:paraId="0F78DF77" w14:textId="77777777">
+      <w:tr w:rsidR="00E35A13" w:rsidRPr="00761E24" w14:paraId="0F78DF77" w14:textId="77777777" w:rsidTr="00B67512">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="140"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00761E24" w:rsidR="00E35A13" w:rsidP="00D315CC" w:rsidRDefault="00E35A13" w14:paraId="6E7EBF2C" w14:textId="080596DA">
+          <w:p w14:paraId="6E7EBF2C" w14:textId="080596DA" w:rsidR="00E35A13" w:rsidRPr="00761E24" w:rsidRDefault="00E35A13" w:rsidP="00D315CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00761E24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">If you have answered </w:t>
             </w:r>
             <w:r w:rsidRPr="00761E24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
             <w:r w:rsidRPr="00761E24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> to all questions, you can begin participating in a fitness c</w:t>
             </w:r>
             <w:r w:rsidR="00A471F3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>ourse</w:t>
             </w:r>
             <w:r w:rsidRPr="00761E24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00761E24" w:rsidR="00E35A13" w:rsidTr="00B67512" w14:paraId="445209E3" w14:textId="77777777">
+      <w:tr w:rsidR="00E35A13" w:rsidRPr="00761E24" w14:paraId="445209E3" w14:textId="77777777" w:rsidTr="00B67512">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00761E24" w:rsidR="00E35A13" w:rsidP="00D315CC" w:rsidRDefault="00E35A13" w14:paraId="2B21A209" w14:textId="77777777">
+          <w:p w14:paraId="2B21A209" w14:textId="77777777" w:rsidR="00E35A13" w:rsidRPr="00761E24" w:rsidRDefault="00E35A13" w:rsidP="00D315CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00761E24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">If you would like to discuss any of the above, or any disability/difficulty or support needs you may have, please let your tutor or a member of the centre staff know. </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00761E24" w:rsidR="00E35A13" w:rsidTr="00B67512" w14:paraId="5BFEBA8F" w14:textId="77777777">
+      <w:tr w:rsidR="00E35A13" w:rsidRPr="00761E24" w14:paraId="5BFEBA8F" w14:textId="77777777" w:rsidTr="00B67512">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5000" w:type="pct"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00761E24" w:rsidR="00E35A13" w:rsidP="00D315CC" w:rsidRDefault="00E35A13" w14:paraId="1A522268" w14:textId="77777777">
+          <w:p w14:paraId="1A522268" w14:textId="77777777" w:rsidR="00E35A13" w:rsidRPr="00761E24" w:rsidRDefault="00E35A13" w:rsidP="00D315CC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00761E24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">If you would like to arrange a confidential interview to discuss your support </w:t>
             </w:r>
-            <w:r w:rsidRPr="00761E24" w:rsidR="00633C64">
+            <w:r w:rsidR="00633C64" w:rsidRPr="00761E24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>needs,</w:t>
             </w:r>
             <w:r w:rsidRPr="00761E24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> please indicate by ticking this box</w:t>
             </w:r>
             <w:r w:rsidRPr="00761E24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00761E24">
               <w:rPr>
-                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
               </w:rPr>
               <w:t>¨</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="009453A0" w:rsidP="00E35A13" w:rsidRDefault="009453A0" w14:paraId="5647E46D" w14:textId="2AA023C8">
+    <w:p w14:paraId="5647E46D" w14:textId="2AA023C8" w:rsidR="009453A0" w:rsidRDefault="009453A0" w:rsidP="00E35A13">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="clear" w:pos="8306"/>
         </w:tabs>
         <w:ind w:right="-723"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E35A13" w:rsidP="00B67512" w:rsidRDefault="00E35A13" w14:paraId="1F1319B1" w14:textId="1D4A4A80">
+    <w:p w14:paraId="1F1319B1" w14:textId="1D4A4A80" w:rsidR="00E35A13" w:rsidRDefault="00E35A13" w:rsidP="00B67512">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="clear" w:pos="8306"/>
         </w:tabs>
         <w:ind w:left="-567" w:right="-723"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00761E24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">It is important to remember that all exercise should be gentle and </w:t>
       </w:r>
-      <w:r w:rsidRPr="00761E24" w:rsidR="00633C64">
+      <w:r w:rsidR="00633C64" w:rsidRPr="00761E24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>progressive,</w:t>
       </w:r>
       <w:r w:rsidRPr="00761E24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and you should be guided by your tutor.  It is also important to make sure that you </w:t>
       </w:r>
-      <w:r w:rsidRPr="00761E24" w:rsidR="00644B19">
+      <w:r w:rsidR="00644B19" w:rsidRPr="00761E24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>do not</w:t>
       </w:r>
       <w:r w:rsidRPr="00761E24">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> become dehydrated, so do make sure that you drink adequately before, during and after exercising.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="009453A0" w:rsidP="00E35A13" w:rsidRDefault="009453A0" w14:paraId="3ACD6AF3" w14:textId="35935BE2">
+    <w:p w14:paraId="3ACD6AF3" w14:textId="35935BE2" w:rsidR="009453A0" w:rsidRDefault="009453A0" w:rsidP="00E35A13">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="clear" w:pos="8306"/>
         </w:tabs>
         <w:ind w:right="-723"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="009453A0" w:rsidR="00644B19" w:rsidP="00E35A13" w:rsidRDefault="00644B19" w14:paraId="7138BD59" w14:textId="77777777">
+    <w:p w14:paraId="7138BD59" w14:textId="77777777" w:rsidR="00644B19" w:rsidRPr="009453A0" w:rsidRDefault="00644B19" w:rsidP="00E35A13">
       <w:pPr>
         <w:pStyle w:val="Footer"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4153"/>
           <w:tab w:val="clear" w:pos="8306"/>
         </w:tabs>
         <w:ind w:right="-723"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10400" w:type="dxa"/>
         <w:tblInd w:w="-572" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="1206"/>
         <w:gridCol w:w="2547"/>
         <w:gridCol w:w="2547"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00761E24" w:rsidR="00E35A13" w:rsidTr="00B67512" w14:paraId="3514D903" w14:textId="77777777">
+      <w:tr w:rsidR="00E35A13" w:rsidRPr="00761E24" w14:paraId="3514D903" w14:textId="77777777" w:rsidTr="00B67512">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10400" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00761E24" w:rsidR="00E35A13" w:rsidP="009241CD" w:rsidRDefault="00E35A13" w14:paraId="758CC956" w14:textId="77777777">
+          <w:p w14:paraId="758CC956" w14:textId="77777777" w:rsidR="00E35A13" w:rsidRPr="00761E24" w:rsidRDefault="00E35A13" w:rsidP="009241CD">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00761E24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">I declare that to the best of my knowledge the above information is correct and that I have discussed any concerns with my doctor who is satisfied that this form of exercise is suitable for me.  I will proceed with caution during the course and will </w:t>
             </w:r>
             <w:r w:rsidRPr="00761E24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -1230,423 +1230,409 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">. </w:t>
             </w:r>
             <w:r w:rsidR="009241CD">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00761E24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>I will advise the tutor immediately if there is any change in these circumstances.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00761E24" w:rsidR="00E35A13" w:rsidTr="00B67512" w14:paraId="6A02B5F2" w14:textId="77777777">
+      <w:tr w:rsidR="00E35A13" w:rsidRPr="00761E24" w14:paraId="6A02B5F2" w14:textId="77777777" w:rsidTr="00B67512">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10400" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00761E24" w:rsidR="00E35A13" w:rsidP="00633C64" w:rsidRDefault="00E35A13" w14:paraId="7BD609CC" w14:textId="77777777">
+          <w:p w14:paraId="7BD609CC" w14:textId="77777777" w:rsidR="00E35A13" w:rsidRPr="00761E24" w:rsidRDefault="00E35A13" w:rsidP="00633C64">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
                 <w:tab w:val="left" w:pos="2304"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00761E24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Name:</w:t>
             </w:r>
             <w:r w:rsidR="00633C64">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00761E24" w:rsidR="00E35A13" w:rsidP="00D315CC" w:rsidRDefault="00E35A13" w14:paraId="5D42E2C6" w14:textId="77777777">
+          <w:p w14:paraId="5D42E2C6" w14:textId="77777777" w:rsidR="00E35A13" w:rsidRPr="00761E24" w:rsidRDefault="00E35A13" w:rsidP="00D315CC">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00761E24" w:rsidR="00E35A13" w:rsidTr="00B67512" w14:paraId="37DA06C1" w14:textId="77777777">
+      <w:tr w:rsidR="00E35A13" w:rsidRPr="00761E24" w14:paraId="37DA06C1" w14:textId="77777777" w:rsidTr="00B67512">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5306" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00761E24" w:rsidR="00E35A13" w:rsidP="00D315CC" w:rsidRDefault="00E35A13" w14:paraId="050AF3F6" w14:textId="77777777">
+          <w:p w14:paraId="050AF3F6" w14:textId="77777777" w:rsidR="00E35A13" w:rsidRPr="00761E24" w:rsidRDefault="00E35A13" w:rsidP="00D315CC">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00761E24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Signed:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00761E24" w:rsidR="00E35A13" w:rsidP="00D315CC" w:rsidRDefault="00E35A13" w14:paraId="103DDF30" w14:textId="77777777">
+          <w:p w14:paraId="103DDF30" w14:textId="77777777" w:rsidR="00E35A13" w:rsidRPr="00761E24" w:rsidRDefault="00E35A13" w:rsidP="00D315CC">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5094" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00761E24" w:rsidR="00E35A13" w:rsidP="00D315CC" w:rsidRDefault="00E35A13" w14:paraId="30A7FE78" w14:textId="77777777">
+          <w:p w14:paraId="30A7FE78" w14:textId="77777777" w:rsidR="00E35A13" w:rsidRPr="00761E24" w:rsidRDefault="00E35A13" w:rsidP="00D315CC">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00761E24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00761E24" w:rsidR="00E35A13" w:rsidTr="00B67512" w14:paraId="4EE53FBC" w14:textId="77777777">
+      <w:tr w:rsidR="00E35A13" w:rsidRPr="00761E24" w14:paraId="4EE53FBC" w14:textId="77777777" w:rsidTr="00B67512">
         <w:trPr>
           <w:trHeight w:val="90"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00761E24" w:rsidR="00E35A13" w:rsidP="00D315CC" w:rsidRDefault="00E35A13" w14:paraId="4241E6B1" w14:textId="77777777">
+          <w:p w14:paraId="4241E6B1" w14:textId="77777777" w:rsidR="00E35A13" w:rsidRPr="00761E24" w:rsidRDefault="00E35A13" w:rsidP="00D315CC">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00761E24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">Checked and </w:t>
-[...16 lines deleted...]
-          <w:p w:rsidRPr="00761E24" w:rsidR="00E35A13" w:rsidP="00D315CC" w:rsidRDefault="00E35A13" w14:paraId="753BE033" w14:textId="77777777">
+              <w:t xml:space="preserve">Checked and amended </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="753BE033" w14:textId="77777777" w:rsidR="00E35A13" w:rsidRPr="00761E24" w:rsidRDefault="00E35A13" w:rsidP="00D315CC">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00761E24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>(if required)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3753" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00761E24" w:rsidR="00E35A13" w:rsidP="00D315CC" w:rsidRDefault="00E35A13" w14:paraId="151504CF" w14:textId="77777777">
+          <w:p w14:paraId="151504CF" w14:textId="77777777" w:rsidR="00E35A13" w:rsidRPr="00761E24" w:rsidRDefault="00E35A13" w:rsidP="00D315CC">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00761E24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Signed:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00761E24" w:rsidR="00E35A13" w:rsidP="00D315CC" w:rsidRDefault="00E35A13" w14:paraId="62662B79" w14:textId="77777777">
+          <w:p w14:paraId="62662B79" w14:textId="77777777" w:rsidR="00E35A13" w:rsidRPr="00761E24" w:rsidRDefault="00E35A13" w:rsidP="00D315CC">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00761E24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2547" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00761E24" w:rsidR="00E35A13" w:rsidP="00D315CC" w:rsidRDefault="00E35A13" w14:paraId="049EBC98" w14:textId="77777777">
+          <w:p w14:paraId="049EBC98" w14:textId="77777777" w:rsidR="00E35A13" w:rsidRPr="00761E24" w:rsidRDefault="00E35A13" w:rsidP="00D315CC">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00761E24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Signed:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00761E24" w:rsidR="00E35A13" w:rsidP="00D315CC" w:rsidRDefault="00E35A13" w14:paraId="58B5BB74" w14:textId="77777777">
+          <w:p w14:paraId="58B5BB74" w14:textId="77777777" w:rsidR="00E35A13" w:rsidRPr="00761E24" w:rsidRDefault="00E35A13" w:rsidP="00D315CC">
             <w:pPr>
               <w:pStyle w:val="Footer"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00761E24">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="009453A0" w:rsidR="00D94E49" w:rsidP="009453A0" w:rsidRDefault="00D94E49" w14:paraId="4BCAED08" w14:textId="77777777">
+    <w:p w14:paraId="4BCAED08" w14:textId="77777777" w:rsidR="00D94E49" w:rsidRPr="009453A0" w:rsidRDefault="00D94E49" w:rsidP="009453A0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="009453A0" w:rsidR="00D94E49" w:rsidSect="00B67512">
+    <w:sectPr w:rsidR="00D94E49" w:rsidRPr="009453A0" w:rsidSect="00B67512">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1560" w:right="991" w:bottom="1440" w:left="1418" w:header="227" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00025EE4" w:rsidP="00E35A13" w:rsidRDefault="00025EE4" w14:paraId="3BDB0E47" w14:textId="77777777">
+    <w:p w14:paraId="0E06351D" w14:textId="77777777" w:rsidR="00ED2908" w:rsidRDefault="00ED2908" w:rsidP="00E35A13">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00025EE4" w:rsidP="00E35A13" w:rsidRDefault="00025EE4" w14:paraId="1A055A39" w14:textId="77777777">
+    <w:p w14:paraId="1B0FDD60" w14:textId="77777777" w:rsidR="00ED2908" w:rsidRDefault="00ED2908" w:rsidP="00E35A13">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00025EE4" w:rsidRDefault="00025EE4" w14:paraId="24008614" w14:textId="77777777"/>
+    <w:p w14:paraId="55A70544" w14:textId="77777777" w:rsidR="00ED2908" w:rsidRDefault="00ED2908"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000287" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000687" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w:rsidR="00C35A81" w:rsidRDefault="00C35A81" w14:paraId="2E4E7DB3" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2E4E7DB3" w14:textId="77777777" w:rsidR="00C35A81" w:rsidRDefault="00C35A81">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w:rsidRPr="00E35A13" w:rsidR="00E35A13" w:rsidP="00E35A13" w:rsidRDefault="00644B19" w14:paraId="571BA8F5" w14:textId="7CA0FF24">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="571BA8F5" w14:textId="7CA0FF24" w:rsidR="00E35A13" w:rsidRPr="00E35A13" w:rsidRDefault="00644B19" w:rsidP="00E35A13">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00601F00">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4BF214C7" wp14:editId="70C625B2">
           <wp:extent cx="1687830" cy="448945"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="2026253966" name="Picture 2026253966" descr="2hcc_col"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -1665,190 +1651,202 @@
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1687830" cy="448945"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
-    <w:r w:rsidRPr="00E35A13" w:rsidR="00E35A13">
+    <w:r w:rsidR="00E35A13" w:rsidRPr="00E35A13">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>(Adapted from a checklist produced by Lancashire County Council) QD14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w:rsidRPr="00C35A81" w:rsidR="00633C64" w:rsidP="00C35A81" w:rsidRDefault="00C35A81" w14:paraId="3BAAB921" w14:textId="750106A6">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3BAAB921" w14:textId="3799BC28" w:rsidR="00633C64" w:rsidRPr="00C35A81" w:rsidRDefault="72B54C5B" w:rsidP="00C35A81">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:hanging="426"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="72B54C5B" w:rsidR="72B54C5B">
+    <w:r w:rsidRPr="72B54C5B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
-      <w:t>HA14 Physical Activity Checklist 25</w:t>
+      <w:t>HA14 Physical Activity Checklist 2</w:t>
     </w:r>
-    <w:r w:rsidRPr="72B54C5B" w:rsidR="72B54C5B">
+    <w:r w:rsidR="00CB22DE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
-      <w:t>-26</w:t>
+      <w:t>6</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidRPr="72B54C5B">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t>-2</w:t>
+    </w:r>
+    <w:r w:rsidR="00CB22DE">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidR="00C35A81">
       <w:tab/>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00C35A81">
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00025EE4" w:rsidP="00E35A13" w:rsidRDefault="00025EE4" w14:paraId="08092B71" w14:textId="77777777">
+    <w:p w14:paraId="5906E54E" w14:textId="77777777" w:rsidR="00ED2908" w:rsidRDefault="00ED2908" w:rsidP="00E35A13">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00025EE4" w:rsidP="00E35A13" w:rsidRDefault="00025EE4" w14:paraId="05A8D549" w14:textId="77777777">
+    <w:p w14:paraId="706499F9" w14:textId="77777777" w:rsidR="00ED2908" w:rsidRDefault="00ED2908" w:rsidP="00E35A13">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00025EE4" w:rsidRDefault="00025EE4" w14:paraId="76E27B45" w14:textId="77777777"/>
+    <w:p w14:paraId="1E192356" w14:textId="77777777" w:rsidR="00ED2908" w:rsidRDefault="00ED2908"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w:rsidR="00C35A81" w:rsidRDefault="00C35A81" w14:paraId="67D81052" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="67D81052" w14:textId="77777777" w:rsidR="00C35A81" w:rsidRDefault="00C35A81">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3005"/>
       <w:gridCol w:w="3005"/>
       <w:gridCol w:w="3005"/>
     </w:tblGrid>
-    <w:tr w:rsidR="4243EB84" w:rsidTr="4243EB84" w14:paraId="3AA3B2BA" w14:textId="77777777">
+    <w:tr w:rsidR="4243EB84" w14:paraId="3AA3B2BA" w14:textId="77777777" w:rsidTr="4243EB84">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3005" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="4243EB84" w:rsidP="4243EB84" w:rsidRDefault="4243EB84" w14:paraId="681708A7" w14:textId="20C70AE5">
+        <w:p w14:paraId="681708A7" w14:textId="20C70AE5" w:rsidR="4243EB84" w:rsidRDefault="4243EB84" w:rsidP="4243EB84">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3005" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="4243EB84" w:rsidP="4243EB84" w:rsidRDefault="4243EB84" w14:paraId="1E4E9AC3" w14:textId="6F3A7B5D">
+        <w:p w14:paraId="1E4E9AC3" w14:textId="6F3A7B5D" w:rsidR="4243EB84" w:rsidRDefault="4243EB84" w:rsidP="4243EB84">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3005" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="4243EB84" w:rsidP="4243EB84" w:rsidRDefault="4243EB84" w14:paraId="0A73D007" w14:textId="2AC1F88E">
+        <w:p w14:paraId="0A73D007" w14:textId="2AC1F88E" w:rsidR="4243EB84" w:rsidRDefault="4243EB84" w:rsidP="4243EB84">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="4243EB84" w:rsidP="4243EB84" w:rsidRDefault="4243EB84" w14:paraId="4699D529" w14:textId="030CE47B">
+  <w:p w14:paraId="4699D529" w14:textId="030CE47B" w:rsidR="4243EB84" w:rsidRDefault="4243EB84" w:rsidP="4243EB84">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
-  <w:p w:rsidR="00077C58" w:rsidP="00AD5156" w:rsidRDefault="00C35A81" w14:paraId="7EDA78C6" w14:textId="46A33F68">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7EDA78C6" w14:textId="46A33F68" w:rsidR="00077C58" w:rsidRDefault="00C35A81" w:rsidP="00AD5156">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7FC452C4" wp14:editId="6976E3FF">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4316272</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>191135</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1955800" cy="855345"/>
           <wp:effectExtent l="0" t="0" r="6350" b="1905"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="21167"/>
               <wp:lineTo x="21460" y="21167"/>
               <wp:lineTo x="21460" y="0"/>
@@ -1883,53 +1881,52 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1955800" cy="855345"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
-[...1 lines deleted...]
-  <w:trackRevisions w:val="false"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="100"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E35A13"/>
@@ -1940,213 +1937,216 @@
     <w:rsid w:val="000E28E1"/>
     <w:rsid w:val="000F23D6"/>
     <w:rsid w:val="00117D9B"/>
     <w:rsid w:val="002240BF"/>
     <w:rsid w:val="00224C45"/>
     <w:rsid w:val="002A4022"/>
     <w:rsid w:val="002B7F43"/>
     <w:rsid w:val="00366B1C"/>
     <w:rsid w:val="003860FE"/>
     <w:rsid w:val="003C5BFD"/>
     <w:rsid w:val="003C7659"/>
     <w:rsid w:val="00404BC3"/>
     <w:rsid w:val="004320CC"/>
     <w:rsid w:val="00432D63"/>
     <w:rsid w:val="00462A52"/>
     <w:rsid w:val="0059319C"/>
     <w:rsid w:val="00601F00"/>
     <w:rsid w:val="00631F22"/>
     <w:rsid w:val="00633C64"/>
     <w:rsid w:val="00644B19"/>
     <w:rsid w:val="006855B6"/>
     <w:rsid w:val="00687A15"/>
     <w:rsid w:val="006B4051"/>
     <w:rsid w:val="006C00AE"/>
     <w:rsid w:val="00701CFE"/>
+    <w:rsid w:val="0072308E"/>
     <w:rsid w:val="00750CDB"/>
     <w:rsid w:val="00761E24"/>
     <w:rsid w:val="007D3618"/>
     <w:rsid w:val="0087360F"/>
     <w:rsid w:val="008A198C"/>
     <w:rsid w:val="009241CD"/>
     <w:rsid w:val="009453A0"/>
     <w:rsid w:val="009523C7"/>
     <w:rsid w:val="009E5A6A"/>
     <w:rsid w:val="00A15123"/>
     <w:rsid w:val="00A451D8"/>
     <w:rsid w:val="00A471F3"/>
     <w:rsid w:val="00A77180"/>
     <w:rsid w:val="00A83FDC"/>
     <w:rsid w:val="00AA3A41"/>
     <w:rsid w:val="00AD5156"/>
     <w:rsid w:val="00B27EC2"/>
     <w:rsid w:val="00B62F5C"/>
     <w:rsid w:val="00B67512"/>
     <w:rsid w:val="00BD7FF2"/>
     <w:rsid w:val="00BE1744"/>
     <w:rsid w:val="00BE651D"/>
     <w:rsid w:val="00C35A81"/>
     <w:rsid w:val="00C65B6E"/>
+    <w:rsid w:val="00CB22DE"/>
     <w:rsid w:val="00CC4AC9"/>
     <w:rsid w:val="00CD2CAD"/>
     <w:rsid w:val="00CF246C"/>
     <w:rsid w:val="00D236A7"/>
     <w:rsid w:val="00D315CC"/>
     <w:rsid w:val="00D51E1C"/>
     <w:rsid w:val="00D94E49"/>
     <w:rsid w:val="00DB1DBB"/>
     <w:rsid w:val="00DB21CC"/>
     <w:rsid w:val="00DF4DC1"/>
     <w:rsid w:val="00E35A13"/>
     <w:rsid w:val="00E43C78"/>
     <w:rsid w:val="00E52202"/>
     <w:rsid w:val="00E6680C"/>
     <w:rsid w:val="00E86CEC"/>
     <w:rsid w:val="00EC6A23"/>
+    <w:rsid w:val="00ED2908"/>
     <w:rsid w:val="00EF4C44"/>
     <w:rsid w:val="00EF60EF"/>
     <w:rsid w:val="00F223A4"/>
     <w:rsid w:val="00F62796"/>
     <w:rsid w:val="00F67EA4"/>
     <w:rsid w:val="00F70FF4"/>
     <w:rsid w:val="00F8558D"/>
     <w:rsid w:val="00F85D9F"/>
     <w:rsid w:val="00FA7870"/>
     <w:rsid w:val="00FB06F0"/>
     <w:rsid w:val="00FB7282"/>
     <w:rsid w:val="3DCCF6DD"/>
     <w:rsid w:val="4243EB84"/>
     <w:rsid w:val="448D4BBF"/>
     <w:rsid w:val="72B54C5B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7EE901AC"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B7258AA3-CDFC-410D-B15F-ADEE10D5D05A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="header" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="footer" w:uiPriority="0" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:uiPriority="0" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2302,52 +2302,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -2414,291 +2414,292 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00E35A13"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading4">
     <w:name w:val="heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading4Char"/>
     <w:qFormat/>
     <w:rsid w:val="00E35A13"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
       <w:b/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="Heading4Char" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
     <w:name w:val="Heading 4 Char"/>
     <w:link w:val="Heading4"/>
     <w:rsid w:val="00E35A13"/>
     <w:rPr>
-      <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Times New Roman"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:rsid w:val="00E35A13"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:link w:val="Header"/>
     <w:rsid w:val="00E35A13"/>
     <w:rPr>
-      <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Comic Sans MS" w:eastAsia="Times New Roman" w:hAnsi="Comic Sans MS" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:rsid w:val="00E35A13"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:link w:val="Footer"/>
     <w:rsid w:val="00E35A13"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E35A13"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00E35A13"/>
     <w:rPr>
-      <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:eastAsia="Times New Roman" w:cs="Tahoma"/>
+      <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00366B1C"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00366B1C"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00366B1C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00366B1C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00366B1C"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman"/>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00FB4123"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="000000" w:themeColor="text1" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1599213447">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
@@ -2973,59 +2974,50 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010051F72A33DDA3E849BA7AB8F84D4532B3" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e5b8ef66eb4e0d3de6313376e279d3a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b94932a4-8a36-4682-922b-a748b0285a9f" xmlns:ns3="45f13a3b-a8f8-458e-b468-fe19c65d9e9c" xmlns:ns4="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2bf08a12822c59165828193c822e9d83" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="b94932a4-8a36-4682-922b-a748b0285a9f"/>
     <xsd:import namespace="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
     <xsd:import namespace="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -3209,119 +3201,128 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="b94932a4-8a36-4682-922b-a748b0285a9f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7EE650D5-B702-46B9-A6D9-53E657128B2E}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{70AC784D-D993-47D9-BEF6-AC423C734DF7}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
     <ds:schemaRef ds:uri="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
     <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7EE650D5-B702-46B9-A6D9-53E657128B2E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11B8F205-28F7-4660-8B53-E0E36E7E439A}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
-[...4 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>397</Words>
+  <Characters>2264</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>Hampshire County Council</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>2656</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>rhlialmp</dc:creator>
-  <keywords/>
-[...1 lines deleted...]
-  <revision>12</revision>
+  <cp:keywords/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010051F72A33DDA3E849BA7AB8F84D4532B3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>