--- v0 (2025-12-03)
+++ v1 (2026-08-24)
@@ -1,1762 +1,1569 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00D536A2" w:rsidRDefault="00D536A2" w14:paraId="53D6BED1" w14:textId="77777777"/>
-[...1 lines deleted...]
-    <w:p w:rsidR="00D536A2" w:rsidRDefault="00D536A2" w14:paraId="2FF6B070" w14:textId="77777777"/>
+    <w:p w14:paraId="53D6BED1" w14:textId="77777777" w:rsidR="00D536A2" w:rsidRDefault="00D536A2"/>
+    <w:p w14:paraId="13EC49A2" w14:textId="77777777" w:rsidR="00D536A2" w:rsidRDefault="00D536A2"/>
+    <w:p w14:paraId="2FF6B070" w14:textId="77777777" w:rsidR="00D536A2" w:rsidRDefault="00D536A2"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10040" w:type="dxa"/>
-        <w:tblInd w:w="-792" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8838"/>
         <w:gridCol w:w="1202"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00386039" w:rsidR="00807821" w:rsidTr="02BBBA2F" w14:paraId="52B6A160" w14:textId="77777777">
+      <w:tr w:rsidR="00807821" w:rsidRPr="00386039" w14:paraId="52B6A160" w14:textId="77777777" w:rsidTr="003C7D15">
         <w:trPr>
           <w:trHeight w:val="853"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00386039" w:rsidR="00CA6609" w:rsidP="00135967" w:rsidRDefault="00CA6609" w14:paraId="0BADD17A" w14:textId="69F7A233">
+          <w:p w14:paraId="0BADD17A" w14:textId="69F7A233" w:rsidR="00CA6609" w:rsidRPr="00386039" w:rsidRDefault="00CA6609" w:rsidP="00135967">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00386039">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">Hampshire </w:t>
             </w:r>
             <w:r w:rsidR="002263B7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Achieves</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="000D0DBC" w:rsidR="005A6B09" w:rsidP="000D0DBC" w:rsidRDefault="005A6B09" w14:paraId="7FCD453D" w14:textId="716DD3C9">
+          <w:p w14:paraId="7FCD453D" w14:textId="716DD3C9" w:rsidR="005A6B09" w:rsidRPr="000D0DBC" w:rsidRDefault="005A6B09" w:rsidP="000D0DBC">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0A610668">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Tutor</w:t>
             </w:r>
-            <w:r w:rsidRPr="0A610668" w:rsidR="008D3801">
+            <w:r w:rsidR="008D3801" w:rsidRPr="0A610668">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">’s Course File </w:t>
             </w:r>
-            <w:r w:rsidRPr="00473736" w:rsidR="008D3801">
+            <w:r w:rsidR="008D3801" w:rsidRPr="00473736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>Checklist</w:t>
             </w:r>
-            <w:r w:rsidRPr="00473736" w:rsidR="480CDC78">
+            <w:r w:rsidR="480CDC78" w:rsidRPr="00473736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00473736" w:rsidR="00B811A0">
+            <w:r w:rsidR="00B811A0" w:rsidRPr="00473736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00473736" w:rsidR="00BF0B2A">
+            <w:r w:rsidR="00BF0B2A" w:rsidRPr="00473736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t>YPL)</w:t>
             </w:r>
-            <w:r w:rsidRPr="002F793F" w:rsidR="00BF0B2A">
+            <w:r w:rsidR="00BF0B2A" w:rsidRPr="002F793F">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1202" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...1 lines deleted...]
-              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="00386039" w:rsidR="005A6B09" w:rsidP="001B07F5" w:rsidRDefault="005A6B09" w14:paraId="00E63478" w14:textId="77777777">
+          <w:p w14:paraId="00E63478" w14:textId="77777777" w:rsidR="005A6B09" w:rsidRPr="00386039" w:rsidRDefault="005A6B09" w:rsidP="001B07F5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidRPr="00386039" w:rsidR="00807821" w:rsidP="0A610668" w:rsidRDefault="00807821" w14:paraId="76130513" w14:textId="6D3F2E80">
+          <w:p w14:paraId="76130513" w14:textId="6D3F2E80" w:rsidR="00807821" w:rsidRPr="00386039" w:rsidRDefault="00807821" w:rsidP="0A610668">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0A610668">
               <w:rPr>
-                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>ü</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001601AA" w:rsidR="008D3801" w:rsidTr="02BBBA2F" w14:paraId="3F86818F" w14:textId="77777777">
+      <w:tr w:rsidR="008D3801" w:rsidRPr="001601AA" w14:paraId="3F86818F" w14:textId="77777777" w:rsidTr="003C7D15">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8838" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001601AA" w:rsidR="008D3801" w:rsidP="00D536A2" w:rsidRDefault="008D3801" w14:paraId="4359BEA9" w14:textId="77777777">
+          <w:p w14:paraId="4359BEA9" w14:textId="77777777" w:rsidR="008D3801" w:rsidRPr="001601AA" w:rsidRDefault="008D3801" w:rsidP="00D536A2">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001601AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Marked Register</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="001601AA" w:rsidR="008D3801" w:rsidP="00D536A2" w:rsidRDefault="00AE244E" w14:paraId="64F42A9D" w14:textId="5C2E06BF">
+          <w:p w14:paraId="64F42A9D" w14:textId="5C2E06BF" w:rsidR="008D3801" w:rsidRPr="001601AA" w:rsidRDefault="00AE244E" w:rsidP="00D536A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE244E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>For each session record attendance and punctuality. For paper registers these should be initialled and dated by the Tutor.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1202" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="001601AA" w:rsidR="008D3801" w:rsidP="00D536A2" w:rsidRDefault="008D3801" w14:paraId="0613C558" w14:textId="77777777">
+          <w:p w14:paraId="0613C558" w14:textId="77777777" w:rsidR="008D3801" w:rsidRPr="001601AA" w:rsidRDefault="008D3801" w:rsidP="00D536A2">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001601AA" w:rsidR="008D3801" w:rsidTr="02BBBA2F" w14:paraId="1526776C" w14:textId="77777777">
+      <w:tr w:rsidR="008D3801" w:rsidRPr="001601AA" w14:paraId="1526776C" w14:textId="77777777" w:rsidTr="003C7D15">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8838" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B811A0" w:rsidR="008D3801" w:rsidP="00D536A2" w:rsidRDefault="008D3801" w14:paraId="26251475" w14:textId="77777777">
+          <w:p w14:paraId="26251475" w14:textId="77777777" w:rsidR="008D3801" w:rsidRPr="00B811A0" w:rsidRDefault="008D3801" w:rsidP="00D536A2">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B811A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Information about the Course </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00AE244E" w:rsidR="00B811A0" w:rsidP="00D536A2" w:rsidRDefault="00AE1A30" w14:paraId="778E873F" w14:textId="7ECD29BF">
+          <w:p w14:paraId="778E873F" w14:textId="7ECD29BF" w:rsidR="00B811A0" w:rsidRPr="00AE244E" w:rsidRDefault="00AE1A30" w:rsidP="00D536A2">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B811A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>e.g.,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B811A0" w:rsidR="00FF741A">
+            <w:r w:rsidR="00FF741A" w:rsidRPr="00B811A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> course information l</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B811A0" w:rsidR="000A3DA7">
+            <w:r w:rsidR="000A3DA7" w:rsidRPr="00B811A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>eaflet and/or</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B811A0" w:rsidR="008D3801">
+            <w:r w:rsidR="008D3801" w:rsidRPr="00B811A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B811A0" w:rsidR="00FF741A">
+            <w:r w:rsidR="00FF741A" w:rsidRPr="00B811A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>flyer,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B811A0" w:rsidR="008D3801">
+            <w:r w:rsidR="008D3801" w:rsidRPr="00B811A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B811A0" w:rsidR="000A3DA7">
+            <w:r w:rsidR="000A3DA7" w:rsidRPr="00B811A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>t</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B811A0" w:rsidR="005104EE">
+            <w:r w:rsidR="005104EE" w:rsidRPr="00B811A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>his s</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B811A0" w:rsidR="008D3801">
+            <w:r w:rsidR="008D3801" w:rsidRPr="00B811A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve">hould include </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B811A0" w:rsidR="006E7090">
+            <w:r w:rsidR="006E7090" w:rsidRPr="00B811A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>course</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B811A0" w:rsidR="00D87B2F">
+            <w:r w:rsidR="00D87B2F" w:rsidRPr="00B811A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> aims</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B811A0" w:rsidR="002E06A9">
+            <w:r w:rsidR="002E06A9" w:rsidRPr="00B811A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> (Intent)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B811A0" w:rsidR="00D87B2F">
+            <w:r w:rsidR="00D87B2F" w:rsidRPr="00B811A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>, learning</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B811A0" w:rsidR="006E7090">
+            <w:r w:rsidR="006E7090" w:rsidRPr="00B811A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> objectives</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B811A0" w:rsidR="00D87B2F">
+            <w:r w:rsidR="00D87B2F" w:rsidRPr="00B811A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B811A0" w:rsidR="006E7090">
+            <w:r w:rsidR="006E7090" w:rsidRPr="00B811A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B811A0" w:rsidR="008D3801">
+            <w:r w:rsidR="008D3801" w:rsidRPr="00B811A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>progression opportunities</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B811A0" w:rsidR="00D87B2F">
+            <w:r w:rsidR="00D87B2F" w:rsidRPr="00B811A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1202" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="001601AA" w:rsidR="008D3801" w:rsidP="00D536A2" w:rsidRDefault="008D3801" w14:paraId="31E76550" w14:textId="77777777">
+          <w:p w14:paraId="31E76550" w14:textId="77777777" w:rsidR="008D3801" w:rsidRPr="001601AA" w:rsidRDefault="008D3801" w:rsidP="00D536A2">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001601AA" w:rsidR="008D3801" w:rsidTr="02BBBA2F" w14:paraId="4BA0FDFB" w14:textId="77777777">
+      <w:tr w:rsidR="008D3801" w:rsidRPr="001601AA" w14:paraId="4BA0FDFB" w14:textId="77777777" w:rsidTr="003C7D15">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8838" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001601AA" w:rsidR="008D3801" w:rsidP="00D536A2" w:rsidRDefault="008D3801" w14:paraId="7FC0170A" w14:textId="77777777">
+          <w:p w14:paraId="7FC0170A" w14:textId="77777777" w:rsidR="008D3801" w:rsidRPr="001601AA" w:rsidRDefault="008D3801" w:rsidP="00D536A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001601AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Learner Induction Checklist</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0043420A" w:rsidR="008D3801" w:rsidP="00D536A2" w:rsidRDefault="008D3801" w14:paraId="0740CC4E" w14:textId="6547009B">
+          <w:p w14:paraId="0740CC4E" w14:textId="6547009B" w:rsidR="008D3801" w:rsidRPr="0043420A" w:rsidRDefault="008D3801" w:rsidP="00D536A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001601AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="001601AA" w:rsidR="00C744E2">
+            <w:r w:rsidR="00C744E2" w:rsidRPr="001601AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Signed</w:t>
             </w:r>
             <w:r w:rsidRPr="001601AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> by </w:t>
             </w:r>
-            <w:r w:rsidRPr="001601AA" w:rsidR="005A6B09">
+            <w:r w:rsidR="005A6B09" w:rsidRPr="001601AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Tutor</w:t>
             </w:r>
             <w:r w:rsidRPr="001601AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1202" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="001601AA" w:rsidR="008D3801" w:rsidP="00D536A2" w:rsidRDefault="008D3801" w14:paraId="5BEA6E94" w14:textId="77777777">
+          <w:p w14:paraId="5BEA6E94" w14:textId="77777777" w:rsidR="008D3801" w:rsidRPr="001601AA" w:rsidRDefault="008D3801" w:rsidP="00D536A2">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001601AA" w:rsidR="008D3801" w:rsidTr="02BBBA2F" w14:paraId="1F4EF43E" w14:textId="77777777">
+      <w:tr w:rsidR="008D3801" w:rsidRPr="001601AA" w14:paraId="1F4EF43E" w14:textId="77777777" w:rsidTr="003C7D15">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8838" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="001601AA" w:rsidR="004D565C" w:rsidP="00D536A2" w:rsidRDefault="004D565C" w14:paraId="7A3C5455" w14:textId="77777777">
+          <w:p w14:paraId="7A3C5455" w14:textId="77777777" w:rsidR="004D565C" w:rsidRPr="001601AA" w:rsidRDefault="004D565C" w:rsidP="00D536A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E06A9">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Planning documentation</w:t>
             </w:r>
             <w:r w:rsidR="002E06A9">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> (Implementation)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="003453C1" w:rsidR="003453C1" w:rsidP="00D536A2" w:rsidRDefault="003C7C55" w14:paraId="71B1D8CA" w14:textId="0F9E3D8B">
+          <w:p w14:paraId="71B1D8CA" w14:textId="0F9E3D8B" w:rsidR="003453C1" w:rsidRPr="003453C1" w:rsidRDefault="003C7C55" w:rsidP="00D536A2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003C7C55">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Curriculum</w:t>
             </w:r>
-            <w:r w:rsidRPr="003C7C55" w:rsidR="009E5C07">
+            <w:r w:rsidR="009E5C07" w:rsidRPr="003C7C55">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="003C7C55" w:rsidR="005D3AEE">
+            <w:r w:rsidR="005D3AEE" w:rsidRPr="003C7C55">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Plan/s d</w:t>
             </w:r>
-            <w:r w:rsidRPr="003C7C55" w:rsidR="003453C1">
+            <w:r w:rsidR="003453C1" w:rsidRPr="003C7C55">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">ocumentation </w:t>
             </w:r>
-            <w:r w:rsidRPr="003453C1" w:rsidR="003453C1">
+            <w:r w:rsidR="003453C1" w:rsidRPr="003453C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">should </w:t>
             </w:r>
             <w:r w:rsidR="00FA1486">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>clearly identify:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00473736" w:rsidR="00B22479" w:rsidP="00D536A2" w:rsidRDefault="003453C1" w14:paraId="4ED6ABE7" w14:textId="77777777">
+          <w:p w14:paraId="4ED6ABE7" w14:textId="77777777" w:rsidR="00B22479" w:rsidRPr="00473736" w:rsidRDefault="003453C1" w:rsidP="00D536A2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="653" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C72C9E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="00473736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>MART objectives</w:t>
             </w:r>
-            <w:r w:rsidRPr="00473736" w:rsidR="002E06A9">
+            <w:r w:rsidR="002E06A9" w:rsidRPr="00473736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00473736" w:rsidR="003453C1" w:rsidP="00D536A2" w:rsidRDefault="003453C1" w14:paraId="1C8D93C3" w14:textId="77777777">
+          <w:p w14:paraId="1C8D93C3" w14:textId="77777777" w:rsidR="003453C1" w:rsidRPr="00473736" w:rsidRDefault="003453C1" w:rsidP="00D536A2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="653" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00473736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Assessment; Differentiation; Resources</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00473736" w:rsidR="003453C1" w:rsidP="00D536A2" w:rsidRDefault="00FA1486" w14:paraId="7E6A6751" w14:textId="77777777">
+          <w:p w14:paraId="7E6A6751" w14:textId="77777777" w:rsidR="003453C1" w:rsidRPr="00473736" w:rsidRDefault="00FA1486" w:rsidP="00D536A2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="653" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00473736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Opportunities for promoting </w:t>
             </w:r>
-            <w:r w:rsidRPr="00473736" w:rsidR="003453C1">
+            <w:r w:rsidR="003453C1" w:rsidRPr="00473736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Health and Safety; Safeguarding</w:t>
             </w:r>
-            <w:r w:rsidRPr="00473736" w:rsidR="00B22479">
+            <w:r w:rsidR="00B22479" w:rsidRPr="00473736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> and Prevent</w:t>
             </w:r>
-            <w:r w:rsidRPr="00473736" w:rsidR="003453C1">
+            <w:r w:rsidR="003453C1" w:rsidRPr="00473736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>; &amp; Equality and Diversity</w:t>
             </w:r>
             <w:r w:rsidRPr="00473736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00473736" w:rsidR="001B0C6B" w:rsidP="00D536A2" w:rsidRDefault="003453C1" w14:paraId="530A9991" w14:textId="77777777">
+          <w:p w14:paraId="530A9991" w14:textId="77777777" w:rsidR="001B0C6B" w:rsidRPr="00473736" w:rsidRDefault="003453C1" w:rsidP="00D536A2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="653" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00473736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Embedding of </w:t>
             </w:r>
-            <w:r w:rsidRPr="00473736" w:rsidR="00B22479">
+            <w:r w:rsidR="00B22479" w:rsidRPr="00473736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">English, </w:t>
             </w:r>
-            <w:r w:rsidRPr="00473736" w:rsidR="00C72C9E">
+            <w:r w:rsidR="00C72C9E" w:rsidRPr="00473736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>maths,</w:t>
             </w:r>
             <w:r w:rsidRPr="00473736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> and </w:t>
             </w:r>
-            <w:r w:rsidRPr="00473736" w:rsidR="00B22479">
+            <w:r w:rsidR="00B22479" w:rsidRPr="00473736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>British v</w:t>
             </w:r>
             <w:r w:rsidRPr="00473736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">alues </w:t>
             </w:r>
             <w:r w:rsidRPr="00473736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(where appropriate)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D536A2" w:rsidR="00AE7D39" w:rsidP="00D536A2" w:rsidRDefault="003453C1" w14:paraId="58B2355A" w14:textId="43A58D5E">
+          <w:p w14:paraId="58B2355A" w14:textId="43A58D5E" w:rsidR="00AE7D39" w:rsidRPr="00D536A2" w:rsidRDefault="003453C1" w:rsidP="00D536A2">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:ind w:left="653" w:hanging="284"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00473736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Session plan r</w:t>
             </w:r>
             <w:r w:rsidRPr="00473736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">eview and evaluation (completed after each </w:t>
             </w:r>
-            <w:r w:rsidRPr="00473736" w:rsidR="00B4757D">
+            <w:r w:rsidR="00B4757D" w:rsidRPr="00473736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>unit</w:t>
             </w:r>
             <w:r w:rsidRPr="00473736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00473736" w:rsidR="005D3AEE">
+            <w:r w:rsidR="005D3AEE" w:rsidRPr="00473736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
-            <w:r w:rsidRPr="00473736" w:rsidR="008A4DBF">
+            <w:r w:rsidR="008A4DBF" w:rsidRPr="00473736">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1202" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="001601AA" w:rsidR="008D3801" w:rsidP="00D536A2" w:rsidRDefault="008D3801" w14:paraId="47B5AA31" w14:textId="6C7A0AA1">
+          <w:p w14:paraId="47B5AA31" w14:textId="6C7A0AA1" w:rsidR="008D3801" w:rsidRPr="001601AA" w:rsidRDefault="008D3801" w:rsidP="00D536A2">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001601AA" w:rsidR="00A35D71" w:rsidTr="02BBBA2F" w14:paraId="2E65C893" w14:textId="77777777">
+      <w:tr w:rsidR="00A35D71" w:rsidRPr="001601AA" w14:paraId="2E65C893" w14:textId="77777777" w:rsidTr="003C7D15">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8838" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00A35D71" w:rsidR="00A35D71" w:rsidP="00D536A2" w:rsidRDefault="00FE7798" w14:paraId="11CC72EA" w14:textId="2A2C37D7">
+          <w:p w14:paraId="11CC72EA" w14:textId="2A2C37D7" w:rsidR="00A35D71" w:rsidRPr="00A35D71" w:rsidRDefault="00FE7798" w:rsidP="00D536A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE6E94">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Learner R</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CE6E94" w:rsidR="008E7A2C">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+            <w:r w:rsidR="008E7A2C" w:rsidRPr="00CE6E94">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>ecords</w:t>
             </w:r>
             <w:r w:rsidR="005723F8">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> of </w:t>
             </w:r>
             <w:r w:rsidR="00B93E8F">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="009558D9">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">chievement and </w:t>
             </w:r>
             <w:r w:rsidR="00B93E8F">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
             <w:r w:rsidR="009558D9">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>rogress</w:t>
             </w:r>
-            <w:r w:rsidRPr="00A35D71" w:rsidR="00A35D71">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+            <w:r w:rsidR="00A35D71" w:rsidRPr="00A35D71">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00E81EAD" w:rsidR="00A35D71">
-[...1 lines deleted...]
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+            <w:r w:rsidR="00A35D71" w:rsidRPr="00E81EAD">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>(Impact)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00473736" w:rsidR="00A35D71" w:rsidP="00D536A2" w:rsidRDefault="00A35D71" w14:paraId="6B6147BB" w14:textId="77777777">
+          <w:p w14:paraId="6B6147BB" w14:textId="77777777" w:rsidR="00A35D71" w:rsidRPr="00473736" w:rsidRDefault="00A35D71" w:rsidP="00D536A2">
             <w:pPr>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00473736">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:eastAsiaTheme="minorHAnsi"/>
+                <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>This includes:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00473736" w:rsidR="00A35D71" w:rsidP="00D536A2" w:rsidRDefault="00A35D71" w14:paraId="0E09D124" w14:textId="010EF7AA">
+          <w:p w14:paraId="0E09D124" w14:textId="010EF7AA" w:rsidR="00A35D71" w:rsidRPr="00473736" w:rsidRDefault="00A35D71" w:rsidP="00D536A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:right="479"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00473736">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Recorded detail on individual learners, including outcomes of initial assessment, prior knowledge, and skills, learning style and additional support needs</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00AF3B31" w:rsidR="00456132" w:rsidP="00D536A2" w:rsidRDefault="00A35D71" w14:paraId="668F6617" w14:textId="77777777">
+          <w:p w14:paraId="668F6617" w14:textId="77777777" w:rsidR="00456132" w:rsidRPr="00AF3B31" w:rsidRDefault="00A35D71" w:rsidP="00D536A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:right="479"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00473736">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Recording learners’ progress and achievement against course objectives and individual learning goals</w:t>
             </w:r>
             <w:r w:rsidR="00B72DB4">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> (course tracking documents)</w:t>
             </w:r>
             <w:r w:rsidRPr="00473736">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AF3B31" w:rsidP="00D536A2" w:rsidRDefault="00AF3B31" w14:paraId="7702CD19" w14:textId="77777777">
+          <w:p w14:paraId="7702CD19" w14:textId="77777777" w:rsidR="00AF3B31" w:rsidRDefault="00AF3B31" w:rsidP="00D536A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:right="479"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF3B31">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Assessment results</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00AF3B31" w:rsidR="00353277" w:rsidP="00D536A2" w:rsidRDefault="00353277" w14:paraId="3CDCA919" w14:textId="1A223DD5">
+          <w:p w14:paraId="3CDCA919" w14:textId="1A223DD5" w:rsidR="00353277" w:rsidRPr="00AF3B31" w:rsidRDefault="00353277" w:rsidP="00D536A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="8"/>
               </w:numPr>
               <w:ind w:right="479"/>
               <w:contextualSpacing/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>3-w</w:t>
             </w:r>
             <w:r w:rsidR="00640115">
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
               <w:t>y reviews</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1202" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidR="00A35D71" w:rsidP="00D536A2" w:rsidRDefault="00A35D71" w14:paraId="784FF48D" w14:textId="77777777">
+          <w:p w14:paraId="784FF48D" w14:textId="77777777" w:rsidR="00A35D71" w:rsidRDefault="00A35D71" w:rsidP="00D536A2">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001601AA" w:rsidR="005D3AEE" w:rsidTr="02BBBA2F" w14:paraId="7A1158EF" w14:textId="77777777">
+      <w:tr w:rsidR="005D3AEE" w:rsidRPr="001601AA" w14:paraId="7A1158EF" w14:textId="77777777" w:rsidTr="003C7D15">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8838" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidR="00722F31" w:rsidP="00D536A2" w:rsidRDefault="00B226AA" w14:paraId="0938ED32" w14:textId="77777777">
+          <w:p w14:paraId="0938ED32" w14:textId="77777777" w:rsidR="00722F31" w:rsidRDefault="00B226AA" w:rsidP="00D536A2">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Confirm location of learner records: </w:t>
             </w:r>
           </w:p>
-          <w:commentRangeStart w:id="0"/>
-          <w:p w:rsidRPr="00640115" w:rsidR="00C16CB3" w:rsidP="00D536A2" w:rsidRDefault="00640115" w14:paraId="30A81A4B" w14:textId="56B08558">
+          <w:p w14:paraId="30A81A4B" w14:textId="56B08558" w:rsidR="00C16CB3" w:rsidRPr="00640115" w:rsidRDefault="00640115" w:rsidP="00D536A2">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="714" w:hanging="357"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="Rc604634b817e4247">
-              <w:r w:rsidRPr="02BBBA2F" w:rsidR="00640115">
+            <w:hyperlink r:id="rId10">
+              <w:r w:rsidRPr="02BBBA2F">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Young Peoples Learning (sharepoint.com)</w:t>
               </w:r>
             </w:hyperlink>
-            <w:commentRangeEnd w:id="0"/>
-[...5 lines deleted...]
-            </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D536A2" w:rsidR="00C16CB3" w:rsidP="00D536A2" w:rsidRDefault="5F3D0A99" w14:paraId="38DE6EE8" w14:textId="52AE763F">
+          <w:p w14:paraId="38DE6EE8" w14:textId="52AE763F" w:rsidR="00C16CB3" w:rsidRPr="00D536A2" w:rsidRDefault="5F3D0A99" w:rsidP="00D536A2">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:ind w:left="714" w:hanging="357"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14">
+            <w:hyperlink r:id="rId11">
               <w:r w:rsidRPr="0FF7B5A3">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
-                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>CENTURY | Online Learning | English, Maths and Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1202" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="001601AA" w:rsidR="005D3AEE" w:rsidP="00D536A2" w:rsidRDefault="005D3AEE" w14:paraId="485182BD" w14:textId="00409729">
+          <w:p w14:paraId="485182BD" w14:textId="00409729" w:rsidR="005D3AEE" w:rsidRPr="001601AA" w:rsidRDefault="005D3AEE" w:rsidP="00D536A2">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="001601AA" w:rsidR="00A31E1D" w:rsidTr="02BBBA2F" w14:paraId="51E14660" w14:textId="77777777">
+      <w:tr w:rsidR="00907313" w:rsidRPr="001601AA" w14:paraId="2A715D86" w14:textId="77777777" w:rsidTr="003C7D15">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8838" w:type="dxa"/>
-            <w:tcMar/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00473736" w:rsidR="00473736" w:rsidP="00D536A2" w:rsidRDefault="006A7A7B" w14:paraId="79F19841" w14:textId="75EE4C2D">
-[...88 lines deleted...]
-          <w:p w:rsidR="00A37D54" w:rsidP="00D536A2" w:rsidRDefault="00907313" w14:paraId="665FCDE7" w14:textId="77777777">
+          <w:p w14:paraId="665FCDE7" w14:textId="77777777" w:rsidR="00A37D54" w:rsidRDefault="00907313" w:rsidP="00D536A2">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00907313">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Health and Safety Classroom / Activity Risk Assessments</w:t>
             </w:r>
             <w:r w:rsidR="00A37D54">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00FD7025" w:rsidR="0031377D" w:rsidP="00D536A2" w:rsidRDefault="00907313" w14:paraId="5ACDEEC1" w14:textId="0A408B58">
+          <w:p w14:paraId="5ACDEEC1" w14:textId="0A408B58" w:rsidR="0031377D" w:rsidRPr="00FD7025" w:rsidRDefault="00907313" w:rsidP="00D536A2">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD7025">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>For sports/physical activity classes: additional health assessment for learners</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD7025" w:rsidR="00FD7025">
+            <w:r w:rsidR="00FD7025" w:rsidRPr="00FD7025">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> (if applicable)</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD7025" w:rsidR="008A4DBF">
+            <w:r w:rsidR="008A4DBF" w:rsidRPr="00FD7025">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD7025" w:rsidR="0031377D">
+            <w:r w:rsidR="0031377D" w:rsidRPr="00FD7025">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Outdoor activities (EVOLVE) </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00E63A76" w:rsidR="00907313" w:rsidP="00D536A2" w:rsidRDefault="00907313" w14:paraId="5437CE9D" w14:textId="243B23D6">
+          <w:p w14:paraId="5437CE9D" w14:textId="243B23D6" w:rsidR="00907313" w:rsidRPr="00E63A76" w:rsidRDefault="00907313" w:rsidP="00D536A2">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD7025">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Safeguarding considerations e.g., classroom environment (face to face</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FD7025" w:rsidR="00E63A76">
+            <w:r w:rsidR="00E63A76" w:rsidRPr="00FD7025">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00FD7025">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>and/or online</w:t>
             </w:r>
             <w:r w:rsidRPr="00E63A76">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00F57820" w:rsidR="00F57820" w:rsidP="00D536A2" w:rsidRDefault="00907313" w14:paraId="0370E3AC" w14:textId="69016027">
+          <w:p w14:paraId="0370E3AC" w14:textId="69016027" w:rsidR="00F57820" w:rsidRPr="00F57820" w:rsidRDefault="00907313" w:rsidP="00D536A2">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E63A76">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">Supported by centres own health &amp; safety </w:t>
             </w:r>
             <w:r w:rsidR="0084231E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>c</w:t>
             </w:r>
             <w:r w:rsidRPr="00E63A76">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>onsiderations/</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E63A76" w:rsidR="0084231E">
+            <w:r w:rsidR="0084231E" w:rsidRPr="00E63A76">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>assessments</w:t>
             </w:r>
             <w:r w:rsidRPr="00E63A76">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="005B40E0" w:rsidR="00F57820" w:rsidP="00D536A2" w:rsidRDefault="00907313" w14:paraId="05ACDC39" w14:textId="0A31E1FB">
+          <w:p w14:paraId="05ACDC39" w14:textId="0A31E1FB" w:rsidR="00F57820" w:rsidRPr="005B40E0" w:rsidRDefault="00907313" w:rsidP="00D536A2">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00907313">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00907313" w:rsidR="00613E4C">
+            <w:r w:rsidR="00613E4C" w:rsidRPr="00907313">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Signed</w:t>
             </w:r>
             <w:r w:rsidRPr="00907313">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> by Tutor, updated when appropriate)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="002E06A9" w:rsidR="00F57820" w:rsidP="00D536A2" w:rsidRDefault="00F57820" w14:paraId="5F38236F" w14:textId="36160439">
+          <w:p w14:paraId="5F38236F" w14:textId="36160439" w:rsidR="00F57820" w:rsidRPr="002E06A9" w:rsidRDefault="00F57820" w:rsidP="00D536A2">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Calibri" w:cs="Arial"/>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1202" w:type="dxa"/>
-            <w:tcMar/>
           </w:tcPr>
-          <w:p w:rsidRPr="001601AA" w:rsidR="00907313" w:rsidP="00D536A2" w:rsidRDefault="00907313" w14:paraId="07B4496C" w14:textId="77777777">
+          <w:p w14:paraId="07B4496C" w14:textId="77777777" w:rsidR="00907313" w:rsidRPr="001601AA" w:rsidRDefault="00907313" w:rsidP="00D536A2">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="001601AA" w:rsidR="00897E5E" w:rsidP="00D536A2" w:rsidRDefault="00897E5E" w14:paraId="795C2FBB" w14:textId="77777777">
+    <w:p w14:paraId="795C2FBB" w14:textId="77777777" w:rsidR="00897E5E" w:rsidRPr="001601AA" w:rsidRDefault="00897E5E" w:rsidP="00D536A2">
       <w:pPr>
         <w:ind w:left="-720" w:right="-1236"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00707ECC" w:rsidP="2AD2873B" w:rsidRDefault="005D3AEE" w14:paraId="41725043" w14:textId="4CA654EA">
+    <w:p w14:paraId="41725043" w14:textId="4CA654EA" w:rsidR="00707ECC" w:rsidRDefault="005D3AEE" w:rsidP="2AD2873B">
       <w:pPr>
         <w:ind w:left="-720" w:right="-1236"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="2AD2873B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve">See VLE for templates of all curriculum planning and delivery, format must not be changed/adapted without the approval of the </w:t>
       </w:r>
       <w:r w:rsidRPr="2AD2873B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Development Manager (Quality &amp; Assessment)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="2AD2873B" w:rsidP="2AD2873B" w:rsidRDefault="2AD2873B" w14:paraId="2F2C2433" w14:textId="13EEA2A7">
+    <w:p w14:paraId="2F2C2433" w14:textId="13EEA2A7" w:rsidR="2AD2873B" w:rsidRDefault="2AD2873B" w:rsidP="2AD2873B">
       <w:pPr>
         <w:ind w:left="-720" w:right="-1236"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="29305997" w:rsidP="2AD2873B" w:rsidRDefault="29305997" w14:paraId="37715D42" w14:textId="7016FA56">
+    <w:p w14:paraId="37715D42" w14:textId="7016FA56" w:rsidR="29305997" w:rsidRDefault="29305997" w:rsidP="2AD2873B">
       <w:pPr>
         <w:ind w:left="-720" w:right="-1236"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink w:anchor="section-6" r:id="rId15">
+      <w:hyperlink r:id="rId12" w:anchor="section-6">
         <w:r w:rsidRPr="2AD2873B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
-            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+            <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Course: HA Quality documentation templates (participationandlifelonglearning.co.uk)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="29305997" w:rsidSect="008C27A3">
-      <w:headerReference w:type="even" r:id="rId16"/>
-[...5 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:headerReference w:type="even" r:id="rId13"/>
+      <w:headerReference w:type="default" r:id="rId14"/>
+      <w:footerReference w:type="even" r:id="rId15"/>
+      <w:footerReference w:type="default" r:id="rId16"/>
+      <w:headerReference w:type="first" r:id="rId17"/>
+      <w:footerReference w:type="first" r:id="rId18"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1797" w:bottom="1077" w:left="1985" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...94 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001859CE" w:rsidRDefault="001859CE" w14:paraId="6B2F7B7E" w14:textId="77777777">
+    <w:p w14:paraId="7533F7B4" w14:textId="77777777" w:rsidR="00757231" w:rsidRDefault="00757231">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001859CE" w:rsidRDefault="001859CE" w14:paraId="2946FAF8" w14:textId="77777777">
+    <w:p w14:paraId="137F2047" w14:textId="77777777" w:rsidR="00757231" w:rsidRDefault="00757231">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="001859CE" w:rsidRDefault="001859CE" w14:paraId="3CA17470" w14:textId="77777777"/>
+    <w:p w14:paraId="73228147" w14:textId="77777777" w:rsidR="00757231" w:rsidRDefault="00757231"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -1775,209 +1582,225 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Yu Mincho">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Gill Sans MT">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00C7191D" w:rsidRDefault="00C7191D" w14:paraId="4B36A5A9" w14:textId="77777777">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="07BD1AF8" w14:textId="77777777" w:rsidR="005C65D4" w:rsidRDefault="005C65D4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidRPr="0003235D" w:rsidR="0003235D" w:rsidP="00CA6609" w:rsidRDefault="00CA6609" w14:paraId="700494B6" w14:textId="057EA74E">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="700494B6" w14:textId="057EA74E" w:rsidR="0003235D" w:rsidRPr="0003235D" w:rsidRDefault="00CA6609" w:rsidP="00CA6609">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:left="-993"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidRPr="00D536A2" w:rsidR="008C27A3" w:rsidP="00C7191D" w:rsidRDefault="2C00C88C" w14:paraId="4708E2A7" w14:textId="6D0403F0">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4708E2A7" w14:textId="6A9F14E4" w:rsidR="008C27A3" w:rsidRPr="00D536A2" w:rsidRDefault="2C00C88C" w:rsidP="005C65D4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:hanging="709"/>
-      <w:jc w:val="both"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="2C00C88C">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
-      <w:t>HA01 Tutor Course File Checklist (YPL) 25-26</w:t>
+      <w:t>HA01 Tutor Course File Checklist (YPL) 2</w:t>
+    </w:r>
+    <w:r w:rsidR="003C7D15">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="2C00C88C">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t>-2</w:t>
+    </w:r>
+    <w:r w:rsidR="003C7D15">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t>7</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="001859CE" w:rsidRDefault="001859CE" w14:paraId="72F26990" w14:textId="77777777">
+    <w:p w14:paraId="049C7392" w14:textId="77777777" w:rsidR="00757231" w:rsidRDefault="00757231">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="001859CE" w:rsidRDefault="001859CE" w14:paraId="2808E8B3" w14:textId="77777777">
+    <w:p w14:paraId="072BD432" w14:textId="77777777" w:rsidR="00757231" w:rsidRDefault="00757231">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="001859CE" w:rsidRDefault="001859CE" w14:paraId="7263887D" w14:textId="77777777"/>
+    <w:p w14:paraId="19C5B0B8" w14:textId="77777777" w:rsidR="00757231" w:rsidRDefault="00757231"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00C7191D" w:rsidRDefault="00C7191D" w14:paraId="5F9258D2" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="45AF30AA" w14:textId="77777777" w:rsidR="005C65D4" w:rsidRDefault="005C65D4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidRPr="00FD4820" w:rsidR="009F7AC4" w:rsidP="00D478A8" w:rsidRDefault="00D478A8" w14:paraId="594DDBF1" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="594DDBF1" w14:textId="77777777" w:rsidR="009F7AC4" w:rsidRPr="00FD4820" w:rsidRDefault="00D478A8" w:rsidP="00D478A8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="right" w:pos="8820"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="008C27A3" w:rsidP="00A14364" w:rsidRDefault="00D536A2" w14:paraId="33F7DDBE" w14:textId="6CACF80D">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="33F7DDBE" w14:textId="6CACF80D" w:rsidR="008C27A3" w:rsidRDefault="00D536A2" w:rsidP="00A14364">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="center" w:pos="4062"/>
       </w:tabs>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="42B4ECBB" wp14:editId="1B95C98E">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>3930650</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-107315</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1955800" cy="855447"/>
           <wp:effectExtent l="0" t="0" r="6350" b="1905"/>
           <wp:wrapTight wrapText="bothSides">
@@ -2017,1902 +1840,1902 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1955800" cy="855447"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03E80A76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F0545D1E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08403435"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="370C19A6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0A4D6F5A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4A4CD694"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12A60C2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9CA4E20A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="303C31AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8D185FC8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38DE6566"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AEE879EA"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B8F0C8B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CDC6BBFC"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="948" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1668" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2388" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3108" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3828" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4548" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5268" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5988" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6708" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3CE55105"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D8748272"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EBE33D0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C46A87E4"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3EE7573F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C5EEE2CE"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1654" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2374" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3094" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3814" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4534" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5254" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5974" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6694" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7414" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CDB3671"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5D3C4638"/>
     <w:lvl w:ilvl="0" w:tplc="0C48A068">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="535C45E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6BD41A40"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1605" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2325" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3045" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3765" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4485" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5205" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5925" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6645" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7365" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="60E32163"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="014E8058"/>
     <w:lvl w:ilvl="0" w:tplc="E378F718">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="0"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="62C85A29"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5DBA3874"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="862" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1582" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2302" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3022" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3742" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4462" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5182" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5902" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6622" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="68FF42F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A8B2520A"/>
     <w:lvl w:ilvl="0" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A8C5CD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FD426F9A"/>
     <w:lvl w:ilvl="0" w:tplc="DCCAF2FA">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="·"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="777B0E2A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4C2E017C"/>
     <w:lvl w:ilvl="0" w:tplc="0809000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -3971,486 +3794,486 @@
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7968640D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DB16997A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AF43C0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="18281852"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7BBB1AF9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="035E675A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FDD1F7B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D054BC2A"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1104154359">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1255823643">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="520050100">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="504707413">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1113591347">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1543713199">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1062601177">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="174734999">
@@ -4476,63 +4299,54 @@
   </w:num>
   <w:num w:numId="15" w16cid:durableId="986325463">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1077480284">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1379553855">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1179387908">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1159806372">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="285963315">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1325354586">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008D3801"/>
@@ -4575,199 +4389,206 @@
     <w:rsid w:val="00181155"/>
     <w:rsid w:val="001859CE"/>
     <w:rsid w:val="001970CC"/>
     <w:rsid w:val="001A2551"/>
     <w:rsid w:val="001A4003"/>
     <w:rsid w:val="001B07F5"/>
     <w:rsid w:val="001B0C6B"/>
     <w:rsid w:val="001C3CA3"/>
     <w:rsid w:val="001D302D"/>
     <w:rsid w:val="001D33B1"/>
     <w:rsid w:val="001F2DEC"/>
     <w:rsid w:val="001F37AE"/>
     <w:rsid w:val="001F4A9E"/>
     <w:rsid w:val="001F5EB1"/>
     <w:rsid w:val="0020440A"/>
     <w:rsid w:val="00204FD7"/>
     <w:rsid w:val="002070EB"/>
     <w:rsid w:val="00210BFB"/>
     <w:rsid w:val="00217DF1"/>
     <w:rsid w:val="00220B69"/>
     <w:rsid w:val="002263B7"/>
     <w:rsid w:val="002320F8"/>
     <w:rsid w:val="002323E6"/>
     <w:rsid w:val="0023367B"/>
     <w:rsid w:val="002353FF"/>
+    <w:rsid w:val="00240D78"/>
     <w:rsid w:val="00251F28"/>
     <w:rsid w:val="00255AD3"/>
     <w:rsid w:val="00264B42"/>
     <w:rsid w:val="00265ABB"/>
     <w:rsid w:val="002709D7"/>
     <w:rsid w:val="00291E71"/>
     <w:rsid w:val="00297145"/>
     <w:rsid w:val="002A3205"/>
     <w:rsid w:val="002B1235"/>
     <w:rsid w:val="002B60BC"/>
     <w:rsid w:val="002C1AAF"/>
     <w:rsid w:val="002D49F9"/>
     <w:rsid w:val="002E06A9"/>
     <w:rsid w:val="002E0E39"/>
     <w:rsid w:val="002E6859"/>
     <w:rsid w:val="002F793F"/>
     <w:rsid w:val="0031377D"/>
     <w:rsid w:val="003143D0"/>
     <w:rsid w:val="003219D4"/>
     <w:rsid w:val="003453C1"/>
     <w:rsid w:val="00353277"/>
     <w:rsid w:val="003631C9"/>
     <w:rsid w:val="00367A57"/>
     <w:rsid w:val="003712ED"/>
     <w:rsid w:val="00377B59"/>
     <w:rsid w:val="00385C58"/>
     <w:rsid w:val="00386039"/>
     <w:rsid w:val="00391266"/>
     <w:rsid w:val="0039532B"/>
     <w:rsid w:val="003A5A89"/>
     <w:rsid w:val="003A6CC0"/>
     <w:rsid w:val="003C0435"/>
     <w:rsid w:val="003C38CA"/>
     <w:rsid w:val="003C7C55"/>
+    <w:rsid w:val="003C7D15"/>
     <w:rsid w:val="003D4AE5"/>
     <w:rsid w:val="003E423B"/>
     <w:rsid w:val="003E7A0D"/>
     <w:rsid w:val="00400355"/>
     <w:rsid w:val="0041055B"/>
     <w:rsid w:val="004262EF"/>
     <w:rsid w:val="0043274C"/>
     <w:rsid w:val="00432AF5"/>
     <w:rsid w:val="00433442"/>
     <w:rsid w:val="00433A4E"/>
     <w:rsid w:val="0043420A"/>
     <w:rsid w:val="00434FA2"/>
     <w:rsid w:val="00440B64"/>
     <w:rsid w:val="00440D57"/>
     <w:rsid w:val="004410B2"/>
     <w:rsid w:val="00447C41"/>
     <w:rsid w:val="00451479"/>
     <w:rsid w:val="00456132"/>
     <w:rsid w:val="00460F1B"/>
     <w:rsid w:val="004623AF"/>
     <w:rsid w:val="00473736"/>
     <w:rsid w:val="004817FA"/>
     <w:rsid w:val="004A135A"/>
     <w:rsid w:val="004A4A3A"/>
     <w:rsid w:val="004A5452"/>
     <w:rsid w:val="004B5BA4"/>
     <w:rsid w:val="004D29D8"/>
     <w:rsid w:val="004D565C"/>
     <w:rsid w:val="004E76F5"/>
     <w:rsid w:val="004F3A15"/>
     <w:rsid w:val="004F3ABE"/>
     <w:rsid w:val="004F528D"/>
     <w:rsid w:val="005104EE"/>
     <w:rsid w:val="00510AC2"/>
     <w:rsid w:val="00514A90"/>
     <w:rsid w:val="0053339D"/>
     <w:rsid w:val="0054185C"/>
     <w:rsid w:val="00543326"/>
     <w:rsid w:val="00545FBF"/>
     <w:rsid w:val="00546B15"/>
     <w:rsid w:val="00546D26"/>
     <w:rsid w:val="00553B01"/>
     <w:rsid w:val="00554B6A"/>
     <w:rsid w:val="00557692"/>
     <w:rsid w:val="00563D9D"/>
     <w:rsid w:val="00571037"/>
     <w:rsid w:val="005723F8"/>
     <w:rsid w:val="00581676"/>
     <w:rsid w:val="00581E6D"/>
+    <w:rsid w:val="0058656B"/>
     <w:rsid w:val="00587E0E"/>
     <w:rsid w:val="00590733"/>
     <w:rsid w:val="005916E3"/>
     <w:rsid w:val="005940A0"/>
     <w:rsid w:val="005A1975"/>
     <w:rsid w:val="005A6B09"/>
     <w:rsid w:val="005A6D7E"/>
     <w:rsid w:val="005B1987"/>
     <w:rsid w:val="005B267A"/>
     <w:rsid w:val="005B40E0"/>
     <w:rsid w:val="005B604D"/>
     <w:rsid w:val="005C2CE6"/>
+    <w:rsid w:val="005C65D4"/>
     <w:rsid w:val="005C7293"/>
     <w:rsid w:val="005D3AEE"/>
     <w:rsid w:val="005D6352"/>
     <w:rsid w:val="005D6790"/>
     <w:rsid w:val="005D6ACE"/>
     <w:rsid w:val="005E3231"/>
     <w:rsid w:val="00607BAB"/>
     <w:rsid w:val="00613E4C"/>
+    <w:rsid w:val="00620B0C"/>
     <w:rsid w:val="00623F99"/>
     <w:rsid w:val="006258CE"/>
     <w:rsid w:val="0063266C"/>
     <w:rsid w:val="00640115"/>
     <w:rsid w:val="00641070"/>
     <w:rsid w:val="0064320A"/>
     <w:rsid w:val="006439AB"/>
     <w:rsid w:val="00656624"/>
     <w:rsid w:val="0067627D"/>
     <w:rsid w:val="00677A77"/>
     <w:rsid w:val="00684517"/>
     <w:rsid w:val="00685786"/>
     <w:rsid w:val="00693842"/>
     <w:rsid w:val="006A2F88"/>
     <w:rsid w:val="006A7A7B"/>
     <w:rsid w:val="006B38F5"/>
     <w:rsid w:val="006B7DFB"/>
     <w:rsid w:val="006E493F"/>
     <w:rsid w:val="006E549D"/>
     <w:rsid w:val="006E5F36"/>
     <w:rsid w:val="006E7090"/>
     <w:rsid w:val="006F2E50"/>
     <w:rsid w:val="006F52F1"/>
     <w:rsid w:val="007027BF"/>
     <w:rsid w:val="00707ECC"/>
     <w:rsid w:val="0071173E"/>
     <w:rsid w:val="00722708"/>
     <w:rsid w:val="00722F31"/>
     <w:rsid w:val="007236CA"/>
     <w:rsid w:val="00723CAC"/>
     <w:rsid w:val="00726BDB"/>
     <w:rsid w:val="007374B6"/>
     <w:rsid w:val="007374BD"/>
     <w:rsid w:val="00737689"/>
     <w:rsid w:val="00742D18"/>
     <w:rsid w:val="00750D17"/>
     <w:rsid w:val="0075209A"/>
+    <w:rsid w:val="00757231"/>
     <w:rsid w:val="00773E3B"/>
     <w:rsid w:val="007755B8"/>
     <w:rsid w:val="0077671F"/>
     <w:rsid w:val="0078384A"/>
     <w:rsid w:val="007844C2"/>
     <w:rsid w:val="00792183"/>
     <w:rsid w:val="007A0F04"/>
     <w:rsid w:val="007A6467"/>
     <w:rsid w:val="007B27D5"/>
+    <w:rsid w:val="007D2AE2"/>
     <w:rsid w:val="007E0F45"/>
     <w:rsid w:val="007E6183"/>
     <w:rsid w:val="00801C83"/>
     <w:rsid w:val="00805DC4"/>
     <w:rsid w:val="00807821"/>
     <w:rsid w:val="0082015A"/>
     <w:rsid w:val="008203DD"/>
     <w:rsid w:val="00820961"/>
     <w:rsid w:val="008378E7"/>
     <w:rsid w:val="008401C7"/>
     <w:rsid w:val="0084231E"/>
     <w:rsid w:val="00850A09"/>
     <w:rsid w:val="00867A2C"/>
     <w:rsid w:val="00870329"/>
     <w:rsid w:val="00873E64"/>
     <w:rsid w:val="0087574C"/>
     <w:rsid w:val="0088048D"/>
     <w:rsid w:val="00881553"/>
     <w:rsid w:val="00895A0D"/>
     <w:rsid w:val="00897E5E"/>
     <w:rsid w:val="008A4DBF"/>
     <w:rsid w:val="008C27A3"/>
     <w:rsid w:val="008C5C1F"/>
     <w:rsid w:val="008C7FBF"/>
     <w:rsid w:val="008D3801"/>
@@ -4837,50 +4658,51 @@
     <w:rsid w:val="00AC4C1C"/>
     <w:rsid w:val="00AD1B00"/>
     <w:rsid w:val="00AE1A30"/>
     <w:rsid w:val="00AE244E"/>
     <w:rsid w:val="00AE6211"/>
     <w:rsid w:val="00AE7D39"/>
     <w:rsid w:val="00AF3B31"/>
     <w:rsid w:val="00B02865"/>
     <w:rsid w:val="00B07485"/>
     <w:rsid w:val="00B145C3"/>
     <w:rsid w:val="00B152CD"/>
     <w:rsid w:val="00B21F14"/>
     <w:rsid w:val="00B22479"/>
     <w:rsid w:val="00B226AA"/>
     <w:rsid w:val="00B327C4"/>
     <w:rsid w:val="00B41EA7"/>
     <w:rsid w:val="00B44501"/>
     <w:rsid w:val="00B4757D"/>
     <w:rsid w:val="00B51FD2"/>
     <w:rsid w:val="00B53B7D"/>
     <w:rsid w:val="00B556BD"/>
     <w:rsid w:val="00B66059"/>
     <w:rsid w:val="00B67935"/>
     <w:rsid w:val="00B71FC3"/>
     <w:rsid w:val="00B72DB4"/>
+    <w:rsid w:val="00B7721C"/>
     <w:rsid w:val="00B77D40"/>
     <w:rsid w:val="00B811A0"/>
     <w:rsid w:val="00B83F71"/>
     <w:rsid w:val="00B84E39"/>
     <w:rsid w:val="00B86862"/>
     <w:rsid w:val="00B90FF3"/>
     <w:rsid w:val="00B93E8F"/>
     <w:rsid w:val="00B95C16"/>
     <w:rsid w:val="00BA7866"/>
     <w:rsid w:val="00BB02F9"/>
     <w:rsid w:val="00BD37E2"/>
     <w:rsid w:val="00BE1CB1"/>
     <w:rsid w:val="00BF0B2A"/>
     <w:rsid w:val="00C04178"/>
     <w:rsid w:val="00C0477E"/>
     <w:rsid w:val="00C16CB3"/>
     <w:rsid w:val="00C24144"/>
     <w:rsid w:val="00C42371"/>
     <w:rsid w:val="00C450D4"/>
     <w:rsid w:val="00C4744E"/>
     <w:rsid w:val="00C633C7"/>
     <w:rsid w:val="00C70A7E"/>
     <w:rsid w:val="00C7191D"/>
     <w:rsid w:val="00C72C9E"/>
     <w:rsid w:val="00C744E2"/>
@@ -4894,50 +4716,51 @@
     <w:rsid w:val="00CD2AAD"/>
     <w:rsid w:val="00CD49C1"/>
     <w:rsid w:val="00CE326E"/>
     <w:rsid w:val="00CE4ACA"/>
     <w:rsid w:val="00CE6A99"/>
     <w:rsid w:val="00CE6E94"/>
     <w:rsid w:val="00D00D9A"/>
     <w:rsid w:val="00D17C40"/>
     <w:rsid w:val="00D2208C"/>
     <w:rsid w:val="00D377E4"/>
     <w:rsid w:val="00D478A8"/>
     <w:rsid w:val="00D536A2"/>
     <w:rsid w:val="00D56ABC"/>
     <w:rsid w:val="00D61F92"/>
     <w:rsid w:val="00D666B2"/>
     <w:rsid w:val="00D72BC0"/>
     <w:rsid w:val="00D83134"/>
     <w:rsid w:val="00D87B2F"/>
     <w:rsid w:val="00DB3766"/>
     <w:rsid w:val="00DC252D"/>
     <w:rsid w:val="00DC3D4D"/>
     <w:rsid w:val="00DC4C3D"/>
     <w:rsid w:val="00DC5292"/>
     <w:rsid w:val="00DE07CB"/>
     <w:rsid w:val="00DE34D2"/>
+    <w:rsid w:val="00DE7877"/>
     <w:rsid w:val="00E00C4F"/>
     <w:rsid w:val="00E05A27"/>
     <w:rsid w:val="00E2364E"/>
     <w:rsid w:val="00E43C29"/>
     <w:rsid w:val="00E5434D"/>
     <w:rsid w:val="00E56B81"/>
     <w:rsid w:val="00E63A76"/>
     <w:rsid w:val="00E81EAD"/>
     <w:rsid w:val="00E86238"/>
     <w:rsid w:val="00E9535E"/>
     <w:rsid w:val="00E977A8"/>
     <w:rsid w:val="00EA1F75"/>
     <w:rsid w:val="00EA2F96"/>
     <w:rsid w:val="00EB6FF5"/>
     <w:rsid w:val="00ED2E9E"/>
     <w:rsid w:val="00EE2347"/>
     <w:rsid w:val="00EF1F71"/>
     <w:rsid w:val="00EF4211"/>
     <w:rsid w:val="00EF588F"/>
     <w:rsid w:val="00F47F38"/>
     <w:rsid w:val="00F57820"/>
     <w:rsid w:val="00F602B1"/>
     <w:rsid w:val="00F90245"/>
     <w:rsid w:val="00F92141"/>
     <w:rsid w:val="00FA1486"/>
@@ -4979,51 +4802,51 @@
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="78DE8235"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{DCF04286-73B9-4023-8E39-5447FB3B2D79}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal (Web)" w:uiPriority="99"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5046,73 +4869,73 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:uiPriority="99" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5155,52 +4978,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -5261,222 +5084,222 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008D3801"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="008D3801"/>
     <w:pPr>
       <w:keepNext/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Secondheading" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Secondheading">
     <w:name w:val="Second heading"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="008D3801"/>
     <w:rPr>
       <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
       <w:b/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="008D3801"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="008D3801"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="008D3801"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="003453C1"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:rsid w:val="00D87B2F"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:rsid w:val="00D87B2F"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:link w:val="CommentText"/>
     <w:rsid w:val="00D87B2F"/>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:rsid w:val="00D87B2F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="00D87B2F"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:rsid w:val="00D87B2F"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
     <w:rsid w:val="00D87B2F"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00907313"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
     </w:pPr>
     <w:rPr>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
@@ -5521,88 +5344,56 @@
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="769817521">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId17" /><Relationship Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml" Id="rId25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.participationandlifelonglearning.co.uk/course/view.php?id=720" TargetMode="External" Id="rId15" /><Relationship Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.century.tech/?utm_source=Google&amp;utm_medium=cpc_b2b&amp;utm_campaign=9954257644&amp;utm_content=123723949429&amp;utm_term=century%20tech&amp;utm_medium=cpc_b2b&amp;utm_campaign=&amp;utm_source=&amp;utm_term=century%20tech&amp;hsa_net=adwords&amp;hsa_grp=123723949429&amp;hsa_mt=e&amp;hsa_tgt=kwd-902096475005&amp;hsa_kw=century%20tech&amp;hsa_src=g&amp;hsa_acc=7949217619&amp;hsa_cam=9954257644&amp;hsa_ver=3&amp;hsa_ad=530879325302&amp;gad_source=1&amp;gclid=CjwKCAjwps-zBhAiEiwALwsVYeYV8Rr0o6bjS505N-u5qy6BqfYoOsgXGEb8T-_4Qxt7TlM_J3p7ShoCf2QQAvD_BwE" TargetMode="External" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hants.sharepoint.com/sites/Youn8426" TargetMode="External" Id="Rc604634b817e4247" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.participationandlifelonglearning.co.uk/course/view.php?id=720" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.century.tech/?utm_source=Google&amp;utm_medium=cpc_b2b&amp;utm_campaign=9954257644&amp;utm_content=123723949429&amp;utm_term=century%20tech&amp;utm_medium=cpc_b2b&amp;utm_campaign=&amp;utm_source=&amp;utm_term=century%20tech&amp;hsa_net=adwords&amp;hsa_grp=123723949429&amp;hsa_mt=e&amp;hsa_tgt=kwd-902096475005&amp;hsa_kw=century%20tech&amp;hsa_src=g&amp;hsa_acc=7949217619&amp;hsa_cam=9954257644&amp;hsa_ver=3&amp;hsa_ad=530879325302&amp;gad_source=1&amp;gclid=CjwKCAjwps-zBhAiEiwALwsVYeYV8Rr0o6bjS505N-u5qy6BqfYoOsgXGEb8T-_4Qxt7TlM_J3p7ShoCf2QQAvD_BwE" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hants.sharepoint.com/sites/Youn8426" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
-</file>
-[...31 lines deleted...]
-</t:Tasks>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -6097,120 +5888,127 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="b94932a4-8a36-4682-922b-a748b0285a9f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
-</file>
-[...7 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4F6D0D7F-9D82-4D72-9A64-2285D7B14484}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
     <ds:schemaRef ds:uri="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
     <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{843FB2A7-337B-4FCF-A907-98B946A761F1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0BB2002-E480-42DF-A4FB-35CD102048F2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>395</Words>
+  <Characters>2253</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>18</Lines>
+  <Paragraphs>5</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>Hampshire County Council</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>2643</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Tutor’s Course File Checklist</dc:title>
   <dc:subject/>
   <dc:creator>RHLIALGF</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x01010051F72A33DDA3E849BA7AB8F84D4532B3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>