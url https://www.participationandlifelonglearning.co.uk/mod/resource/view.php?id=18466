--- v0 (2025-12-03)
+++ v1 (2026-08-24)
@@ -11,76 +11,77 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4DA1CA8A" w14:textId="77777777" w:rsidR="008C27A3" w:rsidRDefault="008C27A3"/>
     <w:p w14:paraId="753DF7D1" w14:textId="3A8E24DE" w:rsidR="127DFDCA" w:rsidRDefault="127DFDCA" w:rsidP="127DFDCA"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10040" w:type="dxa"/>
-        <w:tblInd w:w="-792" w:type="dxa"/>
+        <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8838"/>
         <w:gridCol w:w="1202"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00807821" w:rsidRPr="00386039" w14:paraId="52B6A160" w14:textId="77777777" w:rsidTr="212B27A4">
+      <w:tr w:rsidR="00807821" w:rsidRPr="00386039" w14:paraId="52B6A160" w14:textId="77777777" w:rsidTr="0019296D">
         <w:trPr>
           <w:trHeight w:val="853"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0BADD17A" w14:textId="69F7A233" w:rsidR="00CA6609" w:rsidRPr="00386039" w:rsidRDefault="00CA6609" w:rsidP="00135967">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00386039">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="28"/>
@@ -173,51 +174,54 @@
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="76130513" w14:textId="6D3F2E80" w:rsidR="00807821" w:rsidRPr="00386039" w:rsidRDefault="00807821" w:rsidP="0A610668">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0A610668">
               <w:rPr>
                 <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:t>ü</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D3801" w:rsidRPr="001601AA" w14:paraId="3F86818F" w14:textId="77777777" w:rsidTr="212B27A4">
+      <w:tr w:rsidR="008D3801" w:rsidRPr="001601AA" w14:paraId="3F86818F" w14:textId="77777777" w:rsidTr="0019296D">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4359BEA9" w14:textId="77777777" w:rsidR="008D3801" w:rsidRPr="001601AA" w:rsidRDefault="008D3801" w:rsidP="00135967">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001601AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t>Marked Register</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0959320D" w14:textId="7EB7631B" w:rsidR="008D3801" w:rsidRPr="001601AA" w:rsidRDefault="00AE244E" w:rsidP="1B62D258">
             <w:pPr>
               <w:rPr>
@@ -243,51 +247,54 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>should be initialled and dated by the Tutor.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1202" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0613C558" w14:textId="77777777" w:rsidR="008D3801" w:rsidRPr="001601AA" w:rsidRDefault="008D3801" w:rsidP="001B07F5">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D3801" w:rsidRPr="001601AA" w14:paraId="1526776C" w14:textId="77777777" w:rsidTr="212B27A4">
+      <w:tr w:rsidR="008D3801" w:rsidRPr="001601AA" w14:paraId="1526776C" w14:textId="77777777" w:rsidTr="0019296D">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8838" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26251475" w14:textId="77777777" w:rsidR="008D3801" w:rsidRPr="00B811A0" w:rsidRDefault="008D3801" w:rsidP="00135967">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B811A0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Information about the Course </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="778E873F" w14:textId="7ECD29BF" w:rsidR="00B811A0" w:rsidRPr="00AE244E" w:rsidRDefault="00AE1A30" w:rsidP="00AE244E">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
@@ -421,51 +428,54 @@
                 <w:b w:val="0"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1202" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31E76550" w14:textId="77777777" w:rsidR="008D3801" w:rsidRPr="001601AA" w:rsidRDefault="008D3801" w:rsidP="001B07F5">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D3801" w:rsidRPr="001601AA" w14:paraId="4BA0FDFB" w14:textId="77777777" w:rsidTr="212B27A4">
+      <w:tr w:rsidR="008D3801" w:rsidRPr="001601AA" w14:paraId="4BA0FDFB" w14:textId="77777777" w:rsidTr="0019296D">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8838" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7FC0170A" w14:textId="77777777" w:rsidR="008D3801" w:rsidRPr="001601AA" w:rsidRDefault="008D3801" w:rsidP="00135967">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001601AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Learner Induction Checklist</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0740CC4E" w14:textId="6547009B" w:rsidR="008D3801" w:rsidRPr="0043420A" w:rsidRDefault="008D3801" w:rsidP="00135967">
             <w:pPr>
               <w:rPr>
@@ -497,51 +507,54 @@
               <w:t>Tutor</w:t>
             </w:r>
             <w:r w:rsidRPr="001601AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1202" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5BEA6E94" w14:textId="77777777" w:rsidR="008D3801" w:rsidRPr="001601AA" w:rsidRDefault="008D3801" w:rsidP="001B07F5">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008D3801" w:rsidRPr="001601AA" w14:paraId="1F4EF43E" w14:textId="77777777" w:rsidTr="212B27A4">
+      <w:tr w:rsidR="008D3801" w:rsidRPr="001601AA" w14:paraId="1F4EF43E" w14:textId="77777777" w:rsidTr="0019296D">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8838" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A3C5455" w14:textId="77777777" w:rsidR="004D565C" w:rsidRPr="001601AA" w:rsidRDefault="004D565C" w:rsidP="0063266C">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="002E06A9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Planning documentation</w:t>
             </w:r>
             <w:r w:rsidR="002E06A9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
@@ -808,51 +821,54 @@
           <w:p w14:paraId="58B2355A" w14:textId="1DA84AAD" w:rsidR="00AE7D39" w:rsidRPr="0043420A" w:rsidRDefault="00AE7D39" w:rsidP="00264B42">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1202" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="47B5AA31" w14:textId="6C7A0AA1" w:rsidR="008D3801" w:rsidRPr="001601AA" w:rsidRDefault="008D3801" w:rsidP="001B07F5">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A35D71" w:rsidRPr="001601AA" w14:paraId="2E65C893" w14:textId="77777777" w:rsidTr="212B27A4">
+      <w:tr w:rsidR="00A35D71" w:rsidRPr="001601AA" w14:paraId="2E65C893" w14:textId="77777777" w:rsidTr="0019296D">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8838" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="11CC72EA" w14:textId="2A2C37D7" w:rsidR="00A35D71" w:rsidRPr="00A35D71" w:rsidRDefault="00FE7798" w:rsidP="00A35D71">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CE6E94">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Learner R</w:t>
             </w:r>
             <w:r w:rsidR="008E7A2C" w:rsidRPr="00CE6E94">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1004,51 +1020,54 @@
             </w:r>
             <w:r w:rsidR="4A9A563A" w:rsidRPr="346AB2C4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Calibri" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>ecords</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1202" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="784FF48D" w14:textId="77777777" w:rsidR="00A35D71" w:rsidRDefault="00A35D71" w:rsidP="001B07F5">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="005D3AEE" w:rsidRPr="001601AA" w14:paraId="7A1158EF" w14:textId="77777777" w:rsidTr="212B27A4">
+      <w:tr w:rsidR="005D3AEE" w:rsidRPr="001601AA" w14:paraId="7A1158EF" w14:textId="77777777" w:rsidTr="0019296D">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8838" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0938ED32" w14:textId="77777777" w:rsidR="00722F31" w:rsidRDefault="00B226AA" w:rsidP="57981842">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="57981842">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confirm location of learner records: </w:t>
             </w:r>
@@ -1079,148 +1098,54 @@
             </w:r>
             <w:r w:rsidRPr="008E7A80">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>MS Teams – Adult Functional Skills</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1202" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="485182BD" w14:textId="00409729" w:rsidR="005D3AEE" w:rsidRPr="001601AA" w:rsidRDefault="005D3AEE" w:rsidP="001B07F5">
             <w:pPr>
               <w:pStyle w:val="Heading1"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b w:val="0"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A31E1D" w:rsidRPr="001601AA" w14:paraId="51E14660" w14:textId="77777777" w:rsidTr="212B27A4">
-[...94 lines deleted...]
-      <w:tr w:rsidR="00907313" w:rsidRPr="001601AA" w14:paraId="2A715D86" w14:textId="77777777" w:rsidTr="212B27A4">
+      <w:tr w:rsidR="00907313" w:rsidRPr="001601AA" w14:paraId="2A715D86" w14:textId="77777777" w:rsidTr="0019296D">
         <w:trPr>
           <w:trHeight w:val="1770"/>
+          <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8838" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="665FCDE7" w14:textId="77777777" w:rsidR="00A37D54" w:rsidRDefault="00907313" w:rsidP="00613E4C">
             <w:pPr>
               <w:pStyle w:val="NormalWeb"/>
               <w:spacing w:after="0" w:afterAutospacing="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="7B408538">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
               </w:rPr>
               <w:t>Health and Safety Classroom / Activity Risk Assessments</w:t>
@@ -1435,67 +1360,67 @@
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>Course: HA Quality documentation templates (participationandlifelonglearning.co.uk)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:sectPr w:rsidR="00707ECC" w:rsidSect="008C27A3">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:headerReference w:type="first" r:id="rId15"/>
       <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1797" w:bottom="1077" w:left="1985" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69BBEDD4" w14:textId="77777777" w:rsidR="00B20546" w:rsidRDefault="00B20546">
+    <w:p w14:paraId="542D818B" w14:textId="77777777" w:rsidR="006C2846" w:rsidRDefault="006C2846">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="311D8A0F" w14:textId="77777777" w:rsidR="00B20546" w:rsidRDefault="00B20546">
+    <w:p w14:paraId="685D0EAB" w14:textId="77777777" w:rsidR="006C2846" w:rsidRDefault="006C2846">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="7DF0CA81" w14:textId="77777777" w:rsidR="00B20546" w:rsidRDefault="00B20546"/>
+    <w:p w14:paraId="44D81E6B" w14:textId="77777777" w:rsidR="006C2846" w:rsidRDefault="006C2846"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -1514,229 +1439,246 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Yu Mincho">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Gill Sans MT">
     <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4D4025FD" w14:textId="77777777" w:rsidR="00BA2DC3" w:rsidRDefault="00BA2DC3">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2DAFDC8D" w14:textId="77777777" w:rsidR="004B1351" w:rsidRDefault="004B1351">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="700494B6" w14:textId="057EA74E" w:rsidR="0003235D" w:rsidRPr="0003235D" w:rsidRDefault="00CA6609" w:rsidP="00CA6609">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:left="-993"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4708E2A7" w14:textId="7E5C5974" w:rsidR="008C27A3" w:rsidRPr="00BA2DC3" w:rsidRDefault="0D8B8108" w:rsidP="00BA2DC3">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="4708E2A7" w14:textId="548C292B" w:rsidR="008C27A3" w:rsidRPr="00BA2DC3" w:rsidRDefault="0D8B8108" w:rsidP="004B1351">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:hanging="851"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0D8B8108">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
-      <w:t>HA01 Tutor Course File Checklist (FS) 25-26</w:t>
+      <w:t>HA01 Tutor Course File Checklist (FS) 2</w:t>
+    </w:r>
+    <w:r w:rsidR="0019296D">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidRPr="0D8B8108">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t>-2</w:t>
+    </w:r>
+    <w:r w:rsidR="0019296D">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t>7</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D0BD69B" w14:textId="77777777" w:rsidR="00B20546" w:rsidRDefault="00B20546">
+    <w:p w14:paraId="2DA5FD73" w14:textId="77777777" w:rsidR="006C2846" w:rsidRDefault="006C2846">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5BBE9BE4" w14:textId="77777777" w:rsidR="00B20546" w:rsidRDefault="00B20546">
+    <w:p w14:paraId="0FA0A3DA" w14:textId="77777777" w:rsidR="006C2846" w:rsidRDefault="006C2846">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5B769DF7" w14:textId="77777777" w:rsidR="00B20546" w:rsidRDefault="00B20546"/>
+    <w:p w14:paraId="343D146E" w14:textId="77777777" w:rsidR="006C2846" w:rsidRDefault="006C2846"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="380F594C" w14:textId="77777777" w:rsidR="00BA2DC3" w:rsidRDefault="00BA2DC3">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="3F75AD2F" w14:textId="77777777" w:rsidR="004B1351" w:rsidRDefault="004B1351">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="594DDBF1" w14:textId="77777777" w:rsidR="009F7AC4" w:rsidRPr="00FD4820" w:rsidRDefault="00D478A8" w:rsidP="00D478A8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="left" w:pos="510"/>
         <w:tab w:val="right" w:pos="8820"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="19"/>
         <w:szCs w:val="19"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:tab/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="33F7DDBE" w14:textId="2FE8E825" w:rsidR="008C27A3" w:rsidRDefault="00BA2DC3" w:rsidP="00A14364">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="center" w:pos="4062"/>
       </w:tabs>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="151EA6FD" wp14:editId="06B3969E">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="151EA6FD" wp14:editId="7BD487D5">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>3921125</wp:posOffset>
+            <wp:posOffset>4137025</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-126365</wp:posOffset>
+            <wp:posOffset>-196215</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1955800" cy="855345"/>
           <wp:effectExtent l="0" t="0" r="6350" b="1905"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="21167"/>
               <wp:lineTo x="21460" y="21167"/>
               <wp:lineTo x="21460" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
           <wp:docPr id="2035792042" name="Picture 1" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2049287154" name="Picture 1" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
@@ -1755,51 +1697,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1955800" cy="855345"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="03E80A76"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F0545D1E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -4217,51 +4159,50 @@
   </w:num>
   <w:num w:numId="16" w16cid:durableId="1077480284">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1379553855">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1179387908">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1159806372">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="285963315">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1325354586">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
@@ -4288,56 +4229,58 @@
     <w:rsid w:val="000B1905"/>
     <w:rsid w:val="000B4F73"/>
     <w:rsid w:val="000C1757"/>
     <w:rsid w:val="000C2A0C"/>
     <w:rsid w:val="000C50A9"/>
     <w:rsid w:val="000D0DBC"/>
     <w:rsid w:val="000D15E2"/>
     <w:rsid w:val="000D700C"/>
     <w:rsid w:val="000E72FB"/>
     <w:rsid w:val="000F247C"/>
     <w:rsid w:val="00101543"/>
     <w:rsid w:val="00102B2B"/>
     <w:rsid w:val="00104596"/>
     <w:rsid w:val="001056F3"/>
     <w:rsid w:val="0011474F"/>
     <w:rsid w:val="00114B14"/>
     <w:rsid w:val="00122C0A"/>
     <w:rsid w:val="00131108"/>
     <w:rsid w:val="00134651"/>
     <w:rsid w:val="0013559C"/>
     <w:rsid w:val="00135967"/>
     <w:rsid w:val="0015006A"/>
     <w:rsid w:val="001579BF"/>
     <w:rsid w:val="001601AA"/>
     <w:rsid w:val="00181155"/>
+    <w:rsid w:val="0019296D"/>
     <w:rsid w:val="001970CC"/>
     <w:rsid w:val="001A2551"/>
     <w:rsid w:val="001A29F8"/>
     <w:rsid w:val="001A4003"/>
     <w:rsid w:val="001B07F5"/>
     <w:rsid w:val="001B0C6B"/>
+    <w:rsid w:val="001B23A1"/>
     <w:rsid w:val="001C3CA3"/>
     <w:rsid w:val="001D302D"/>
     <w:rsid w:val="001F017C"/>
     <w:rsid w:val="001F2DEC"/>
     <w:rsid w:val="001F37AE"/>
     <w:rsid w:val="001F5EB1"/>
     <w:rsid w:val="0020440A"/>
     <w:rsid w:val="00204FD7"/>
     <w:rsid w:val="002070EB"/>
     <w:rsid w:val="00210BFB"/>
     <w:rsid w:val="00213BE2"/>
     <w:rsid w:val="00217DF1"/>
     <w:rsid w:val="00220B69"/>
     <w:rsid w:val="002263B7"/>
     <w:rsid w:val="00226B2A"/>
     <w:rsid w:val="002320F8"/>
     <w:rsid w:val="0023367B"/>
     <w:rsid w:val="002353FF"/>
     <w:rsid w:val="0024609F"/>
     <w:rsid w:val="00250EC1"/>
     <w:rsid w:val="00251F28"/>
     <w:rsid w:val="00255AD3"/>
     <w:rsid w:val="00264B42"/>
     <w:rsid w:val="0026529D"/>
     <w:rsid w:val="00265ABB"/>
@@ -4368,64 +4311,67 @@
     <w:rsid w:val="00367A57"/>
     <w:rsid w:val="003712ED"/>
     <w:rsid w:val="00377B59"/>
     <w:rsid w:val="00385C58"/>
     <w:rsid w:val="00386039"/>
     <w:rsid w:val="0039532B"/>
     <w:rsid w:val="003A5A89"/>
     <w:rsid w:val="003A6CC0"/>
     <w:rsid w:val="003C0435"/>
     <w:rsid w:val="003C38CA"/>
     <w:rsid w:val="003C7C55"/>
     <w:rsid w:val="003D1EB0"/>
     <w:rsid w:val="003D4AE5"/>
     <w:rsid w:val="003E423B"/>
     <w:rsid w:val="003E7A0D"/>
     <w:rsid w:val="00400355"/>
     <w:rsid w:val="0041055B"/>
     <w:rsid w:val="004118D1"/>
     <w:rsid w:val="004262EF"/>
     <w:rsid w:val="0043274C"/>
     <w:rsid w:val="00432AF5"/>
     <w:rsid w:val="00433442"/>
     <w:rsid w:val="00433A4E"/>
     <w:rsid w:val="0043420A"/>
     <w:rsid w:val="00434FA2"/>
+    <w:rsid w:val="00437DD0"/>
     <w:rsid w:val="00440B64"/>
     <w:rsid w:val="00440D57"/>
     <w:rsid w:val="004410B2"/>
     <w:rsid w:val="00447C41"/>
     <w:rsid w:val="00451479"/>
+    <w:rsid w:val="00452D56"/>
     <w:rsid w:val="00452EBE"/>
     <w:rsid w:val="00456132"/>
     <w:rsid w:val="00457D4C"/>
     <w:rsid w:val="00460F1B"/>
     <w:rsid w:val="00466716"/>
     <w:rsid w:val="00473736"/>
     <w:rsid w:val="004A135A"/>
     <w:rsid w:val="004A4A3A"/>
     <w:rsid w:val="004A5452"/>
+    <w:rsid w:val="004B1351"/>
     <w:rsid w:val="004D29D8"/>
     <w:rsid w:val="004D565C"/>
     <w:rsid w:val="004E516B"/>
     <w:rsid w:val="004E76F5"/>
     <w:rsid w:val="004F3A15"/>
     <w:rsid w:val="004F3ABE"/>
     <w:rsid w:val="004F528D"/>
     <w:rsid w:val="005104EE"/>
     <w:rsid w:val="00510AC2"/>
     <w:rsid w:val="00514A90"/>
     <w:rsid w:val="00515FCC"/>
     <w:rsid w:val="0053570A"/>
     <w:rsid w:val="0054185C"/>
     <w:rsid w:val="00543326"/>
     <w:rsid w:val="00545FBF"/>
     <w:rsid w:val="00546B15"/>
     <w:rsid w:val="00546D26"/>
     <w:rsid w:val="00553B01"/>
     <w:rsid w:val="00554656"/>
     <w:rsid w:val="00554B6A"/>
     <w:rsid w:val="00557692"/>
     <w:rsid w:val="00557F97"/>
     <w:rsid w:val="00563D9D"/>
     <w:rsid w:val="00571037"/>
     <w:rsid w:val="005723F8"/>
@@ -4449,50 +4395,51 @@
     <w:rsid w:val="005D6ACE"/>
     <w:rsid w:val="005E3231"/>
     <w:rsid w:val="00607BAB"/>
     <w:rsid w:val="00613E4C"/>
     <w:rsid w:val="00623F99"/>
     <w:rsid w:val="006258CE"/>
     <w:rsid w:val="00625ED9"/>
     <w:rsid w:val="0063266C"/>
     <w:rsid w:val="00635075"/>
     <w:rsid w:val="00640115"/>
     <w:rsid w:val="00641070"/>
     <w:rsid w:val="0064320A"/>
     <w:rsid w:val="006439AB"/>
     <w:rsid w:val="00652407"/>
     <w:rsid w:val="00656624"/>
     <w:rsid w:val="00675137"/>
     <w:rsid w:val="00677A77"/>
     <w:rsid w:val="00680814"/>
     <w:rsid w:val="00684517"/>
     <w:rsid w:val="00685786"/>
     <w:rsid w:val="00693842"/>
     <w:rsid w:val="006A2F88"/>
     <w:rsid w:val="006A7A7B"/>
     <w:rsid w:val="006B38F5"/>
     <w:rsid w:val="006B7DFB"/>
+    <w:rsid w:val="006C2846"/>
     <w:rsid w:val="006E493F"/>
     <w:rsid w:val="006E549D"/>
     <w:rsid w:val="006E5F36"/>
     <w:rsid w:val="006E7090"/>
     <w:rsid w:val="006F2E50"/>
     <w:rsid w:val="006F52F1"/>
     <w:rsid w:val="007027BF"/>
     <w:rsid w:val="00707ECC"/>
     <w:rsid w:val="0071173E"/>
     <w:rsid w:val="00722708"/>
     <w:rsid w:val="00722F31"/>
     <w:rsid w:val="007236CA"/>
     <w:rsid w:val="00723CAC"/>
     <w:rsid w:val="00726BDB"/>
     <w:rsid w:val="007374B6"/>
     <w:rsid w:val="007374BD"/>
     <w:rsid w:val="00737689"/>
     <w:rsid w:val="00742D18"/>
     <w:rsid w:val="00744FF6"/>
     <w:rsid w:val="00750D17"/>
     <w:rsid w:val="00763BBD"/>
     <w:rsid w:val="00773E3B"/>
     <w:rsid w:val="007755B8"/>
     <w:rsid w:val="0078384A"/>
     <w:rsid w:val="007844C2"/>
@@ -4611,50 +4558,51 @@
     <w:rsid w:val="00B152CD"/>
     <w:rsid w:val="00B20546"/>
     <w:rsid w:val="00B21F14"/>
     <w:rsid w:val="00B22479"/>
     <w:rsid w:val="00B226AA"/>
     <w:rsid w:val="00B327C4"/>
     <w:rsid w:val="00B41EA7"/>
     <w:rsid w:val="00B44501"/>
     <w:rsid w:val="00B4757D"/>
     <w:rsid w:val="00B51FD2"/>
     <w:rsid w:val="00B53B7D"/>
     <w:rsid w:val="00B556BD"/>
     <w:rsid w:val="00B655CF"/>
     <w:rsid w:val="00B66059"/>
     <w:rsid w:val="00B67935"/>
     <w:rsid w:val="00B71FC3"/>
     <w:rsid w:val="00B72DB4"/>
     <w:rsid w:val="00B77D40"/>
     <w:rsid w:val="00B811A0"/>
     <w:rsid w:val="00B83F71"/>
     <w:rsid w:val="00B84E39"/>
     <w:rsid w:val="00B90FF3"/>
     <w:rsid w:val="00B93E8F"/>
     <w:rsid w:val="00B95C16"/>
     <w:rsid w:val="00BA2DC3"/>
+    <w:rsid w:val="00BA495A"/>
     <w:rsid w:val="00BA7866"/>
     <w:rsid w:val="00BB02F9"/>
     <w:rsid w:val="00BC7B7D"/>
     <w:rsid w:val="00BD37E2"/>
     <w:rsid w:val="00BE1CB1"/>
     <w:rsid w:val="00BF0B2A"/>
     <w:rsid w:val="00C0477E"/>
     <w:rsid w:val="00C16CB3"/>
     <w:rsid w:val="00C24144"/>
     <w:rsid w:val="00C42371"/>
     <w:rsid w:val="00C427D1"/>
     <w:rsid w:val="00C450D4"/>
     <w:rsid w:val="00C4744E"/>
     <w:rsid w:val="00C5350C"/>
     <w:rsid w:val="00C633C7"/>
     <w:rsid w:val="00C70A7E"/>
     <w:rsid w:val="00C72C9E"/>
     <w:rsid w:val="00C744E2"/>
     <w:rsid w:val="00C83899"/>
     <w:rsid w:val="00CA2F98"/>
     <w:rsid w:val="00CA6609"/>
     <w:rsid w:val="00CB53F1"/>
     <w:rsid w:val="00CC4B24"/>
     <w:rsid w:val="00CD0DB3"/>
     <w:rsid w:val="00CD49C1"/>
@@ -4683,56 +4631,58 @@
     <w:rsid w:val="00E05A27"/>
     <w:rsid w:val="00E2364E"/>
     <w:rsid w:val="00E23753"/>
     <w:rsid w:val="00E5434D"/>
     <w:rsid w:val="00E56B81"/>
     <w:rsid w:val="00E63A76"/>
     <w:rsid w:val="00E73E4A"/>
     <w:rsid w:val="00E81EAD"/>
     <w:rsid w:val="00E82EF9"/>
     <w:rsid w:val="00E86238"/>
     <w:rsid w:val="00E9535E"/>
     <w:rsid w:val="00E977A8"/>
     <w:rsid w:val="00EA1F75"/>
     <w:rsid w:val="00EB6FF5"/>
     <w:rsid w:val="00ED2E9E"/>
     <w:rsid w:val="00EE2347"/>
     <w:rsid w:val="00EF1F71"/>
     <w:rsid w:val="00EF4211"/>
     <w:rsid w:val="00EF588F"/>
     <w:rsid w:val="00EF59B0"/>
     <w:rsid w:val="00F02FDF"/>
     <w:rsid w:val="00F45147"/>
     <w:rsid w:val="00F47F38"/>
     <w:rsid w:val="00F57820"/>
     <w:rsid w:val="00F602B1"/>
+    <w:rsid w:val="00F66F8D"/>
     <w:rsid w:val="00FA1486"/>
     <w:rsid w:val="00FB06F0"/>
     <w:rsid w:val="00FC263B"/>
     <w:rsid w:val="00FD48F1"/>
     <w:rsid w:val="00FD7025"/>
     <w:rsid w:val="00FE077D"/>
+    <w:rsid w:val="00FE4295"/>
     <w:rsid w:val="00FE6DBC"/>
     <w:rsid w:val="00FE7798"/>
     <w:rsid w:val="00FF28DB"/>
     <w:rsid w:val="00FF580E"/>
     <w:rsid w:val="00FF741A"/>
     <w:rsid w:val="03FF8E38"/>
     <w:rsid w:val="082B8384"/>
     <w:rsid w:val="08A0BE4F"/>
     <w:rsid w:val="0A610668"/>
     <w:rsid w:val="0BBC7F61"/>
     <w:rsid w:val="0C851B10"/>
     <w:rsid w:val="0D8B8108"/>
     <w:rsid w:val="0F60B48A"/>
     <w:rsid w:val="10E7FED2"/>
     <w:rsid w:val="11E0A8F9"/>
     <w:rsid w:val="127DFDCA"/>
     <w:rsid w:val="16CAB5FF"/>
     <w:rsid w:val="1961AF7D"/>
     <w:rsid w:val="196439CC"/>
     <w:rsid w:val="1B62D258"/>
     <w:rsid w:val="1ED146A9"/>
     <w:rsid w:val="212B27A4"/>
     <w:rsid w:val="25FEA849"/>
     <w:rsid w:val="2D1F2D60"/>
     <w:rsid w:val="3014B099"/>
@@ -5641,59 +5591,50 @@
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <SharedWithUsers xmlns="45f13a3b-a8f8-458e-b468-fe19c65d9e9c">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </SharedWithUsers>
     <TaxCatchAll xmlns="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="b94932a4-8a36-4682-922b-a748b0285a9f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010051F72A33DDA3E849BA7AB8F84D4532B3" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e5b8ef66eb4e0d3de6313376e279d3a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b94932a4-8a36-4682-922b-a748b0285a9f" xmlns:ns3="45f13a3b-a8f8-458e-b468-fe19c65d9e9c" xmlns:ns4="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2bf08a12822c59165828193c822e9d83" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="b94932a4-8a36-4682-922b-a748b0285a9f"/>
     <xsd:import namespace="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
     <xsd:import namespace="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -5877,111 +5818,114 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A0BB2002-E480-42DF-A4FB-35CD102048F2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
+    <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
-[...5 lines deleted...]
-    <ds:schemaRef ds:uri="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{843FB2A7-337B-4FCF-A907-98B946A761F1}">
-[...6 lines deleted...]
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA5E529C-F8DC-4261-85ED-74F59E4A5D35}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
     <ds:schemaRef ds:uri="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
     <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{843FB2A7-337B-4FCF-A907-98B946A761F1}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>235</Words>
-  <Characters>1742</Characters>
+  <Words>284</Words>
+  <Characters>1620</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Hampshire County Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1974</CharactersWithSpaces>
+  <CharactersWithSpaces>1901</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Tutor’s Course File Checklist</dc:title>
   <dc:subject/>
   <dc:creator>RHLIALGF</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_NewReviewCycle">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">