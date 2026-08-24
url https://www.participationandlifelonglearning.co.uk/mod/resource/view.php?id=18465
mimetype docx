--- v0 (2025-12-03)
+++ v1 (2026-08-24)
@@ -1,62 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps5.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="1FC48BB2" w14:textId="77777777" w:rsidR="00B679C5" w:rsidRDefault="00B679C5">
       <w:pPr>
         <w:pStyle w:val="Secondheading"/>
         <w:ind w:left="-720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="169ADFAF" w14:textId="77777777" w:rsidR="00B679C5" w:rsidRDefault="00B679C5">
       <w:pPr>
         <w:pStyle w:val="Secondheading"/>
         <w:ind w:left="-720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52EDD17F" w14:textId="523000C8" w:rsidR="003D7A0E" w:rsidRDefault="00B679C5" w:rsidP="00694FE2">
       <w:pPr>
         <w:pStyle w:val="Secondheading"/>
         <w:ind w:left="-720" w:firstLine="153"/>
@@ -77,51 +76,51 @@
       <w:pPr>
         <w:pStyle w:val="Secondheading"/>
         <w:ind w:left="-720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9640" w:type="dxa"/>
         <w:tblInd w:w="-601" w:type="dxa"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3041"/>
         <w:gridCol w:w="1354"/>
         <w:gridCol w:w="1687"/>
         <w:gridCol w:w="3558"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003D7A0E" w14:paraId="1EA3415A" w14:textId="77777777" w:rsidTr="00A62D78">
+      <w:tr w:rsidR="003D7A0E" w14:paraId="1EA3415A" w14:textId="77777777" w:rsidTr="3361ADF5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3777FC62" w14:textId="4EAA03E2" w:rsidR="003D7A0E" w:rsidRDefault="003D7A0E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -220,51 +219,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Tutor</w:t>
             </w:r>
             <w:r w:rsidR="00F13ECC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6F22A1BA" w14:textId="6D91A5F6" w:rsidR="003D7A0E" w:rsidRDefault="003D7A0E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D7A0E" w14:paraId="731F1D92" w14:textId="77777777" w:rsidTr="00F13ECC">
+      <w:tr w:rsidR="003D7A0E" w14:paraId="731F1D92" w14:textId="77777777" w:rsidTr="3361ADF5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44E601EC" w14:textId="26DCF5B4" w:rsidR="003D7A0E" w:rsidRDefault="003D7A0E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -306,51 +305,51 @@
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5E85F9FB" w14:textId="7F60D014" w:rsidR="003D7A0E" w:rsidRDefault="003D7A0E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Day(s) and time(s)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="06367B26" w14:textId="701E894B" w:rsidR="003D7A0E" w:rsidRDefault="003D7A0E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D7A0E" w14:paraId="1D51FB05" w14:textId="77777777" w:rsidTr="00F13ECC">
+      <w:tr w:rsidR="003D7A0E" w14:paraId="1D51FB05" w14:textId="77777777" w:rsidTr="3361ADF5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3041" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="023A9CD6" w14:textId="41B16A1D" w:rsidR="003D7A0E" w:rsidRDefault="003D7A0E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -438,51 +437,51 @@
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Length of course</w:t>
             </w:r>
             <w:r w:rsidR="00F13ECC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DF579E5" w14:textId="0302CE3B" w:rsidR="003D7A0E" w:rsidRDefault="003D7A0E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D7A0E" w14:paraId="15E6F4D2" w14:textId="77777777" w:rsidTr="00F13ECC">
+      <w:tr w:rsidR="003D7A0E" w14:paraId="15E6F4D2" w14:textId="77777777" w:rsidTr="3361ADF5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4395" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="0" w:type="dxa"/>
               <w:left w:w="108" w:type="dxa"/>
               <w:bottom w:w="0" w:type="dxa"/>
               <w:right w:w="108" w:type="dxa"/>
             </w:tcMar>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3EBC23DE" w14:textId="1A17F052" w:rsidR="003D7A0E" w:rsidRDefault="003D7A0E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -502,63 +501,69 @@
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="1FBECA5E" w14:textId="60E4A5DE" w:rsidR="003D7A0E" w:rsidRDefault="003D7A0E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5245" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B2357A9" w14:textId="236B43BF" w:rsidR="003D7A0E" w:rsidRDefault="003D7A0E">
-[...5 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="7B2357A9" w14:textId="7B72FFFB" w:rsidR="003D7A0E" w:rsidRDefault="61B4338D">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3361ADF5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Other costs</w:t>
             </w:r>
-            <w:r w:rsidR="00F13ECC">
+            <w:r w:rsidR="59BA59FF" w:rsidRPr="3361ADF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (For HA)</w:t>
+            </w:r>
+            <w:r w:rsidR="00F13ECC" w:rsidRPr="3361ADF5">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="600C1B53" w14:textId="66125F58" w:rsidR="007505A4" w:rsidRPr="00262AD0" w:rsidRDefault="007505A4" w:rsidP="003D7A0E">
       <w:pPr>
         <w:pStyle w:val="Secondheading"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9651" w:type="dxa"/>
         <w:tblInd w:w="-612" w:type="dxa"/>
         <w:tblBorders>
@@ -755,51 +760,51 @@
     </w:tbl>
     <w:p w14:paraId="699B0AFD" w14:textId="77777777" w:rsidR="007505A4" w:rsidRPr="00262AD0" w:rsidRDefault="007505A4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9651" w:type="dxa"/>
         <w:tblInd w:w="-612" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9651"/>
       </w:tblGrid>
-      <w:tr w:rsidR="007505A4" w:rsidRPr="00262AD0" w14:paraId="765F97AD" w14:textId="77777777" w:rsidTr="00F13ECC">
+      <w:tr w:rsidR="007505A4" w:rsidRPr="00262AD0" w14:paraId="765F97AD" w14:textId="77777777" w:rsidTr="7D45271B">
         <w:trPr>
           <w:trHeight w:val="2935"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9651" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C018045" w14:textId="77777777" w:rsidR="007505A4" w:rsidRPr="00F13ECC" w:rsidRDefault="007505A4">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00262AD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
@@ -824,344 +829,371 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C7607B" w:rsidRPr="00F13ECC">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>(Implementation/Impact)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60A2DAA4" w14:textId="77777777" w:rsidR="00365C57" w:rsidRPr="00262AD0" w:rsidRDefault="00365C57">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="62AA9DEB" w14:textId="77777777" w:rsidR="00365C57" w:rsidRPr="00262AD0" w:rsidRDefault="00365C57">
+          <w:p w14:paraId="62AA9DEB" w14:textId="77777777" w:rsidR="00365C57" w:rsidRPr="00262AD0" w:rsidRDefault="59B330E6">
             <w:pPr>
               <w:pStyle w:val="Header"/>
               <w:tabs>
                 <w:tab w:val="clear" w:pos="4153"/>
                 <w:tab w:val="clear" w:pos="8306"/>
               </w:tabs>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:bCs/>
+            </w:pPr>
+            <w:r w:rsidRPr="3361ADF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:bCs/>
+              <w:t>Who is this course for?</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="292AA42C" w14:textId="2CA9554A" w:rsidR="3361ADF5" w:rsidRDefault="3361ADF5" w:rsidP="3361ADF5">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4153"/>
+                <w:tab w:val="clear" w:pos="8306"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
-              <w:t>Who is this course for?</w:t>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="20DDB144" w14:textId="1A6E4593" w:rsidR="68D14D33" w:rsidRDefault="68D14D33" w:rsidP="3361ADF5">
+            <w:pPr>
+              <w:pStyle w:val="Header"/>
+              <w:tabs>
+                <w:tab w:val="clear" w:pos="4153"/>
+                <w:tab w:val="clear" w:pos="8306"/>
+              </w:tabs>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="3361ADF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Course purpose (</w:t>
+            </w:r>
+            <w:r w:rsidR="00AB0358">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>Adult Skills</w:t>
+            </w:r>
+            <w:r w:rsidRPr="3361ADF5">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> purpose type): </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="46792021" w14:textId="77777777" w:rsidR="007505A4" w:rsidRPr="00262AD0" w:rsidRDefault="007505A4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2FD27113" w14:textId="28550F7D" w:rsidR="007505A4" w:rsidRPr="00262AD0" w:rsidRDefault="007505A4">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00262AD0">
+          <w:p w14:paraId="19EE2797" w14:textId="707CBF91" w:rsidR="003D7A0E" w:rsidRPr="00F13ECC" w:rsidRDefault="007505A4" w:rsidP="7D45271B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7D45271B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Previous knowledge/experience</w:t>
             </w:r>
-            <w:r w:rsidR="003D7A0E">
+            <w:r w:rsidR="1F00E9F7" w:rsidRPr="7D45271B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="003D7A0E" w:rsidRPr="00A45B5A">
+            <w:r w:rsidR="1F00E9F7" w:rsidRPr="7D45271B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidR="00A45B5A" w:rsidRPr="00A45B5A">
+            <w:r w:rsidR="36D0A7AC" w:rsidRPr="7D45271B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">please </w:t>
             </w:r>
-            <w:r w:rsidR="003D7A0E" w:rsidRPr="00A45B5A">
+            <w:r w:rsidR="1F00E9F7" w:rsidRPr="7D45271B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>incl</w:t>
             </w:r>
-            <w:r w:rsidR="00A45B5A" w:rsidRPr="00A45B5A">
+            <w:r w:rsidR="36D0A7AC" w:rsidRPr="7D45271B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>ude</w:t>
             </w:r>
-            <w:r w:rsidR="003D7A0E" w:rsidRPr="00A45B5A">
+            <w:r w:rsidR="1F00E9F7" w:rsidRPr="7D45271B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> how </w:t>
             </w:r>
-            <w:r w:rsidR="00A45B5A" w:rsidRPr="00A45B5A">
+            <w:r w:rsidR="36D0A7AC" w:rsidRPr="7D45271B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">this </w:t>
             </w:r>
-            <w:r w:rsidR="003D7A0E" w:rsidRPr="00A45B5A">
+            <w:r w:rsidR="1F00E9F7" w:rsidRPr="7D45271B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>will be accounted for</w:t>
             </w:r>
-            <w:r w:rsidR="003D7A0E" w:rsidRPr="00A45B5A">
+            <w:r w:rsidR="1F00E9F7" w:rsidRPr="7D45271B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidRPr="003D7A0E">
+            <w:r w:rsidRPr="7D45271B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3748ACA3" w14:textId="77777777" w:rsidR="007505A4" w:rsidRPr="00262AD0" w:rsidRDefault="007505A4">
-[...8 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="6020E4EF" w14:textId="77777777" w:rsidR="00365C57" w:rsidRPr="00262AD0" w:rsidRDefault="00365C57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68FB86C1" w14:textId="623FF657" w:rsidR="00365C57" w:rsidRPr="00262AD0" w:rsidRDefault="00365C57" w:rsidP="00A45B5A">
+            <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-                <w:sz w:val="24"/>
-[...19 lines deleted...]
-          <w:p w14:paraId="68FB86C1" w14:textId="623FF657" w:rsidR="00365C57" w:rsidRPr="00262AD0" w:rsidRDefault="00365C57" w:rsidP="00A45B5A">
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00262AD0">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>How you will learn:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="146D8377" w14:textId="77777777" w:rsidR="00365C57" w:rsidRPr="00262AD0" w:rsidRDefault="00365C57">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="48592E8B" w14:textId="77777777" w:rsidR="00365C57" w:rsidRPr="00262AD0" w:rsidRDefault="00365C57" w:rsidP="00A45B5A">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00262AD0">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
-              <w:t>How you will learn:</w:t>
-[...22 lines deleted...]
-              </w:rPr>
               <w:t>How you will be assessed:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="205B5AD2" w14:textId="02F31AD8" w:rsidR="007505A4" w:rsidRDefault="007505A4">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4D8D4910" w14:textId="77777777" w:rsidR="00F13ECC" w:rsidRPr="00262AD0" w:rsidRDefault="00F13ECC" w:rsidP="00F13ECC">
-[...9 lines deleted...]
-              <w:t>For the first session you will need to buy/bring:</w:t>
+          <w:p w14:paraId="4D8D4910" w14:textId="70C6E183" w:rsidR="00F13ECC" w:rsidRPr="00262AD0" w:rsidRDefault="2662928F" w:rsidP="00F13ECC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="7D45271B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Y</w:t>
+            </w:r>
+            <w:r w:rsidR="00F13ECC" w:rsidRPr="7D45271B">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>ou will need to bring:</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="04BC797C" w14:textId="77777777" w:rsidR="00F13ECC" w:rsidRPr="00262AD0" w:rsidRDefault="00F13ECC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0BE54A49" w14:textId="75E7968B" w:rsidR="007505A4" w:rsidRPr="00262AD0" w:rsidRDefault="00B0199C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00262AD0">
+          <w:p w14:paraId="5114E718" w14:textId="59A961C9" w:rsidR="007505A4" w:rsidRPr="00262AD0" w:rsidRDefault="3CCBFCAE">
+            <w:r w:rsidRPr="7D45271B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Progression opportunities from this course</w:t>
             </w:r>
-            <w:r w:rsidR="008E7D7B" w:rsidRPr="00262AD0">
+            <w:r w:rsidR="68CCA5CE" w:rsidRPr="7D45271B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> ar</w:t>
             </w:r>
-            <w:r w:rsidR="00A45B5A">
+            <w:r w:rsidR="36D0A7AC" w:rsidRPr="7D45271B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>e (</w:t>
             </w:r>
-            <w:r w:rsidR="00A45B5A" w:rsidRPr="00A45B5A">
+            <w:r w:rsidR="36D0A7AC" w:rsidRPr="7D45271B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve">please give examples of </w:t>
             </w:r>
-            <w:r w:rsidR="003D7A0E" w:rsidRPr="00A45B5A">
+            <w:r w:rsidR="1F00E9F7" w:rsidRPr="7D45271B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>next steps; progression opportunities and further learning</w:t>
             </w:r>
-            <w:r w:rsidR="00A45B5A" w:rsidRPr="00A45B5A">
+            <w:r w:rsidR="36D0A7AC" w:rsidRPr="7D45271B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
-            <w:r w:rsidR="00A45B5A" w:rsidRPr="00A45B5A">
+            <w:r w:rsidR="36D0A7AC" w:rsidRPr="7D45271B">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
+          </w:p>
+          <w:p w14:paraId="16FB6939" w14:textId="0EF666E7" w:rsidR="007505A4" w:rsidRPr="00262AD0" w:rsidRDefault="007505A4" w:rsidP="7D45271B">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0BE54A49" w14:textId="5C442697" w:rsidR="007505A4" w:rsidRPr="00262AD0" w:rsidRDefault="007505A4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="55AE72BB" w14:textId="77777777" w:rsidR="00A45B5A" w:rsidRDefault="00A45B5A" w:rsidP="00A45B5A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4A1BED9E" w14:textId="77777777" w:rsidR="00A45B5A" w:rsidRDefault="00A45B5A" w:rsidP="00A45B5A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="31" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C008CF">
@@ -1240,192 +1272,186 @@
         </w:rPr>
         <w:tab/>
         <w:t>Telephone Number</w:t>
       </w:r>
       <w:r w:rsidR="00F13ECC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6A0A3F70" w14:textId="77777777" w:rsidR="00A45B5A" w:rsidRDefault="00A45B5A" w:rsidP="00A45B5A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="31" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4975DE7F" w14:textId="5CD3C299" w:rsidR="00A45B5A" w:rsidRDefault="00A45B5A" w:rsidP="00A45B5A">
+    <w:p w14:paraId="4975DE7F" w14:textId="5CD3C299" w:rsidR="00A45B5A" w:rsidRDefault="00A45B5A" w:rsidP="3361ADF5">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="31" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C008CF">
+      <w:r w:rsidRPr="3361ADF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Address</w:t>
       </w:r>
-      <w:r w:rsidR="00F13ECC">
+      <w:r w:rsidR="00F13ECC" w:rsidRPr="3361ADF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C008CF">
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="3361ADF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:tab/>
-[...29 lines deleted...]
-        <w:tab/>
         <w:t>Email</w:t>
       </w:r>
-      <w:r w:rsidR="00F13ECC">
+      <w:r w:rsidR="00F13ECC" w:rsidRPr="3361ADF5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04C0FD74" w14:textId="77777777" w:rsidR="00A45B5A" w:rsidRDefault="00A45B5A" w:rsidP="00A45B5A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="31" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="645D9FBD" w14:textId="571275E1" w:rsidR="00A45B5A" w:rsidRPr="00C008CF" w:rsidRDefault="00A45B5A" w:rsidP="00A45B5A">
+    <w:p w14:paraId="645D9FBD" w14:textId="257F8D1E" w:rsidR="00AB0358" w:rsidRDefault="00A45B5A" w:rsidP="00A45B5A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="31" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="-567"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C008CF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Website</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:p w14:paraId="7654925A" w14:textId="22412F5F" w:rsidR="00A45B5A" w:rsidRPr="00C008CF" w:rsidRDefault="00A45B5A" w:rsidP="00AB0358">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:sectPr w:rsidR="00A45B5A" w:rsidRPr="00C008CF" w:rsidSect="00246684">
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1205" w:right="1800" w:bottom="1440" w:left="1800" w:header="708" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="32247F0D" w14:textId="77777777" w:rsidR="00B97D90" w:rsidRDefault="00B97D90">
+    <w:p w14:paraId="39AFCC08" w14:textId="77777777" w:rsidR="00063785" w:rsidRDefault="00063785">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31DC4881" w14:textId="77777777" w:rsidR="00B97D90" w:rsidRDefault="00B97D90">
+    <w:p w14:paraId="4D69FC29" w14:textId="77777777" w:rsidR="00063785" w:rsidRDefault="00063785">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="3B16D115" w14:textId="77777777" w:rsidR="00B97D90" w:rsidRDefault="00B97D90"/>
+    <w:p w14:paraId="5147BA77" w14:textId="77777777" w:rsidR="00063785" w:rsidRDefault="00063785"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -1455,196 +1481,77 @@
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="26171D8C" w14:textId="4C6F0637" w:rsidR="00DD72E7" w:rsidRDefault="00F13ECC" w:rsidP="00B0199C">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5FD54306" w14:textId="70EE4690" w:rsidR="00AE6311" w:rsidRPr="00AB0358" w:rsidRDefault="00AB0358" w:rsidP="00AB0358">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:tabs>
-[...2 lines deleted...]
-      <w:ind w:left="-720"/>
+      <w:ind w:hanging="709"/>
       <w:rPr>
-        <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-        <w:sz w:val="20"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
-    <w:r>
-[...70 lines deleted...]
-      <w:jc w:val="right"/>
+    <w:r w:rsidRPr="00694FE2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        <w:sz w:val="20"/>
       </w:rPr>
-    </w:pPr>
-[...5 lines deleted...]
-      <w:tab/>
+      <w:t>HA03 Course Information Leaflet 2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
-[...5 lines deleted...]
-      <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
-      <w:t>HL0</w:t>
-[...29 lines deleted...]
-      <w:t>)</w:t>
+      <w:t>6-27</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="2765"/>
       <w:gridCol w:w="2765"/>
       <w:gridCol w:w="2765"/>
     </w:tblGrid>
     <w:tr w:rsidR="46613B90" w14:paraId="11C55EFC" w14:textId="77777777" w:rsidTr="46613B90">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2765" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="38BCD73A" w14:textId="15471979" w:rsidR="46613B90" w:rsidRDefault="46613B90" w:rsidP="46613B90">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
@@ -1652,109 +1559,121 @@
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2765" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="3C85FD6C" w14:textId="5D8A029A" w:rsidR="46613B90" w:rsidRDefault="46613B90" w:rsidP="46613B90">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="2765" w:type="dxa"/>
         </w:tcPr>
         <w:p w14:paraId="48843EB9" w14:textId="7A60A4F6" w:rsidR="46613B90" w:rsidRDefault="46613B90" w:rsidP="46613B90">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="7F4A51F9" w14:textId="68FBB2C8" w:rsidR="46613B90" w:rsidRPr="00694FE2" w:rsidRDefault="00694FE2" w:rsidP="00694FE2">
+  <w:p w14:paraId="7F4A51F9" w14:textId="6767ACA4" w:rsidR="46613B90" w:rsidRPr="00694FE2" w:rsidRDefault="00694FE2" w:rsidP="00AB0358">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:hanging="709"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00694FE2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
-      <w:t>HA03 Course Information Leaflet 25</w:t>
+      <w:t>HA03 Course Information Leaflet 2</w:t>
+    </w:r>
+    <w:r w:rsidR="00AB0358">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00F423D2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
-      <w:t>-26</w:t>
+      <w:t>-2</w:t>
+    </w:r>
+    <w:r w:rsidR="00AB0358">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t>7</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="57BC2B07" w14:textId="77777777" w:rsidR="00B97D90" w:rsidRDefault="00B97D90">
+    <w:p w14:paraId="1F2BE723" w14:textId="77777777" w:rsidR="00063785" w:rsidRDefault="00063785">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66D3A3B7" w14:textId="77777777" w:rsidR="00B97D90" w:rsidRDefault="00B97D90">
+    <w:p w14:paraId="56FB6D4C" w14:textId="77777777" w:rsidR="00063785" w:rsidRDefault="00063785">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0D722F83" w14:textId="77777777" w:rsidR="00B97D90" w:rsidRDefault="00B97D90"/>
+    <w:p w14:paraId="4DDB1D69" w14:textId="77777777" w:rsidR="00063785" w:rsidRDefault="00063785"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0C22DF77" w14:textId="77777777" w:rsidR="007505A4" w:rsidRDefault="007505A4" w:rsidP="00197EDE">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0EACBCF7" w14:textId="13DA1006" w:rsidR="00B679C5" w:rsidRDefault="00B679C5">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2FA563D0" wp14:editId="7149EED0">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4038600</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-125730</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1955800" cy="855447"/>
           <wp:effectExtent l="0" t="0" r="6350" b="1905"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="21167"/>
               <wp:lineTo x="21460" y="21167"/>
               <wp:lineTo x="21460" y="0"/>
@@ -1789,51 +1708,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1955800" cy="855447"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0DF055D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="667E61D2"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2065,50 +1984,51 @@
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00197EDE"/>
     <w:rsid w:val="0001333E"/>
     <w:rsid w:val="000150AB"/>
     <w:rsid w:val="00023ED4"/>
     <w:rsid w:val="000350F4"/>
     <w:rsid w:val="00043F41"/>
     <w:rsid w:val="00045A79"/>
     <w:rsid w:val="00054A00"/>
     <w:rsid w:val="00056876"/>
+    <w:rsid w:val="00063785"/>
     <w:rsid w:val="00072BF1"/>
     <w:rsid w:val="00095207"/>
     <w:rsid w:val="00097856"/>
     <w:rsid w:val="000B408E"/>
     <w:rsid w:val="000C0166"/>
     <w:rsid w:val="000C54F0"/>
     <w:rsid w:val="000D0E10"/>
     <w:rsid w:val="000D65A2"/>
     <w:rsid w:val="000E5616"/>
     <w:rsid w:val="000F20F5"/>
     <w:rsid w:val="001014C8"/>
     <w:rsid w:val="001059F5"/>
     <w:rsid w:val="0013570F"/>
     <w:rsid w:val="00140CFD"/>
     <w:rsid w:val="001417E1"/>
     <w:rsid w:val="00156DEF"/>
     <w:rsid w:val="00163A08"/>
     <w:rsid w:val="00172F9C"/>
     <w:rsid w:val="001974EA"/>
     <w:rsid w:val="00197C1A"/>
     <w:rsid w:val="00197EDE"/>
     <w:rsid w:val="001C328A"/>
     <w:rsid w:val="001C3AF8"/>
     <w:rsid w:val="001C63EB"/>
     <w:rsid w:val="001E20C5"/>
@@ -2173,224 +2093,252 @@
     <w:rsid w:val="00581ADB"/>
     <w:rsid w:val="00594960"/>
     <w:rsid w:val="005A0EDD"/>
     <w:rsid w:val="005A58F0"/>
     <w:rsid w:val="005B0C4D"/>
     <w:rsid w:val="005B29A8"/>
     <w:rsid w:val="005E1F79"/>
     <w:rsid w:val="005E6B3E"/>
     <w:rsid w:val="005F1439"/>
     <w:rsid w:val="005F4702"/>
     <w:rsid w:val="005F64A9"/>
     <w:rsid w:val="0060092A"/>
     <w:rsid w:val="00622AE1"/>
     <w:rsid w:val="006262E1"/>
     <w:rsid w:val="0062734D"/>
     <w:rsid w:val="0064655C"/>
     <w:rsid w:val="0066520A"/>
     <w:rsid w:val="00675B17"/>
     <w:rsid w:val="0068453F"/>
     <w:rsid w:val="00687447"/>
     <w:rsid w:val="00693A24"/>
     <w:rsid w:val="00694FE2"/>
     <w:rsid w:val="006A66C0"/>
     <w:rsid w:val="006D1DAA"/>
     <w:rsid w:val="006E332C"/>
+    <w:rsid w:val="006F4711"/>
     <w:rsid w:val="00707327"/>
     <w:rsid w:val="007144D6"/>
     <w:rsid w:val="007149F4"/>
     <w:rsid w:val="007505A4"/>
     <w:rsid w:val="007655C8"/>
     <w:rsid w:val="00773A48"/>
     <w:rsid w:val="00780320"/>
     <w:rsid w:val="007809C8"/>
     <w:rsid w:val="00790F47"/>
     <w:rsid w:val="0079662B"/>
     <w:rsid w:val="00797546"/>
     <w:rsid w:val="007B1422"/>
+    <w:rsid w:val="007C4BFA"/>
     <w:rsid w:val="007E5021"/>
     <w:rsid w:val="007E7DFC"/>
     <w:rsid w:val="00803488"/>
     <w:rsid w:val="0080479B"/>
     <w:rsid w:val="00810A93"/>
     <w:rsid w:val="00822266"/>
     <w:rsid w:val="00827445"/>
     <w:rsid w:val="00851AED"/>
     <w:rsid w:val="00870137"/>
+    <w:rsid w:val="0087047F"/>
     <w:rsid w:val="0087287F"/>
     <w:rsid w:val="00876134"/>
     <w:rsid w:val="00877317"/>
     <w:rsid w:val="00886645"/>
     <w:rsid w:val="008C1256"/>
     <w:rsid w:val="008D598B"/>
     <w:rsid w:val="008E7D7B"/>
     <w:rsid w:val="00917734"/>
     <w:rsid w:val="0093404E"/>
     <w:rsid w:val="009403D0"/>
     <w:rsid w:val="00944F95"/>
     <w:rsid w:val="009464DB"/>
     <w:rsid w:val="009547F3"/>
     <w:rsid w:val="00956D02"/>
     <w:rsid w:val="009709B6"/>
     <w:rsid w:val="0099561E"/>
     <w:rsid w:val="00997D1B"/>
     <w:rsid w:val="009C5687"/>
     <w:rsid w:val="009D10EE"/>
     <w:rsid w:val="009D1F51"/>
     <w:rsid w:val="009D53C9"/>
     <w:rsid w:val="009E08DB"/>
     <w:rsid w:val="009F75AC"/>
     <w:rsid w:val="00A01075"/>
     <w:rsid w:val="00A02642"/>
     <w:rsid w:val="00A11402"/>
+    <w:rsid w:val="00A114F2"/>
     <w:rsid w:val="00A202E2"/>
     <w:rsid w:val="00A332E5"/>
     <w:rsid w:val="00A442DE"/>
     <w:rsid w:val="00A45B5A"/>
     <w:rsid w:val="00A5744A"/>
     <w:rsid w:val="00A608CE"/>
     <w:rsid w:val="00A62D78"/>
     <w:rsid w:val="00A7448C"/>
     <w:rsid w:val="00A96A15"/>
+    <w:rsid w:val="00AB0358"/>
     <w:rsid w:val="00AB697D"/>
+    <w:rsid w:val="00AC6416"/>
     <w:rsid w:val="00AD3427"/>
     <w:rsid w:val="00AE6311"/>
     <w:rsid w:val="00B013D6"/>
     <w:rsid w:val="00B0199C"/>
     <w:rsid w:val="00B120CC"/>
     <w:rsid w:val="00B17070"/>
     <w:rsid w:val="00B2588A"/>
     <w:rsid w:val="00B47C35"/>
     <w:rsid w:val="00B554B1"/>
     <w:rsid w:val="00B601FA"/>
     <w:rsid w:val="00B66D69"/>
     <w:rsid w:val="00B679C5"/>
     <w:rsid w:val="00B7460E"/>
     <w:rsid w:val="00B74978"/>
     <w:rsid w:val="00B82622"/>
     <w:rsid w:val="00B97D90"/>
     <w:rsid w:val="00BA4A60"/>
     <w:rsid w:val="00BC038C"/>
     <w:rsid w:val="00BC6FBF"/>
     <w:rsid w:val="00BC77C2"/>
     <w:rsid w:val="00BD2055"/>
     <w:rsid w:val="00BD49AA"/>
     <w:rsid w:val="00BD7C3D"/>
     <w:rsid w:val="00BE0322"/>
     <w:rsid w:val="00BF23B1"/>
     <w:rsid w:val="00C008CF"/>
     <w:rsid w:val="00C02BF9"/>
     <w:rsid w:val="00C06736"/>
+    <w:rsid w:val="00C115E4"/>
     <w:rsid w:val="00C16749"/>
     <w:rsid w:val="00C42B90"/>
     <w:rsid w:val="00C44414"/>
     <w:rsid w:val="00C5639C"/>
     <w:rsid w:val="00C5696B"/>
     <w:rsid w:val="00C664C0"/>
     <w:rsid w:val="00C7607B"/>
     <w:rsid w:val="00C822F4"/>
     <w:rsid w:val="00C84471"/>
     <w:rsid w:val="00C93309"/>
     <w:rsid w:val="00CA59D5"/>
     <w:rsid w:val="00CB6D0E"/>
     <w:rsid w:val="00CC45A7"/>
     <w:rsid w:val="00CE13B1"/>
     <w:rsid w:val="00CF4A25"/>
     <w:rsid w:val="00CF5A7F"/>
     <w:rsid w:val="00CF7E5D"/>
     <w:rsid w:val="00D042AB"/>
     <w:rsid w:val="00D121AB"/>
     <w:rsid w:val="00D227B4"/>
     <w:rsid w:val="00D22C25"/>
     <w:rsid w:val="00D77E13"/>
     <w:rsid w:val="00D962D7"/>
     <w:rsid w:val="00DA268A"/>
     <w:rsid w:val="00DA2C9B"/>
     <w:rsid w:val="00DA3DAE"/>
     <w:rsid w:val="00DB3CA5"/>
     <w:rsid w:val="00DB7C34"/>
     <w:rsid w:val="00DD2606"/>
     <w:rsid w:val="00DD72E7"/>
     <w:rsid w:val="00DD78DD"/>
+    <w:rsid w:val="00DF10A6"/>
     <w:rsid w:val="00DF756E"/>
     <w:rsid w:val="00E00D5B"/>
     <w:rsid w:val="00E14B80"/>
     <w:rsid w:val="00E152F6"/>
+    <w:rsid w:val="00E20B6A"/>
     <w:rsid w:val="00E278EA"/>
     <w:rsid w:val="00E31BA7"/>
     <w:rsid w:val="00E37716"/>
     <w:rsid w:val="00E41761"/>
     <w:rsid w:val="00E439CA"/>
     <w:rsid w:val="00E71B63"/>
     <w:rsid w:val="00E7392C"/>
     <w:rsid w:val="00E7646A"/>
     <w:rsid w:val="00E8780E"/>
     <w:rsid w:val="00EE4CDF"/>
     <w:rsid w:val="00EF3884"/>
     <w:rsid w:val="00F13ECC"/>
     <w:rsid w:val="00F1783D"/>
     <w:rsid w:val="00F2502F"/>
     <w:rsid w:val="00F31AF6"/>
     <w:rsid w:val="00F345E2"/>
     <w:rsid w:val="00F34D45"/>
     <w:rsid w:val="00F423D2"/>
     <w:rsid w:val="00F47B82"/>
     <w:rsid w:val="00F51B67"/>
     <w:rsid w:val="00F54006"/>
     <w:rsid w:val="00FB06F0"/>
     <w:rsid w:val="00FB3610"/>
+    <w:rsid w:val="00FB3ACB"/>
     <w:rsid w:val="00FC3C22"/>
     <w:rsid w:val="00FE57B7"/>
+    <w:rsid w:val="0E258FDB"/>
+    <w:rsid w:val="1F00E9F7"/>
+    <w:rsid w:val="2662928F"/>
+    <w:rsid w:val="30A57CCE"/>
+    <w:rsid w:val="3361ADF5"/>
+    <w:rsid w:val="36D0A7AC"/>
+    <w:rsid w:val="3968B255"/>
+    <w:rsid w:val="3CCBFCAE"/>
+    <w:rsid w:val="41652331"/>
     <w:rsid w:val="46613B90"/>
+    <w:rsid w:val="59B330E6"/>
+    <w:rsid w:val="59BA59FF"/>
+    <w:rsid w:val="59E4F58E"/>
+    <w:rsid w:val="61B4338D"/>
+    <w:rsid w:val="66A3EC64"/>
+    <w:rsid w:val="68CCA5CE"/>
+    <w:rsid w:val="68D14D33"/>
+    <w:rsid w:val="7A50185A"/>
+    <w:rsid w:val="7D45271B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="64027983"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{57EF6655-D4B9-441C-997A-88FE8099FE3A}"/>
+  <w15:docId w15:val="{47E34121-0DA9-4B36-841E-B1C32B698C3C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2870,84 +2818,91 @@
     <w:locked/>
     <w:rsid w:val="00A442DE"/>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00FB4123"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000" w:themeColor="text1"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Mention">
+    <w:name w:val="Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E20B6A"/>
+    <w:rPr>
+      <w:color w:val="2B579A"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="765274278">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...2 lines deleted...]
-
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -3231,69 +3186,50 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps5.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
-[...17 lines deleted...]
-<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010051F72A33DDA3E849BA7AB8F84D4532B3" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e5b8ef66eb4e0d3de6313376e279d3a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b94932a4-8a36-4682-922b-a748b0285a9f" xmlns:ns3="45f13a3b-a8f8-458e-b468-fe19c65d9e9c" xmlns:ns4="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2bf08a12822c59165828193c822e9d83" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="b94932a4-8a36-4682-922b-a748b0285a9f"/>
     <xsd:import namespace="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
     <xsd:import namespace="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -3477,120 +3413,139 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b94932a4-8a36-4682-922b-a748b0285a9f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item5.xml><?xml version="1.0" encoding="utf-8"?>
+<LongProperties xmlns="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+</file>
+
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A6975718-7E79-4879-9D37-1B978F26A22C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55699146-FBEF-43B8-8B35-C08601FFF3D9}">
-[...25 lines deleted...]
-<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C27B6D68-ABAF-411B-A9FB-064BA04C7142}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
     <ds:schemaRef ds:uri="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
     <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C70CAF53-F3DE-4021-8807-D88B59E63291}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9E42E64A-AD1A-4782-8FD9-46F4721C87E2}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
+    <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps5.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55699146-FBEF-43B8-8B35-C08601FFF3D9}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>125</Words>
-  <Characters>715</Characters>
+  <Words>127</Words>
+  <Characters>724</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
+  <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Hampshire County Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>839</CharactersWithSpaces>
+  <CharactersWithSpaces>850</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Programme Information Leaflet</dc:title>
   <dc:subject/>
   <dc:creator>edllackp</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="_dlc_DocId">
     <vt:lpwstr>HFUTUREDOCID-1165664543-114429</vt:lpwstr>
   </property>