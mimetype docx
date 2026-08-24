--- v0 (2025-12-03)
+++ v1 (2026-08-24)
@@ -1,119 +1,123 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9918" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="F3F3F3"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9221"/>
         <w:gridCol w:w="697"/>
       </w:tblGrid>
       <w:tr w:rsidR="00DE47FC" w:rsidRPr="00DE47FC" w14:paraId="58596F7D" w14:textId="77777777" w:rsidTr="208D6BD1">
         <w:trPr>
           <w:trHeight w:val="721"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9221" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18EFDA8F" w14:textId="74BF8F4C" w:rsidR="00861087" w:rsidRPr="00DE47FC" w:rsidRDefault="00861087" w:rsidP="00AD49A6">
+          <w:p w14:paraId="18EFDA8F" w14:textId="312DF93B" w:rsidR="00861087" w:rsidRPr="00DE47FC" w:rsidRDefault="00861087" w:rsidP="00AD49A6">
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE47FC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">Hampshire </w:t>
             </w:r>
             <w:r w:rsidR="00C44219" w:rsidRPr="00DE47FC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Achieves</w:t>
             </w:r>
             <w:r w:rsidR="002A2C9A" w:rsidRPr="00DE47FC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve"> Adult Tailored Learning</w:t>
+              <w:t xml:space="preserve"> Adult </w:t>
+            </w:r>
+            <w:r w:rsidR="003078DA">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Skills</w:t>
             </w:r>
             <w:r w:rsidR="00AD49A6" w:rsidRPr="00DE47FC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve"> - </w:t>
             </w:r>
             <w:r w:rsidRPr="00DE47FC">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Tutor’s Course File Checklist</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44A06542" w14:textId="6CB1C69B" w:rsidR="00861087" w:rsidRPr="00DE47FC" w:rsidRDefault="00AD49A6" w:rsidP="00612D6C">
             <w:pPr>
               <w:spacing w:after="0"/>
@@ -828,231 +832,113 @@
             </w:r>
             <w:r w:rsidR="006D7E07" w:rsidRPr="00DE47FC">
               <w:t xml:space="preserve"> e.g. change of classroom</w:t>
             </w:r>
             <w:r w:rsidRPr="00DE47FC">
               <w:t>)</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
             <w:bookmarkEnd w:id="1"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="697" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07EEA5A7" w14:textId="77777777" w:rsidR="00861087" w:rsidRPr="00DE47FC" w:rsidRDefault="00861087" w:rsidP="00612D6C">
             <w:pPr>
               <w:spacing w:after="0"/>
             </w:pPr>
             <w:r w:rsidRPr="00DE47FC">
               <w:t>Y/N</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A0CD3" w:rsidRPr="00DE47FC" w14:paraId="59B8FD61" w14:textId="77777777" w:rsidTr="208D6BD1">
-[...118 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="16823CE4" w14:textId="23A6205D" w:rsidR="00861087" w:rsidRPr="00DE47FC" w:rsidRDefault="1E2BABAD" w:rsidP="54A0581E">
+    <w:p w14:paraId="1FED6535" w14:textId="77777777" w:rsidR="00943948" w:rsidRDefault="00943948" w:rsidP="54A0581E">
+      <w:pPr>
+        <w:ind w:right="-450"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16823CE4" w14:textId="171F1ECD" w:rsidR="00861087" w:rsidRPr="00DE47FC" w:rsidRDefault="1E2BABAD" w:rsidP="54A0581E">
       <w:pPr>
         <w:ind w:right="-450"/>
         <w:rPr>
           <w:rFonts w:eastAsia="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId10" w:anchor="section-6">
         <w:r w:rsidRPr="54A0581E">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:eastAsia="Arial"/>
             <w:color w:val="0000FF"/>
           </w:rPr>
           <w:t>Course: HA Quality documentation templates (participationandlifelonglearning.co.uk)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="2BCD8C74" w14:textId="77777777" w:rsidR="007C2827" w:rsidRPr="00DE47FC" w:rsidRDefault="007C2827"/>
     <w:sectPr w:rsidR="007C2827" w:rsidRPr="00DE47FC" w:rsidSect="00612D6C">
-      <w:headerReference w:type="even" r:id="rId11"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+      <w:footerReference w:type="default" r:id="rId11"/>
+      <w:headerReference w:type="first" r:id="rId12"/>
+      <w:footerReference w:type="first" r:id="rId13"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1993" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2A41CDC9" w14:textId="77777777" w:rsidR="00995278" w:rsidRDefault="00995278">
+    <w:p w14:paraId="2E93D2A1" w14:textId="77777777" w:rsidR="00585B3D" w:rsidRDefault="00585B3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0A4D33C5" w14:textId="77777777" w:rsidR="00995278" w:rsidRDefault="00995278">
+    <w:p w14:paraId="55D82688" w14:textId="77777777" w:rsidR="00585B3D" w:rsidRDefault="00585B3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5EF724FD" w14:textId="77777777" w:rsidR="00995278" w:rsidRDefault="00995278">
+    <w:p w14:paraId="3D0CE0C3" w14:textId="77777777" w:rsidR="00585B3D" w:rsidRDefault="00585B3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
@@ -1077,165 +963,146 @@
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...9 lines deleted...]
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="16C112E5" w14:textId="77777777" w:rsidR="00CB1626" w:rsidRPr="006303AE" w:rsidRDefault="00861087" w:rsidP="00612D6C">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:t>HL</w:t>
     </w:r>
     <w:r w:rsidRPr="006303AE">
       <w:t xml:space="preserve">25 </w:t>
     </w:r>
     <w:r>
       <w:t>(</w:t>
     </w:r>
     <w:r w:rsidRPr="006303AE">
       <w:t>202</w:t>
     </w:r>
     <w:r>
       <w:t>2)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w14:paraId="79F8456A" w14:textId="4036FE33" w:rsidR="00CB1626" w:rsidRPr="00BC337E" w:rsidRDefault="00BC337E" w:rsidP="00BC337E">
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="79F8456A" w14:textId="319E6946" w:rsidR="00CB1626" w:rsidRPr="00BC337E" w:rsidRDefault="00BC337E" w:rsidP="00BC337E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
     <w:r w:rsidRPr="00BC337E">
-      <w:t>HA01 Tutor Course File Checklist ATL 25</w:t>
+      <w:t xml:space="preserve">HA01 Tutor Course File Checklist </w:t>
+    </w:r>
+    <w:r w:rsidR="003078DA">
+      <w:t>Adult Skills</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00BC337E">
+      <w:t xml:space="preserve"> 2</w:t>
+    </w:r>
+    <w:r w:rsidR="003078DA">
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00BD2CFF">
-      <w:t>-26</w:t>
+      <w:t>-2</w:t>
+    </w:r>
+    <w:r w:rsidR="003078DA">
+      <w:t>7</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0947290F" w14:textId="77777777" w:rsidR="00995278" w:rsidRDefault="00995278">
+    <w:p w14:paraId="6EDB3ED5" w14:textId="77777777" w:rsidR="00585B3D" w:rsidRDefault="00585B3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0E5B6B8B" w14:textId="77777777" w:rsidR="00995278" w:rsidRDefault="00995278">
+    <w:p w14:paraId="4D65BCB4" w14:textId="77777777" w:rsidR="00585B3D" w:rsidRDefault="00585B3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="0A7AC143" w14:textId="77777777" w:rsidR="00995278" w:rsidRDefault="00995278">
+    <w:p w14:paraId="087A55DD" w14:textId="77777777" w:rsidR="00585B3D" w:rsidRDefault="00585B3D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...19 lines deleted...]
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4A6696CB" w14:textId="021FE00E" w:rsidR="00CB1626" w:rsidRDefault="00C9790A" w:rsidP="00612D6C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1BE322C0" wp14:editId="024C6631">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4029075</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-163830</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1955800" cy="855447"/>
           <wp:effectExtent l="0" t="0" r="6350" b="1905"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="21167"/>
               <wp:lineTo x="21460" y="21167"/>
@@ -1271,51 +1138,51 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1955800" cy="855447"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="010E1BC3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8AA44A28"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -1860,159 +1727,166 @@
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="864290089">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="901791009">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1585800006">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1249464621">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="279073103">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00861087"/>
     <w:rsid w:val="00010614"/>
     <w:rsid w:val="00077ED8"/>
     <w:rsid w:val="000952D1"/>
     <w:rsid w:val="00106E0A"/>
     <w:rsid w:val="00107DDC"/>
     <w:rsid w:val="00143A38"/>
     <w:rsid w:val="00143ADF"/>
     <w:rsid w:val="001526D7"/>
     <w:rsid w:val="00184958"/>
     <w:rsid w:val="001E2761"/>
     <w:rsid w:val="001E6923"/>
     <w:rsid w:val="001F379C"/>
     <w:rsid w:val="00202A24"/>
     <w:rsid w:val="00210202"/>
     <w:rsid w:val="00233A2A"/>
     <w:rsid w:val="00256DF6"/>
     <w:rsid w:val="002663A8"/>
     <w:rsid w:val="002A0AF1"/>
     <w:rsid w:val="002A2C9A"/>
     <w:rsid w:val="002C1AAF"/>
+    <w:rsid w:val="002F7485"/>
+    <w:rsid w:val="003078DA"/>
     <w:rsid w:val="0034598A"/>
     <w:rsid w:val="0036319B"/>
     <w:rsid w:val="00381F96"/>
     <w:rsid w:val="00390C79"/>
     <w:rsid w:val="003E1F6E"/>
     <w:rsid w:val="00411D95"/>
     <w:rsid w:val="00433281"/>
     <w:rsid w:val="00466B2C"/>
     <w:rsid w:val="00475677"/>
     <w:rsid w:val="004C30BC"/>
     <w:rsid w:val="004E3DA6"/>
     <w:rsid w:val="004F4C03"/>
+    <w:rsid w:val="0051003C"/>
+    <w:rsid w:val="00585B3D"/>
     <w:rsid w:val="005A7BCA"/>
     <w:rsid w:val="00612D6C"/>
     <w:rsid w:val="00625919"/>
     <w:rsid w:val="0065220E"/>
     <w:rsid w:val="006A0CD3"/>
     <w:rsid w:val="006A5E54"/>
     <w:rsid w:val="006D7E07"/>
     <w:rsid w:val="007214FF"/>
     <w:rsid w:val="00737A9B"/>
     <w:rsid w:val="00772D0E"/>
     <w:rsid w:val="007975B9"/>
     <w:rsid w:val="007C2827"/>
     <w:rsid w:val="007D6E06"/>
     <w:rsid w:val="00807E67"/>
     <w:rsid w:val="00817065"/>
     <w:rsid w:val="0084070C"/>
     <w:rsid w:val="00852C2A"/>
     <w:rsid w:val="00861087"/>
     <w:rsid w:val="008A4C00"/>
     <w:rsid w:val="008C7A55"/>
     <w:rsid w:val="008F139E"/>
     <w:rsid w:val="00901DB3"/>
     <w:rsid w:val="00922427"/>
+    <w:rsid w:val="00943948"/>
     <w:rsid w:val="00962050"/>
     <w:rsid w:val="0099277A"/>
     <w:rsid w:val="00995278"/>
     <w:rsid w:val="00A2164B"/>
     <w:rsid w:val="00A24853"/>
     <w:rsid w:val="00A730F9"/>
     <w:rsid w:val="00AD49A6"/>
     <w:rsid w:val="00B653C3"/>
     <w:rsid w:val="00BC337E"/>
     <w:rsid w:val="00BD2CFF"/>
     <w:rsid w:val="00C16B6F"/>
     <w:rsid w:val="00C427A2"/>
     <w:rsid w:val="00C44219"/>
     <w:rsid w:val="00C623B0"/>
     <w:rsid w:val="00C72D75"/>
     <w:rsid w:val="00C9790A"/>
     <w:rsid w:val="00CB1626"/>
     <w:rsid w:val="00CB527D"/>
     <w:rsid w:val="00D0213D"/>
     <w:rsid w:val="00D501C2"/>
     <w:rsid w:val="00D72713"/>
     <w:rsid w:val="00D81E59"/>
     <w:rsid w:val="00D93788"/>
     <w:rsid w:val="00DA0536"/>
     <w:rsid w:val="00DE47FC"/>
     <w:rsid w:val="00E865BE"/>
     <w:rsid w:val="00EB2DD3"/>
     <w:rsid w:val="00EC6932"/>
     <w:rsid w:val="00ED601A"/>
+    <w:rsid w:val="00F1217F"/>
     <w:rsid w:val="00F92721"/>
     <w:rsid w:val="00FB06F0"/>
     <w:rsid w:val="00FD4D5D"/>
     <w:rsid w:val="00FE75BF"/>
     <w:rsid w:val="01F835A2"/>
     <w:rsid w:val="06E1C19D"/>
     <w:rsid w:val="0801C784"/>
     <w:rsid w:val="09100219"/>
     <w:rsid w:val="0A7D5397"/>
     <w:rsid w:val="11462D8B"/>
     <w:rsid w:val="1252FE85"/>
     <w:rsid w:val="14C62FDC"/>
     <w:rsid w:val="14E66591"/>
     <w:rsid w:val="16E7AAAD"/>
     <w:rsid w:val="17010BD0"/>
     <w:rsid w:val="17414961"/>
     <w:rsid w:val="17DDFC92"/>
     <w:rsid w:val="1E2BABAD"/>
     <w:rsid w:val="208D6BD1"/>
     <w:rsid w:val="2184EB46"/>
     <w:rsid w:val="25673C61"/>
     <w:rsid w:val="2867955B"/>
     <w:rsid w:val="2C5D7B84"/>
     <w:rsid w:val="2D41152C"/>
     <w:rsid w:val="3040426A"/>
@@ -2675,54 +2549,54 @@
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.participationandlifelonglearning.co.uk/course/view.php?id=720" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.participationandlifelonglearning.co.uk/course/view.php?id=720" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
@@ -2990,50 +2864,59 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010051F72A33DDA3E849BA7AB8F84D4532B3" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e5b8ef66eb4e0d3de6313376e279d3a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b94932a4-8a36-4682-922b-a748b0285a9f" xmlns:ns3="45f13a3b-a8f8-458e-b468-fe19c65d9e9c" xmlns:ns4="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2bf08a12822c59165828193c822e9d83" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="b94932a4-8a36-4682-922b-a748b0285a9f"/>
     <xsd:import namespace="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
     <xsd:import namespace="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -3217,124 +3100,115 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="b94932a4-8a36-4682-922b-a748b0285a9f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EC460EE5-5D9B-4CDC-BE04-40A9338CB750}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{584D1EC7-4EC6-4E24-A9FA-348A5772F4DF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
     <ds:schemaRef ds:uri="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
     <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{429E98D9-F58D-42C0-996B-FDB99FB94EA3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>319</Words>
-  <Characters>1823</Characters>
+  <Words>300</Words>
+  <Characters>1715</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
+  <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Hampshire County Council</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2138</CharactersWithSpaces>
+  <CharactersWithSpaces>2011</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Copeland, Deborah</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010051F72A33DDA3E849BA7AB8F84D4532B3</vt:lpwstr>
   </property>