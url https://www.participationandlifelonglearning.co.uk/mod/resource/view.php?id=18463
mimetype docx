--- v0 (2025-12-03)
+++ v1 (2026-08-24)
@@ -10,3825 +10,3739 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="007A7561" w:rsidP="00B81621" w:rsidRDefault="007A7561" w14:paraId="24134460" w14:textId="77777777">
+    <w:p w14:paraId="24134460" w14:textId="77777777" w:rsidR="007A7561" w:rsidRDefault="007A7561" w:rsidP="00B81621">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00B81621" w:rsidRDefault="00A65374" w14:paraId="40E7AB92" w14:textId="10944B23">
+    <w:p w14:paraId="40E7AB92" w14:textId="10944B23" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00B81621">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B81621">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Health and Saf</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B81621" w:rsidR="000F4FCF">
+      <w:r w:rsidR="000F4FCF" w:rsidRPr="00B81621">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">ety Classroom and Activity Risk </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81621">
         <w:rPr>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Assessment Form</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B81621" w:rsidR="00BB5191" w:rsidP="00B81621" w:rsidRDefault="00BB5191" w14:paraId="12ADE2A6" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00B81621" w:rsidR="00BB5191" w:rsidP="00B81621" w:rsidRDefault="00BB5191" w14:paraId="33DCAF48" w14:textId="77777777">
+    <w:p w14:paraId="12ADE2A6" w14:textId="77777777" w:rsidR="00BB5191" w:rsidRPr="00B81621" w:rsidRDefault="00BB5191" w:rsidP="00B81621"/>
+    <w:p w14:paraId="33DCAF48" w14:textId="77777777" w:rsidR="00BB5191" w:rsidRPr="00B81621" w:rsidRDefault="00BB5191" w:rsidP="00B81621">
       <w:r w:rsidRPr="00B81621">
         <w:t xml:space="preserve">Part A to be completed for face-to-face delivery and Part B to be completed for all blended and online delivery. </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="9209" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9209"/>
       </w:tblGrid>
-      <w:tr w:rsidR="006E2135" w:rsidTr="006E2135" w14:paraId="6220CDD1" w14:textId="77777777">
+      <w:tr w:rsidR="006E2135" w14:paraId="6220CDD1" w14:textId="77777777" w:rsidTr="006E2135">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9209" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E2135" w:rsidP="00B81621" w:rsidRDefault="006E2135" w14:paraId="3AEF426B" w14:textId="1B8BA78C">
+          <w:p w14:paraId="3AEF426B" w14:textId="1B8BA78C" w:rsidR="006E2135" w:rsidRDefault="006E2135" w:rsidP="00B81621">
             <w:r>
               <w:t>Course:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006E2135" w:rsidTr="006E2135" w14:paraId="59A74E5C" w14:textId="77777777">
+      <w:tr w:rsidR="006E2135" w14:paraId="59A74E5C" w14:textId="77777777" w:rsidTr="006E2135">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9209" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="006E2135" w:rsidP="00B81621" w:rsidRDefault="006E2135" w14:paraId="1F84C74F" w14:textId="38BA67D3">
+          <w:p w14:paraId="1F84C74F" w14:textId="38BA67D3" w:rsidR="006E2135" w:rsidRDefault="006E2135" w:rsidP="00B81621">
             <w:r>
               <w:t>Venue:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00B81621" w:rsidR="00BB5191" w:rsidP="00B81621" w:rsidRDefault="00BB5191" w14:paraId="343D20BE" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00B81621" w:rsidR="00BB5191" w:rsidP="00B81621" w:rsidRDefault="00BB5191" w14:paraId="281DECB8" w14:textId="77777777">
+    <w:p w14:paraId="343D20BE" w14:textId="77777777" w:rsidR="00BB5191" w:rsidRPr="00B81621" w:rsidRDefault="00BB5191" w:rsidP="00B81621"/>
+    <w:p w14:paraId="281DECB8" w14:textId="77777777" w:rsidR="00BB5191" w:rsidRPr="00B81621" w:rsidRDefault="00BB5191" w:rsidP="00B81621">
       <w:r w:rsidRPr="00B81621">
         <w:t>Part A</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9222" w:type="dxa"/>
         <w:tblInd w:w="-8" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5552"/>
         <w:gridCol w:w="3670"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidTr="00F05C7F" w14:paraId="501983DE" w14:textId="77777777">
+      <w:tr w:rsidR="00A65374" w:rsidRPr="00B81621" w14:paraId="501983DE" w14:textId="77777777" w:rsidTr="00F05C7F">
         <w:trPr>
           <w:trHeight w:val="514"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5552" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="22FA7A5C" w14:textId="77777777">
+          <w:p w14:paraId="22FA7A5C" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Classroom(s) / Activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3670" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="7E34F149" w14:textId="77777777">
+          <w:p w14:paraId="7E34F149" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Assessment completed by:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidTr="00F05C7F" w14:paraId="61697AF8" w14:textId="77777777">
+      <w:tr w:rsidR="00A65374" w:rsidRPr="00B81621" w14:paraId="61697AF8" w14:textId="77777777" w:rsidTr="00F05C7F">
         <w:trPr>
           <w:trHeight w:val="862"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5552" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="008F3EFE" w:rsidRDefault="00A65374" w14:paraId="7DE4A958" w14:textId="77777777">
+          <w:p w14:paraId="7DE4A958" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="008F3EFE">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:ind w:left="37"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3670" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="4841A308" w14:textId="77777777">
+          <w:p w14:paraId="4841A308" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Completion date:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B81621" w:rsidR="0057417B" w:rsidP="00880D00" w:rsidRDefault="0057417B" w14:paraId="191852BC" w14:textId="77777777">
+          <w:p w14:paraId="191852BC" w14:textId="77777777" w:rsidR="0057417B" w:rsidRPr="00B81621" w:rsidRDefault="0057417B" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Review dates:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="552AAE31" w14:textId="77777777">
+          <w:p w14:paraId="552AAE31" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Review dates</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="269F6EE3" w14:textId="77777777">
+    <w:p w14:paraId="269F6EE3" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9251" w:type="dxa"/>
         <w:tblInd w:w="-8" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="170" w:type="dxa"/>
           <w:right w:w="170" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9251"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidTr="660ACC12" w14:paraId="0549361F" w14:textId="77777777">
+      <w:tr w:rsidR="00A65374" w:rsidRPr="00B81621" w14:paraId="0549361F" w14:textId="77777777" w:rsidTr="660ACC12">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9251" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="259C9AB3" w14:textId="77777777">
+          <w:p w14:paraId="259C9AB3" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Common hazards</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B81621" w:rsidR="005B3C02" w:rsidP="00880D00" w:rsidRDefault="005B3C02" w14:paraId="4D6DB86E" w14:textId="5FB49ECE">
+          <w:p w14:paraId="4D6DB86E" w14:textId="5FB49ECE" w:rsidR="005B3C02" w:rsidRPr="00B81621" w:rsidRDefault="005B3C02" w:rsidP="00880D00">
             <w:r w:rsidRPr="00B81621">
               <w:t>These are common hazards that might cause harm</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidTr="660ACC12" w14:paraId="66710F1C" w14:textId="77777777">
+      <w:tr w:rsidR="00A65374" w:rsidRPr="00B81621" w14:paraId="66710F1C" w14:textId="77777777" w:rsidTr="660ACC12">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:insideH w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-            <w:insideV w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9251" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="0094C5B3" w14:textId="77777777">
+          <w:p w14:paraId="0094C5B3" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="660ACC12">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Slip/trip/fall - poor floors, trailing cables, mounting displays</w:t>
             </w:r>
-            <w:r w:rsidRPr="660ACC12" w:rsidR="00012CD6">
+            <w:r w:rsidR="00012CD6" w:rsidRPr="660ACC12">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>, route in from car park</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidTr="660ACC12" w14:paraId="126AF5DF" w14:textId="77777777">
+      <w:tr w:rsidR="00A65374" w:rsidRPr="00B81621" w14:paraId="126AF5DF" w14:textId="77777777" w:rsidTr="660ACC12">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:insideH w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-            <w:insideV w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9251" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="1A5D9006" w14:textId="77777777">
+          <w:p w14:paraId="1A5D9006" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="660ACC12">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Dust</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidTr="660ACC12" w14:paraId="0D7475F6" w14:textId="77777777">
+      <w:tr w:rsidR="00A65374" w:rsidRPr="00B81621" w14:paraId="0D7475F6" w14:textId="77777777" w:rsidTr="660ACC12">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:insideH w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-            <w:insideV w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9251" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="2C672EA0" w14:textId="77777777">
+          <w:p w14:paraId="2C672EA0" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="660ACC12">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Poor lighting</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidTr="660ACC12" w14:paraId="2F08CA00" w14:textId="77777777">
+      <w:tr w:rsidR="00A65374" w:rsidRPr="00B81621" w14:paraId="2F08CA00" w14:textId="77777777" w:rsidTr="660ACC12">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:insideH w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-            <w:insideV w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9251" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="47DE1CEF" w14:textId="77777777">
+          <w:p w14:paraId="47DE1CEF" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="660ACC12">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Low or high temperature</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidTr="660ACC12" w14:paraId="789AB2D3" w14:textId="77777777">
+      <w:tr w:rsidR="00A65374" w:rsidRPr="00B81621" w14:paraId="789AB2D3" w14:textId="77777777" w:rsidTr="660ACC12">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:insideH w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-            <w:insideV w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9251" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="7F3A3F48" w14:textId="77777777">
+          <w:p w14:paraId="7F3A3F48" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="660ACC12">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Fire</w:t>
             </w:r>
-            <w:r w:rsidRPr="660ACC12" w:rsidR="00012CD6">
+            <w:r w:rsidR="00012CD6" w:rsidRPr="660ACC12">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Procedures / Precautions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidTr="660ACC12" w14:paraId="4EFBC833" w14:textId="77777777">
+      <w:tr w:rsidR="00A65374" w:rsidRPr="00B81621" w14:paraId="4EFBC833" w14:textId="77777777" w:rsidTr="660ACC12">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:insideH w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-            <w:insideV w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9251" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="61CB4AA7" w14:textId="77777777">
+          <w:p w14:paraId="61CB4AA7" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="660ACC12">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Electricity</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidTr="660ACC12" w14:paraId="1DFFAEA3" w14:textId="77777777">
+      <w:tr w:rsidR="00A65374" w:rsidRPr="00B81621" w14:paraId="1DFFAEA3" w14:textId="77777777" w:rsidTr="660ACC12">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:insideH w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-            <w:insideV w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9251" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="2C3C3D12" w14:textId="77777777">
+          <w:p w14:paraId="2C3C3D12" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="660ACC12">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Moving and handling activities</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="006C0400" w:rsidTr="660ACC12" w14:paraId="22905106" w14:textId="77777777">
+      <w:tr w:rsidR="006C0400" w:rsidRPr="00B81621" w14:paraId="22905106" w14:textId="77777777" w:rsidTr="660ACC12">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:insideH w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-            <w:insideV w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9251" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="006C0400" w:rsidP="00880D00" w:rsidRDefault="006C0400" w14:paraId="12CA0C39" w14:textId="77777777">
+          <w:p w14:paraId="12CA0C39" w14:textId="77777777" w:rsidR="006C0400" w:rsidRPr="00B81621" w:rsidRDefault="006C0400" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Additional hazards specific to site/activity</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B81621" w:rsidR="0029296D">
+            <w:r w:rsidR="0029296D" w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>/online delivery</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B81621" w:rsidR="00755AAE">
-[...8 lines deleted...]
-          <w:p w:rsidRPr="00B81621" w:rsidR="006A3815" w:rsidP="00880D00" w:rsidRDefault="006A3815" w14:paraId="4F8B001E" w14:textId="412B0D5C">
+            <w:r w:rsidR="00755AAE" w:rsidRPr="00B81621">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (may include Safeguarding and/or </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00755AAE" w:rsidRPr="00B81621">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Prevent</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00755AAE" w:rsidRPr="00B81621">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F8B001E" w14:textId="412B0D5C" w:rsidR="006A3815" w:rsidRPr="00B81621" w:rsidRDefault="006A3815" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Please record here other hazards specific to your site / </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B81621" w:rsidR="008F3EFE">
+            <w:r w:rsidR="008F3EFE" w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>activity if</w:t>
             </w:r>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> any</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="00B81621" w:rsidTr="660ACC12" w14:paraId="491EEB02" w14:textId="77777777">
+      <w:tr w:rsidR="00B81621" w:rsidRPr="00B81621" w14:paraId="491EEB02" w14:textId="77777777" w:rsidTr="660ACC12">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:insideH w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-            <w:insideV w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9251" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00B81621" w:rsidP="00880D00" w:rsidRDefault="00B81621" w14:paraId="48B7AAC4" w14:textId="77777777">
+          <w:p w14:paraId="48B7AAC4" w14:textId="77777777" w:rsidR="00B81621" w:rsidRPr="00B81621" w:rsidRDefault="00B81621" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="00B81621" w:rsidTr="660ACC12" w14:paraId="242EAF6D" w14:textId="77777777">
+      <w:tr w:rsidR="00B81621" w:rsidRPr="00B81621" w14:paraId="242EAF6D" w14:textId="77777777" w:rsidTr="660ACC12">
         <w:tblPrEx>
           <w:tblBorders>
-            <w:insideH w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-            <w:insideV w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+            <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           </w:tblBorders>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9251" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00B81621" w:rsidP="00880D00" w:rsidRDefault="00B81621" w14:paraId="73D742E8" w14:textId="77777777">
+          <w:p w14:paraId="73D742E8" w14:textId="77777777" w:rsidR="00B81621" w:rsidRPr="00B81621" w:rsidRDefault="00B81621" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="005B6E79" w:rsidRDefault="005B6E79" w14:paraId="32450E1D" w14:textId="77777777">
+    <w:p w14:paraId="32450E1D" w14:textId="77777777" w:rsidR="005B6E79" w:rsidRDefault="005B6E79">
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9240" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6830"/>
         <w:gridCol w:w="2410"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidTr="660ACC12" w14:paraId="1C0CA8E6" w14:textId="77777777">
+      <w:tr w:rsidR="00A65374" w:rsidRPr="00B81621" w14:paraId="1C0CA8E6" w14:textId="77777777" w:rsidTr="660ACC12">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6830" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE6495" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="43E35442" w14:textId="77777777">
+          <w:p w14:paraId="43E35442" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00DE6495" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE6495">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>People at risk</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B81621" w:rsidR="006A3815" w:rsidP="00880D00" w:rsidRDefault="006A3815" w14:paraId="534D0000" w14:textId="03243502">
+          <w:p w14:paraId="534D0000" w14:textId="03243502" w:rsidR="006A3815" w:rsidRPr="00B81621" w:rsidRDefault="006A3815" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DE6495">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Please tick box if group will come into regular contact with hazards</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="4C05EC32" w14:textId="77777777">
+          <w:p w14:paraId="4C05EC32" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tick if appropriate</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="002D4B5A" w:rsidRDefault="00314F96" w14:paraId="1A431F18" w14:textId="77777777">
+          <w:p w14:paraId="1A431F18" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00314F96" w:rsidP="002D4B5A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
-                <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:eastAsia="Wingdings 2" w:cs="Wingdings 2"/>
+                <w:rFonts w:ascii="Wingdings 2" w:eastAsia="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidTr="660ACC12" w14:paraId="24F2E416" w14:textId="77777777">
+      <w:tr w:rsidR="00A65374" w:rsidRPr="00B81621" w14:paraId="24F2E416" w14:textId="77777777" w:rsidTr="660ACC12">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6830" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="320EC5A1" w14:textId="77777777">
+          <w:p w14:paraId="320EC5A1" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="660ACC12">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Employee</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="7BC08D1F" w14:textId="77777777">
+          <w:p w14:paraId="7BC08D1F" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidTr="660ACC12" w14:paraId="10B5DEEB" w14:textId="77777777">
+      <w:tr w:rsidR="00A65374" w:rsidRPr="00B81621" w14:paraId="10B5DEEB" w14:textId="77777777" w:rsidTr="660ACC12">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6830" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="1524E35B" w14:textId="77777777">
+          <w:p w14:paraId="1524E35B" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="660ACC12">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Learner</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="4332D8D9" w14:textId="77777777">
+          <w:p w14:paraId="4332D8D9" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidTr="660ACC12" w14:paraId="23FF4344" w14:textId="77777777">
+      <w:tr w:rsidR="00A65374" w:rsidRPr="00B81621" w14:paraId="23FF4344" w14:textId="77777777" w:rsidTr="660ACC12">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6830" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="2C3587EF" w14:textId="77777777">
+          <w:p w14:paraId="2C3587EF" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="660ACC12">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Visitor </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="1CAC95E5" w14:textId="77777777">
+          <w:p w14:paraId="1CAC95E5" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidTr="660ACC12" w14:paraId="06475009" w14:textId="77777777">
+      <w:tr w:rsidR="00A65374" w:rsidRPr="00B81621" w14:paraId="06475009" w14:textId="77777777" w:rsidTr="660ACC12">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6830" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="0051140B" w14:paraId="12C44FB6" w14:textId="77777777">
+          <w:p w14:paraId="12C44FB6" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="0051140B" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="660ACC12">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Vulnerable person (</w:t>
             </w:r>
-            <w:r w:rsidRPr="660ACC12" w:rsidR="00F26284">
+            <w:r w:rsidR="00F26284" w:rsidRPr="660ACC12">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>e.g.,</w:t>
             </w:r>
-            <w:r w:rsidRPr="660ACC12" w:rsidR="00A65374">
+            <w:r w:rsidR="00A65374" w:rsidRPr="660ACC12">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> disability, young worker)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="1032C1F3" w14:textId="77777777">
+          <w:p w14:paraId="1032C1F3" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidTr="660ACC12" w14:paraId="1430B9EF" w14:textId="77777777">
+      <w:tr w:rsidR="00A65374" w:rsidRPr="00B81621" w14:paraId="1430B9EF" w14:textId="77777777" w:rsidTr="660ACC12">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6830" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00DE6495" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="4B3EA45B" w14:textId="1639F857">
+          <w:p w14:paraId="4B3EA45B" w14:textId="1639F857" w:rsidR="00A65374" w:rsidRPr="00DE6495" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="660ACC12">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Other (please state)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="3D342308" w14:textId="77777777">
+          <w:p w14:paraId="3D342308" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="00D123F6" w:rsidTr="660ACC12" w14:paraId="6E6E3BC4" w14:textId="77777777">
+      <w:tr w:rsidR="00D123F6" w:rsidRPr="00B81621" w14:paraId="6E6E3BC4" w14:textId="77777777" w:rsidTr="660ACC12">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6830" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00D123F6" w:rsidP="00880D00" w:rsidRDefault="00D123F6" w14:paraId="2C59B900" w14:textId="77777777">
+          <w:p w14:paraId="2C59B900" w14:textId="77777777" w:rsidR="00D123F6" w:rsidRPr="00B81621" w:rsidRDefault="00D123F6" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00D123F6" w:rsidP="00880D00" w:rsidRDefault="00D123F6" w14:paraId="091B112A" w14:textId="77777777">
+          <w:p w14:paraId="091B112A" w14:textId="77777777" w:rsidR="00D123F6" w:rsidRPr="00B81621" w:rsidRDefault="00D123F6" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00590A72" w:rsidRDefault="00590A72" w14:paraId="5A127673" w14:textId="77777777"/>
+    <w:p w14:paraId="5A127673" w14:textId="77777777" w:rsidR="00590A72" w:rsidRDefault="00590A72"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9240" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5129"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="3118"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="008D24B0" w:rsidTr="00255EEF" w14:paraId="6422AEA8" w14:textId="77777777">
+      <w:tr w:rsidR="008D24B0" w:rsidRPr="00B81621" w14:paraId="6422AEA8" w14:textId="77777777" w:rsidTr="00255EEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5129" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00590A72" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="15F7C14C" w14:textId="77777777">
+          <w:p w14:paraId="15F7C14C" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00590A72" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidRPr="00590A72">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Standard control measures</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="006A3815" w14:paraId="5CBF3415" w14:textId="0C8FEBC7">
+          <w:p w14:paraId="5CBF3415" w14:textId="0C8FEBC7" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="006A3815" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00590A72">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tick box if controls are in place or make action note if these need to be introduced or revised</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="2E3E01AA" w14:textId="77777777">
+          <w:p w14:paraId="2E3E01AA" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>In place</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="002D4B5A" w:rsidRDefault="00314F96" w14:paraId="1BD2B026" w14:textId="77777777">
+          <w:p w14:paraId="1BD2B026" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00314F96" w:rsidP="002D4B5A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
-                <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:eastAsia="Wingdings 2" w:cs="Wingdings 2"/>
+                <w:rFonts w:ascii="Wingdings 2" w:eastAsia="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="7CBC7007" w14:textId="77777777">
+          <w:p w14:paraId="7CBC7007" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Action</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidTr="00255EEF" w14:paraId="54F6CCC4" w14:textId="77777777">
+      <w:tr w:rsidR="00A65374" w:rsidRPr="00B81621" w14:paraId="54F6CCC4" w14:textId="77777777" w:rsidTr="00255EEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5129" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="75F8A719" w14:textId="67698543">
+          <w:p w14:paraId="75F8A719" w14:textId="67698543" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Non-slip surfaces, where appropriate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="5F2F6676" w14:textId="77777777">
+          <w:p w14:paraId="5F2F6676" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="387AAACA" w14:textId="77777777">
+          <w:p w14:paraId="387AAACA" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidTr="00255EEF" w14:paraId="2C00F951" w14:textId="77777777">
+      <w:tr w:rsidR="00A65374" w:rsidRPr="00B81621" w14:paraId="2C00F951" w14:textId="77777777" w:rsidTr="00255EEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5129" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="5D628B7A" w14:textId="1191A102">
+          <w:p w14:paraId="5D628B7A" w14:textId="1191A102" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No trailing cables in locations likely to cause trip</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="288DA25C" w14:textId="77777777">
+          <w:p w14:paraId="288DA25C" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="5C9A717F" w14:textId="77777777">
+          <w:p w14:paraId="5C9A717F" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidTr="00255EEF" w14:paraId="4C3217B8" w14:textId="77777777">
+      <w:tr w:rsidR="00A65374" w:rsidRPr="00B81621" w14:paraId="4C3217B8" w14:textId="77777777" w:rsidTr="00255EEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5129" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="3C696CA5" w14:textId="77777777">
+          <w:p w14:paraId="3C696CA5" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Proper use and maintenance of steps and ‘</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B81621" w:rsidR="00012CD6">
+            <w:r w:rsidR="00012CD6" w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>kick</w:t>
             </w:r>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>-steps’</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="3379D613" w14:textId="77777777">
+          <w:p w14:paraId="3379D613" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="64167276" w14:textId="77777777">
+          <w:p w14:paraId="64167276" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidTr="00255EEF" w14:paraId="37376E18" w14:textId="77777777">
+      <w:tr w:rsidR="00A65374" w:rsidRPr="00B81621" w14:paraId="37376E18" w14:textId="77777777" w:rsidTr="00255EEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5129" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="732713F9" w14:textId="74949AA6">
+          <w:p w14:paraId="732713F9" w14:textId="74949AA6" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Shelving securely fixed</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="3D36254D" w14:textId="77777777">
+          <w:p w14:paraId="3D36254D" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="6141DFE6" w14:textId="77777777">
+          <w:p w14:paraId="6141DFE6" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidTr="00255EEF" w14:paraId="2038E76C" w14:textId="77777777">
+      <w:tr w:rsidR="00A65374" w:rsidRPr="00B81621" w14:paraId="2038E76C" w14:textId="77777777" w:rsidTr="00255EEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5129" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="3A4741AC" w14:textId="3E952588">
+          <w:p w14:paraId="3A4741AC" w14:textId="3E952588" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Schedule in place for cleaning</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="5AAF3F1F" w14:textId="77777777">
+          <w:p w14:paraId="5AAF3F1F" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="101567B9" w14:textId="77777777">
+          <w:p w14:paraId="101567B9" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidTr="00255EEF" w14:paraId="72D4790E" w14:textId="77777777">
+      <w:tr w:rsidR="00A65374" w:rsidRPr="00B81621" w14:paraId="72D4790E" w14:textId="77777777" w:rsidTr="00255EEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5129" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="4212CB16" w14:textId="77777777">
+          <w:p w14:paraId="4212CB16" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Adequate illumination - main source being daylight supplemented by artificial light</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="6605F550" w14:textId="77777777">
+          <w:p w14:paraId="6605F550" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="0DA0F49A" w14:textId="77777777">
+          <w:p w14:paraId="0DA0F49A" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidTr="00255EEF" w14:paraId="50D1932D" w14:textId="77777777">
+      <w:tr w:rsidR="00A65374" w:rsidRPr="00B81621" w14:paraId="50D1932D" w14:textId="77777777" w:rsidTr="00255EEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5129" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="5C35085E" w14:textId="77777777">
+          <w:p w14:paraId="5C35085E" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Adjustable blinds or solar film to reduce glare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="798EE8C5" w14:textId="77777777">
+          <w:p w14:paraId="798EE8C5" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="7A84B99C" w14:textId="77777777">
+          <w:p w14:paraId="7A84B99C" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidTr="00255EEF" w14:paraId="2FF3A41E" w14:textId="77777777">
+      <w:tr w:rsidR="00A65374" w:rsidRPr="00B81621" w14:paraId="2FF3A41E" w14:textId="77777777" w:rsidTr="00255EEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5129" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="3645958E" w14:textId="5BC68A0B">
+          <w:p w14:paraId="3645958E" w14:textId="5BC68A0B" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Adequate heating/ventilation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="26874B91" w14:textId="77777777">
+          <w:p w14:paraId="26874B91" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="2F6AD17E" w14:textId="77777777">
+          <w:p w14:paraId="2F6AD17E" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidTr="00255EEF" w14:paraId="5B85A7BC" w14:textId="77777777">
+      <w:tr w:rsidR="00A65374" w:rsidRPr="00B81621" w14:paraId="5B85A7BC" w14:textId="77777777" w:rsidTr="00255EEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5129" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="30EBE878" w14:textId="77777777">
+          <w:p w14:paraId="30EBE878" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Low surface temperature radiators or suitable guards, where necessary</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="654207B4" w14:textId="77777777">
+          <w:p w14:paraId="654207B4" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="312E6280" w14:textId="77777777">
+          <w:p w14:paraId="312E6280" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidTr="00255EEF" w14:paraId="185B6B4C" w14:textId="77777777">
+      <w:tr w:rsidR="00A65374" w:rsidRPr="00B81621" w14:paraId="185B6B4C" w14:textId="77777777" w:rsidTr="00255EEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5129" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="3180ABF8" w14:textId="77777777">
+          <w:p w14:paraId="3180ABF8" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sockets switched off when not in use, where possible</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="30520650" w14:textId="77777777">
+          <w:p w14:paraId="30520650" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="55C8EDE6" w14:textId="77777777">
+          <w:p w14:paraId="55C8EDE6" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidTr="00255EEF" w14:paraId="116EE696" w14:textId="77777777">
+      <w:tr w:rsidR="00A65374" w:rsidRPr="00B81621" w14:paraId="116EE696" w14:textId="77777777" w:rsidTr="00255EEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5129" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="062FF4D1" w14:textId="77777777">
+          <w:p w14:paraId="062FF4D1" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Cracked casing and frayed leads on plugs replaced immediately</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="78CF9DDC" w14:textId="77777777">
+          <w:p w14:paraId="78CF9DDC" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="4FE7FA01" w14:textId="77777777">
+          <w:p w14:paraId="4FE7FA01" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidTr="00255EEF" w14:paraId="3DC5AB85" w14:textId="77777777">
+      <w:tr w:rsidR="00A65374" w:rsidRPr="00B81621" w14:paraId="3DC5AB85" w14:textId="77777777" w:rsidTr="00255EEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5129" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="6690C362" w14:textId="77777777">
+          <w:p w14:paraId="6690C362" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>System in place to report defects, damage and effect repair</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="5AA47DF6" w14:textId="77777777">
+          <w:p w14:paraId="5AA47DF6" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="73812DC4" w14:textId="77777777">
+          <w:p w14:paraId="73812DC4" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidTr="00255EEF" w14:paraId="616FF0BF" w14:textId="77777777">
+      <w:tr w:rsidR="00A65374" w:rsidRPr="00B81621" w14:paraId="616FF0BF" w14:textId="77777777" w:rsidTr="00255EEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5129" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="002D4B5A" w:rsidRDefault="00A65374" w14:paraId="5582D935" w14:textId="04B64129">
+          <w:p w14:paraId="5582D935" w14:textId="04B64129" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="002D4B5A">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Fire risk assessment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="17D39CA6" w14:textId="77777777">
+          <w:p w14:paraId="17D39CA6" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="2C2D5057" w14:textId="77777777">
+          <w:p w14:paraId="2C2D5057" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidTr="00255EEF" w14:paraId="03E2A4EA" w14:textId="77777777">
+      <w:tr w:rsidR="00A65374" w:rsidRPr="00B81621" w14:paraId="03E2A4EA" w14:textId="77777777" w:rsidTr="00255EEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5129" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="579CF751" w14:textId="05942D54">
+          <w:p w14:paraId="579CF751" w14:textId="05942D54" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Equipment maintained regularly</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="3BC8C587" w14:textId="77777777">
+          <w:p w14:paraId="3BC8C587" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="204EA37D" w14:textId="77777777">
+          <w:p w14:paraId="204EA37D" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidTr="00255EEF" w14:paraId="1E1AD660" w14:textId="77777777">
+      <w:tr w:rsidR="00A65374" w:rsidRPr="00B81621" w14:paraId="1E1AD660" w14:textId="77777777" w:rsidTr="00255EEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5129" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="510B0286" w14:textId="4790FE5D">
+          <w:p w14:paraId="510B0286" w14:textId="4790FE5D" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Key health and safety notices visible</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="2E6CBE66" w14:textId="77777777">
+          <w:p w14:paraId="2E6CBE66" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="1CD1223A" w14:textId="77777777">
+          <w:p w14:paraId="1CD1223A" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidTr="00255EEF" w14:paraId="6A1FBA55" w14:textId="77777777">
+      <w:tr w:rsidR="00A65374" w:rsidRPr="00B81621" w14:paraId="6A1FBA55" w14:textId="77777777" w:rsidTr="00255EEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5129" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="069EE969" w14:textId="77777777">
+          <w:p w14:paraId="069EE969" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Moving and handling assessment for hazardous activities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="196D0E07" w14:textId="77777777">
+          <w:p w14:paraId="196D0E07" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="07BFF4D1" w14:textId="77777777">
+          <w:p w14:paraId="07BFF4D1" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidTr="00255EEF" w14:paraId="125C7E39" w14:textId="77777777">
+      <w:tr w:rsidR="00A65374" w:rsidRPr="00B81621" w14:paraId="125C7E39" w14:textId="77777777" w:rsidTr="00255EEF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5129" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="49C41509" w14:textId="1B0856C3">
+          <w:p w14:paraId="49C41509" w14:textId="1B0856C3" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Safe working procedures for moving and handling activities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="0267D071" w14:textId="77777777">
+          <w:p w14:paraId="0267D071" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="63B42E2E" w14:textId="77777777">
+          <w:p w14:paraId="63B42E2E" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00255EEF" w:rsidRDefault="00255EEF" w14:paraId="09244AF2" w14:textId="77777777"/>
+    <w:p w14:paraId="09244AF2" w14:textId="77777777" w:rsidR="00255EEF" w:rsidRDefault="00255EEF"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9278" w:type="dxa"/>
         <w:tblInd w:w="-72" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5167"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="3118"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidTr="00590A72" w14:paraId="378330F8" w14:textId="77777777">
+      <w:tr w:rsidR="00A65374" w:rsidRPr="00B81621" w14:paraId="378330F8" w14:textId="77777777" w:rsidTr="00590A72">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5167" w:type="dxa"/>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00174A80" w:rsidR="006A3815" w:rsidP="00880D00" w:rsidRDefault="001F3D1D" w14:paraId="0162FD38" w14:textId="74A5A388">
+          <w:p w14:paraId="0162FD38" w14:textId="74A5A388" w:rsidR="006A3815" w:rsidRPr="00174A80" w:rsidRDefault="001F3D1D" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidR="00174A80">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Add here any </w:t>
             </w:r>
-            <w:r w:rsidRPr="00174A80" w:rsidR="00174A80">
+            <w:r w:rsidR="00174A80" w:rsidRPr="00174A80">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>a</w:t>
             </w:r>
             <w:r w:rsidRPr="00174A80">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>dditional local control measures</w:t>
             </w:r>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> identified that are appropriate to the subject being taught which may include Safeguarding measures.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="4D98FCC6" w14:textId="77777777">
+          <w:p w14:paraId="4D98FCC6" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>In place</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00314F96" w14:paraId="012610F3" w14:textId="77777777">
+          <w:p w14:paraId="012610F3" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00314F96" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
-                <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:eastAsia="Wingdings 2" w:cs="Wingdings 2"/>
+                <w:rFonts w:ascii="Wingdings 2" w:eastAsia="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="2C64F120" w14:textId="77777777">
+          <w:p w14:paraId="2C64F120" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Action</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidTr="00590A72" w14:paraId="04DE150D" w14:textId="77777777">
+      <w:tr w:rsidR="00A65374" w:rsidRPr="00B81621" w14:paraId="04DE150D" w14:textId="77777777" w:rsidTr="00590A72">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5167" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="261AFD9B" w14:textId="77777777">
-[...9 lines deleted...]
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="747FFA26" w14:textId="77777777">
+          <w:p w14:paraId="261AFD9B" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="747FFA26" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="6CAC71A6" w14:textId="77777777">
+          <w:p w14:paraId="6CAC71A6" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="2E90D23C" w14:textId="77777777">
+          <w:p w14:paraId="2E90D23C" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidTr="00590A72" w14:paraId="3C62E4A0" w14:textId="77777777">
+      <w:tr w:rsidR="00A65374" w:rsidRPr="00B81621" w14:paraId="3C62E4A0" w14:textId="77777777" w:rsidTr="00590A72">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5167" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="56DA519D" w14:textId="77777777">
-[...9 lines deleted...]
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="1079CF3A" w14:textId="77777777">
+          <w:p w14:paraId="56DA519D" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1079CF3A" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="2C0F99B8" w14:textId="77777777">
+          <w:p w14:paraId="2C0F99B8" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="6D8903C7" w14:textId="77777777">
+          <w:p w14:paraId="6D8903C7" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="00AC3842" w:rsidTr="00590A72" w14:paraId="0706F546" w14:textId="77777777">
+      <w:tr w:rsidR="00AC3842" w:rsidRPr="00B81621" w14:paraId="0706F546" w14:textId="77777777" w:rsidTr="00590A72">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5167" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00AC3842" w:rsidP="00880D00" w:rsidRDefault="00AC3842" w14:paraId="38E9A75E" w14:textId="77777777">
-[...9 lines deleted...]
-          <w:p w:rsidRPr="00B81621" w:rsidR="00AC3842" w:rsidP="00880D00" w:rsidRDefault="00AC3842" w14:paraId="76C6816F" w14:textId="77777777">
+          <w:p w14:paraId="38E9A75E" w14:textId="77777777" w:rsidR="00AC3842" w:rsidRPr="00B81621" w:rsidRDefault="00AC3842" w:rsidP="00880D00">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="76C6816F" w14:textId="77777777" w:rsidR="00AC3842" w:rsidRPr="00B81621" w:rsidRDefault="00AC3842" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00AC3842" w:rsidP="00880D00" w:rsidRDefault="00AC3842" w14:paraId="386079AF" w14:textId="77777777">
+          <w:p w14:paraId="386079AF" w14:textId="77777777" w:rsidR="00AC3842" w:rsidRPr="00B81621" w:rsidRDefault="00AC3842" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3118" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="00AC3842" w:rsidP="00880D00" w:rsidRDefault="00AC3842" w14:paraId="6828F9E0" w14:textId="77777777">
+          <w:p w14:paraId="6828F9E0" w14:textId="77777777" w:rsidR="00AC3842" w:rsidRPr="00B81621" w:rsidRDefault="00AC3842" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00B81621" w:rsidR="000F4FCF" w:rsidP="00880D00" w:rsidRDefault="000F4FCF" w14:paraId="30FC2B50" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00255EEF" w:rsidR="0029487A" w:rsidP="00880D00" w:rsidRDefault="0029487A" w14:paraId="58939DA7" w14:textId="77777777">
+    <w:p w14:paraId="30FC2B50" w14:textId="77777777" w:rsidR="000F4FCF" w:rsidRPr="00B81621" w:rsidRDefault="000F4FCF" w:rsidP="00880D00"/>
+    <w:p w14:paraId="58939DA7" w14:textId="77777777" w:rsidR="0029487A" w:rsidRPr="00255EEF" w:rsidRDefault="0029487A" w:rsidP="00880D00">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00255EEF">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Part B</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B81621" w:rsidR="006619F1" w:rsidP="00880D00" w:rsidRDefault="006619F1" w14:paraId="3213E34A" w14:textId="77777777">
+    <w:p w14:paraId="3213E34A" w14:textId="77777777" w:rsidR="006619F1" w:rsidRPr="00B81621" w:rsidRDefault="006619F1" w:rsidP="00880D00">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B81621">
         <w:t xml:space="preserve">Learners attending adult and community learning courses delivered online must be given safeguarding advice on how to stay safe online by their sub-contracted provider. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B81621" w:rsidR="006619F1" w:rsidP="00880D00" w:rsidRDefault="006619F1" w14:paraId="40035CA2" w14:textId="77777777"/>
+    <w:p w14:paraId="40035CA2" w14:textId="77777777" w:rsidR="006619F1" w:rsidRPr="00B81621" w:rsidRDefault="006619F1" w:rsidP="00880D00"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9369" w:type="dxa"/>
         <w:tblInd w:w="-8" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5699"/>
         <w:gridCol w:w="3670"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="006619F1" w:rsidTr="00255EEF" w14:paraId="00A36C35" w14:textId="77777777">
+      <w:tr w:rsidR="006619F1" w:rsidRPr="00B81621" w14:paraId="00A36C35" w14:textId="77777777" w:rsidTr="00255EEF">
         <w:trPr>
           <w:trHeight w:val="514"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5699" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="006619F1" w:rsidP="00880D00" w:rsidRDefault="006619F1" w14:paraId="5C058905" w14:textId="77777777">
+          <w:p w14:paraId="5C058905" w14:textId="77777777" w:rsidR="006619F1" w:rsidRPr="00B81621" w:rsidRDefault="006619F1" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Online Activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3670" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="006619F1" w:rsidP="00880D00" w:rsidRDefault="006619F1" w14:paraId="5B665A4F" w14:textId="77777777">
+          <w:p w14:paraId="5B665A4F" w14:textId="77777777" w:rsidR="006619F1" w:rsidRPr="00B81621" w:rsidRDefault="006619F1" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Assessment completed by:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="006619F1" w:rsidTr="00255EEF" w14:paraId="0F892BD9" w14:textId="77777777">
+      <w:tr w:rsidR="006619F1" w:rsidRPr="00B81621" w14:paraId="0F892BD9" w14:textId="77777777" w:rsidTr="00255EEF">
         <w:trPr>
           <w:trHeight w:val="862"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5699" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="006619F1" w:rsidP="00880D00" w:rsidRDefault="006619F1" w14:paraId="187AE920" w14:textId="77777777">
+          <w:p w14:paraId="187AE920" w14:textId="77777777" w:rsidR="006619F1" w:rsidRPr="00B81621" w:rsidRDefault="006619F1" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3670" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...2 lines deleted...]
-              <w:right w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="006619F1" w:rsidP="00880D00" w:rsidRDefault="006619F1" w14:paraId="3E4E291F" w14:textId="77777777">
+          <w:p w14:paraId="3E4E291F" w14:textId="77777777" w:rsidR="006619F1" w:rsidRPr="00B81621" w:rsidRDefault="006619F1" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Completion date:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B81621" w:rsidR="006619F1" w:rsidP="00880D00" w:rsidRDefault="006619F1" w14:paraId="578C6DF4" w14:textId="77777777">
+          <w:p w14:paraId="578C6DF4" w14:textId="77777777" w:rsidR="006619F1" w:rsidRPr="00B81621" w:rsidRDefault="006619F1" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Review dates:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B81621" w:rsidR="006619F1" w:rsidP="00880D00" w:rsidRDefault="006619F1" w14:paraId="41630A26" w14:textId="77777777">
+          <w:p w14:paraId="41630A26" w14:textId="77777777" w:rsidR="006619F1" w:rsidRPr="00B81621" w:rsidRDefault="006619F1" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Review dates</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00B81621" w:rsidR="0029487A" w:rsidP="00880D00" w:rsidRDefault="0029487A" w14:paraId="1C63E7B8" w14:textId="77777777"/>
-    <w:p w:rsidRPr="002446C0" w:rsidR="006A197B" w:rsidP="001C6DDD" w:rsidRDefault="006A197B" w14:paraId="3FBD470D" w14:textId="77777777">
+    <w:p w14:paraId="1C63E7B8" w14:textId="77777777" w:rsidR="0029487A" w:rsidRPr="00B81621" w:rsidRDefault="0029487A" w:rsidP="00880D00"/>
+    <w:p w14:paraId="3FBD470D" w14:textId="77777777" w:rsidR="006A197B" w:rsidRPr="002446C0" w:rsidRDefault="006A197B" w:rsidP="001C6DDD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002446C0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Staff advice around safeguarding</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B81621" w:rsidR="006A197B" w:rsidP="001C6DDD" w:rsidRDefault="006A197B" w14:paraId="60BBC48C" w14:textId="39F6451C">
+    <w:p w14:paraId="60BBC48C" w14:textId="39F6451C" w:rsidR="006A197B" w:rsidRPr="00B81621" w:rsidRDefault="006A197B" w:rsidP="001C6DDD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B81621">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The use of online delivery applications and recordings can be very beneficial to learning, teaching and assessment. However, the associated risks should be carefully managed. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B81621" w:rsidR="006A197B" w:rsidP="001C6DDD" w:rsidRDefault="006A197B" w14:paraId="1E701D02" w14:textId="77777777">
+    <w:p w14:paraId="1E701D02" w14:textId="77777777" w:rsidR="006A197B" w:rsidRPr="00B81621" w:rsidRDefault="006A197B" w:rsidP="001C6DDD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B81621">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Please ensure your own Safeguarding (including Prevent) training is up to date.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B81621" w:rsidR="0029487A" w:rsidP="001C6DDD" w:rsidRDefault="0029487A" w14:paraId="2B4EA0CA" w14:textId="77777777">
+    <w:p w14:paraId="2B4EA0CA" w14:textId="77777777" w:rsidR="0029487A" w:rsidRPr="00B81621" w:rsidRDefault="0029487A" w:rsidP="001C6DDD">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B81621">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>As good practice during online delivery please ensure you advise learners at the start of each session if the session they are attending is being recorded, and if so, that any comments made within the group chat will be saved and viewable by others.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B81621" w:rsidR="0029487A" w:rsidP="00880D00" w:rsidRDefault="0029487A" w14:paraId="027B260D" w14:textId="77777777"/>
+    <w:p w14:paraId="027B260D" w14:textId="77777777" w:rsidR="0029487A" w:rsidRPr="00B81621" w:rsidRDefault="0029487A" w:rsidP="00880D00"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9640" w:type="dxa"/>
         <w:tblInd w:w="-150" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="6" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="6" w:space="0"/>
+          <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="34"/>
         <w:gridCol w:w="7054"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="1560"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="00C35680" w:rsidTr="00174A80" w14:paraId="3B1F7F2A" w14:textId="77777777">
+      <w:tr w:rsidR="00C35680" w:rsidRPr="00B81621" w14:paraId="3B1F7F2A" w14:textId="77777777" w:rsidTr="4F9201BE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7088" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="006E71D6" w:rsidR="006619F1" w:rsidP="00880D00" w:rsidRDefault="006619F1" w14:paraId="496F6AD5" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="496F6AD5" w14:textId="77777777" w:rsidR="006619F1" w:rsidRPr="006E71D6" w:rsidRDefault="006619F1" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidRPr="006E71D6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Standard control measures</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B81621" w:rsidR="006619F1" w:rsidP="00880D00" w:rsidRDefault="006A3815" w14:paraId="52624A5E" w14:textId="6925F7BA">
+          <w:p w14:paraId="52624A5E" w14:textId="6925F7BA" w:rsidR="006619F1" w:rsidRPr="00B81621" w:rsidRDefault="006A3815" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A732C8">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:color w:val="4472C4" w:themeColor="accent1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tick box if controls are in place or make action note if these need to be introduced or revised</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00B81621" w:rsidR="006619F1" w:rsidP="00880D00" w:rsidRDefault="006619F1" w14:paraId="1FCBD297" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="1FCBD297" w14:textId="77777777" w:rsidR="006619F1" w:rsidRPr="00B81621" w:rsidRDefault="006619F1" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>In place</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00B81621" w:rsidR="006619F1" w:rsidP="00174A80" w:rsidRDefault="006619F1" w14:paraId="695AA78C" w14:textId="77777777">
+          <w:p w14:paraId="695AA78C" w14:textId="77777777" w:rsidR="006619F1" w:rsidRPr="00B81621" w:rsidRDefault="006619F1" w:rsidP="00174A80">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
-                <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:eastAsia="Wingdings 2" w:cs="Wingdings 2"/>
+                <w:rFonts w:ascii="Wingdings 2" w:eastAsia="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="Wingdings 2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>P</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
-            <w:shd w:val="pct10" w:color="auto" w:fill="auto"/>
-[...1 lines deleted...]
-          <w:p w:rsidRPr="00B81621" w:rsidR="006619F1" w:rsidP="00880D00" w:rsidRDefault="006619F1" w14:paraId="55DA84A5" w14:textId="77777777">
+          </w:tcPr>
+          <w:p w14:paraId="55DA84A5" w14:textId="77777777" w:rsidR="006619F1" w:rsidRPr="00B81621" w:rsidRDefault="006619F1" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Action</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="006619F1" w:rsidTr="00174A80" w14:paraId="4D437AEB" w14:textId="77777777">
+      <w:tr w:rsidR="006619F1" w:rsidRPr="00B81621" w14:paraId="4D437AEB" w14:textId="77777777" w:rsidTr="4F9201BE">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="34" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7054" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="006619F1" w:rsidP="00343F24" w:rsidRDefault="006619F1" w14:paraId="356B3F7B" w14:textId="77777777">
+          <w:p w14:paraId="356B3F7B" w14:textId="77777777" w:rsidR="006619F1" w:rsidRPr="00B81621" w:rsidRDefault="006619F1" w:rsidP="00343F24">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Classes are delivered in ‘closed’ mode so that only invited learners can participate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="006619F1" w:rsidP="00880D00" w:rsidRDefault="006619F1" w14:paraId="6E6F1B30" w14:textId="77777777">
+          <w:p w14:paraId="6E6F1B30" w14:textId="77777777" w:rsidR="006619F1" w:rsidRPr="00B81621" w:rsidRDefault="006619F1" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="006619F1" w:rsidP="00880D00" w:rsidRDefault="006619F1" w14:paraId="3772E18C" w14:textId="77777777">
+          <w:p w14:paraId="3772E18C" w14:textId="77777777" w:rsidR="006619F1" w:rsidRPr="00B81621" w:rsidRDefault="006619F1" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="006619F1" w:rsidTr="00174A80" w14:paraId="5CFD86A9" w14:textId="77777777">
+      <w:tr w:rsidR="006619F1" w:rsidRPr="00B81621" w14:paraId="5CFD86A9" w14:textId="77777777" w:rsidTr="4F9201BE">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="34" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7054" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="006619F1" w:rsidP="00343F24" w:rsidRDefault="006619F1" w14:paraId="30CF7904" w14:textId="77777777">
+          <w:p w14:paraId="30CF7904" w14:textId="77777777" w:rsidR="006619F1" w:rsidRPr="00B81621" w:rsidRDefault="006619F1" w:rsidP="00343F24">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Clear guidelines are issued to learners on contact and interaction with other learners on the course</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="006619F1" w:rsidP="00880D00" w:rsidRDefault="006619F1" w14:paraId="22625AA8" w14:textId="77777777">
+          <w:p w14:paraId="22625AA8" w14:textId="77777777" w:rsidR="006619F1" w:rsidRPr="00B81621" w:rsidRDefault="006619F1" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="006619F1" w:rsidP="00880D00" w:rsidRDefault="006619F1" w14:paraId="323CAE75" w14:textId="77777777">
+          <w:p w14:paraId="323CAE75" w14:textId="77777777" w:rsidR="006619F1" w:rsidRPr="00B81621" w:rsidRDefault="006619F1" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="006A197B" w:rsidTr="00174A80" w14:paraId="6E628B75" w14:textId="77777777">
+      <w:tr w:rsidR="006A197B" w:rsidRPr="00B81621" w14:paraId="6E628B75" w14:textId="77777777" w:rsidTr="4F9201BE">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="34" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7054" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="006A197B" w:rsidP="00343F24" w:rsidRDefault="005933DA" w14:paraId="0523D82A" w14:textId="77777777">
+          <w:p w14:paraId="0523D82A" w14:textId="77777777" w:rsidR="006A197B" w:rsidRPr="00B81621" w:rsidRDefault="005933DA" w:rsidP="00343F24">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Tutor has f</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B81621" w:rsidR="006A197B">
+            <w:r w:rsidR="006A197B" w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">ull control of who is allowed to present/share screen </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="006A197B" w:rsidP="00880D00" w:rsidRDefault="006A197B" w14:paraId="4B2883C5" w14:textId="77777777">
+          <w:p w14:paraId="4B2883C5" w14:textId="77777777" w:rsidR="006A197B" w:rsidRPr="00B81621" w:rsidRDefault="006A197B" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="006A197B" w:rsidP="00880D00" w:rsidRDefault="006A197B" w14:paraId="6C540577" w14:textId="77777777">
+          <w:p w14:paraId="6C540577" w14:textId="77777777" w:rsidR="006A197B" w:rsidRPr="00B81621" w:rsidRDefault="006A197B" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="006619F1" w:rsidTr="00174A80" w14:paraId="7C98B592" w14:textId="77777777">
+      <w:tr w:rsidR="006619F1" w:rsidRPr="00B81621" w14:paraId="7C98B592" w14:textId="77777777" w:rsidTr="4F9201BE">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="34" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7054" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="006619F1" w:rsidP="00343F24" w:rsidRDefault="006619F1" w14:paraId="558CF0A1" w14:textId="77777777">
+          <w:p w14:paraId="558CF0A1" w14:textId="77777777" w:rsidR="006619F1" w:rsidRPr="00B81621" w:rsidRDefault="006619F1" w:rsidP="00343F24">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Boundaries are set regarding online behaviours</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="006619F1" w:rsidP="00880D00" w:rsidRDefault="006619F1" w14:paraId="1AF82456" w14:textId="77777777">
+          <w:p w14:paraId="1AF82456" w14:textId="77777777" w:rsidR="006619F1" w:rsidRPr="00B81621" w:rsidRDefault="006619F1" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="006619F1" w:rsidP="00880D00" w:rsidRDefault="006619F1" w14:paraId="3C96B489" w14:textId="77777777">
+          <w:p w14:paraId="3C96B489" w14:textId="77777777" w:rsidR="006619F1" w:rsidRPr="00B81621" w:rsidRDefault="006619F1" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="006619F1" w:rsidTr="00174A80" w14:paraId="679B5E17" w14:textId="77777777">
+      <w:tr w:rsidR="006619F1" w:rsidRPr="00B81621" w14:paraId="679B5E17" w14:textId="77777777" w:rsidTr="4F9201BE">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="34" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7054" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="006619F1" w:rsidP="00343F24" w:rsidRDefault="006A197B" w14:paraId="097A9F06" w14:textId="08AE083A">
+          <w:p w14:paraId="097A9F06" w14:textId="08AE083A" w:rsidR="006619F1" w:rsidRPr="00B81621" w:rsidRDefault="006A197B" w:rsidP="00343F24">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">When creating a video or live stream, </w:t>
             </w:r>
             <w:r w:rsidR="00CE285A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">background has been </w:t>
             </w:r>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>consider</w:t>
             </w:r>
             <w:r w:rsidR="00CE285A">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ed</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B81621" w:rsidR="005933DA">
+            <w:r w:rsidR="005933DA" w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00F560AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="00B81621" w:rsidR="005933DA">
+            <w:r w:rsidR="005933DA" w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">neutral and no personal information is </w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="00B81621" w:rsidR="005933DA">
+            <w:r w:rsidR="005933DA" w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>revealed</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="00B81621" w:rsidR="005933DA">
+            <w:r w:rsidR="005933DA" w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> and other household members are not visible</w:t>
             </w:r>
             <w:r w:rsidR="00F560AA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="006619F1" w:rsidP="00880D00" w:rsidRDefault="006619F1" w14:paraId="40335BC2" w14:textId="77777777">
+          <w:p w14:paraId="40335BC2" w14:textId="77777777" w:rsidR="006619F1" w:rsidRPr="00B81621" w:rsidRDefault="006619F1" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="006619F1" w:rsidP="00880D00" w:rsidRDefault="006619F1" w14:paraId="0D53EC42" w14:textId="77777777">
+          <w:p w14:paraId="0D53EC42" w14:textId="77777777" w:rsidR="006619F1" w:rsidRPr="00B81621" w:rsidRDefault="006619F1" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="00B81621" w:rsidR="006619F1" w:rsidTr="00174A80" w14:paraId="2F02841C" w14:textId="77777777">
+      <w:tr w:rsidR="006619F1" w:rsidRPr="00B81621" w14:paraId="636A5FD3" w14:textId="77777777" w:rsidTr="4F9201BE">
         <w:trPr>
           <w:gridBefore w:val="1"/>
           <w:wBefore w:w="34" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7054" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="005933DA" w:rsidP="00343F24" w:rsidRDefault="005933DA" w14:paraId="4E758873" w14:textId="627F51B6">
-[...102 lines deleted...]
-          <w:p w:rsidRPr="00B81621" w:rsidR="006619F1" w:rsidP="00343F24" w:rsidRDefault="006619F1" w14:paraId="0E930483" w14:textId="77777777">
+          <w:p w14:paraId="0E930483" w14:textId="77777777" w:rsidR="006619F1" w:rsidRPr="00B81621" w:rsidRDefault="006619F1" w:rsidP="00343F24">
             <w:pPr>
               <w:pStyle w:val="ListParagraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="7"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Privacy: </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B81621" w:rsidR="005933DA">
+            <w:r w:rsidR="005933DA" w:rsidRPr="00B81621">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Learners are advised on how to ensure privacy of others in their households</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="006619F1" w:rsidP="00880D00" w:rsidRDefault="006619F1" w14:paraId="3920BD01" w14:textId="77777777">
+          <w:p w14:paraId="3920BD01" w14:textId="77777777" w:rsidR="006619F1" w:rsidRPr="00B81621" w:rsidRDefault="006619F1" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1560" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00B81621" w:rsidR="006619F1" w:rsidP="00880D00" w:rsidRDefault="006619F1" w14:paraId="37FF97AB" w14:textId="77777777">
+          <w:p w14:paraId="37FF97AB" w14:textId="77777777" w:rsidR="006619F1" w:rsidRPr="00B81621" w:rsidRDefault="006619F1" w:rsidP="00880D00">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00B81621" w:rsidR="00486654" w:rsidP="00880D00" w:rsidRDefault="00486654" w14:paraId="02EB004A" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00B81621" w:rsidR="00730697" w:rsidP="00880D00" w:rsidRDefault="00730697" w14:paraId="0C76DA2C" w14:textId="77777777">
+    <w:p w14:paraId="02EB004A" w14:textId="77777777" w:rsidR="00486654" w:rsidRPr="00B81621" w:rsidRDefault="00486654" w:rsidP="00880D00"/>
+    <w:p w14:paraId="0C76DA2C" w14:textId="77777777" w:rsidR="00730697" w:rsidRPr="00B81621" w:rsidRDefault="00730697" w:rsidP="00880D00">
       <w:r w:rsidRPr="00B81621">
         <w:t>Full guidance on delivering online courses can be found at</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B81621" w:rsidR="006A197B" w:rsidP="00880D00" w:rsidRDefault="00FB13D8" w14:paraId="7D2CB907" w14:textId="73C0D350">
-      <w:hyperlink w:history="1" r:id="rId10">
+    <w:p w14:paraId="7D2CB907" w14:textId="73C0D350" w:rsidR="006A197B" w:rsidRPr="00B81621" w:rsidRDefault="00FB13D8" w:rsidP="00880D00">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
           </w:rPr>
           <w:t>Course: Online Delivery (participationandlifelonglearning.co.uk)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidRPr="00F560AA" w:rsidR="000F4FCF" w:rsidP="00880D00" w:rsidRDefault="000F4FCF" w14:paraId="37C34677" w14:textId="77777777">
+    <w:p w14:paraId="37C34677" w14:textId="77777777" w:rsidR="000F4FCF" w:rsidRPr="00F560AA" w:rsidRDefault="000F4FCF" w:rsidP="00880D00">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F560AA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>For use by Tutor:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B81621" w:rsidR="00953298" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="3187FDB1" w14:textId="77777777">
+    <w:p w14:paraId="3187FDB1" w14:textId="77777777" w:rsidR="00953298" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
       <w:r w:rsidRPr="00B81621">
         <w:t>I am aware of the hazards and risks identified in t</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B81621" w:rsidR="0005274D">
+      <w:r w:rsidR="0005274D" w:rsidRPr="00B81621">
         <w:t xml:space="preserve">he Risk Assessment above and of </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81621">
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B81621" w:rsidR="0005274D">
+      <w:r w:rsidR="0005274D" w:rsidRPr="00B81621">
         <w:t xml:space="preserve">additional local </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81621">
         <w:t>control measures identified</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B81621" w:rsidR="001F3D1D">
+      <w:r w:rsidR="001F3D1D" w:rsidRPr="00B81621">
         <w:t xml:space="preserve"> that are appropriate to the subject I am teaching</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B81621" w:rsidR="0005274D">
+      <w:r w:rsidR="0005274D" w:rsidRPr="00B81621">
         <w:t>, which may include Safeguarding measures</w:t>
       </w:r>
       <w:r w:rsidRPr="00B81621">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B81621" w:rsidR="00390282" w:rsidP="00880D00" w:rsidRDefault="00390282" w14:paraId="5DBE7548" w14:textId="64F2C38F">
+    <w:p w14:paraId="5DBE7548" w14:textId="64F2C38F" w:rsidR="00390282" w:rsidRPr="00B81621" w:rsidRDefault="00390282" w:rsidP="00880D00">
       <w:r w:rsidRPr="00B81621">
         <w:t>I am aware of the hazards and risks identified in my organisations Risk Assessment</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B81621" w:rsidR="006D6938">
+      <w:r w:rsidR="006D6938" w:rsidRPr="00B81621">
         <w:t xml:space="preserve">, including those related to infection control. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00953298" w14:paraId="7A727370" w14:textId="77777777">
+    <w:p w14:paraId="7A727370" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00953298" w:rsidP="00880D00">
       <w:r w:rsidRPr="00B81621">
         <w:t>I know how and when to report any concerns and who to contact in an emergency.</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B81621" w:rsidR="00A65374">
+      <w:r w:rsidR="00A65374" w:rsidRPr="00B81621">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="50B8EC78" w14:textId="77777777">
+    <w:p w14:paraId="50B8EC78" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
       <w:r w:rsidRPr="00B81621">
         <w:t xml:space="preserve">At the start of each </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B81621" w:rsidR="00D03328">
+      <w:r w:rsidR="00D03328" w:rsidRPr="00B81621">
         <w:t>session,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B81621">
         <w:t xml:space="preserve"> I will make a visual check of the environment</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B81621" w:rsidR="006A197B">
+      <w:r w:rsidR="006A197B" w:rsidRPr="00B81621">
         <w:t xml:space="preserve"> (physical or online)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B81621">
         <w:t xml:space="preserve"> and ensure that I take appropriate acti</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B81621" w:rsidR="00953298">
+      <w:r w:rsidR="00953298" w:rsidRPr="00B81621">
         <w:t xml:space="preserve">ons to minimise any risks and </w:t>
       </w:r>
       <w:r w:rsidRPr="00B81621">
         <w:t>report any hazards to my Centre Manager.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B81621" w:rsidR="006A197B" w:rsidP="00880D00" w:rsidRDefault="006A197B" w14:paraId="07C319D0" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="62C204E5" w14:textId="77777777">
+    <w:p w14:paraId="07C319D0" w14:textId="77777777" w:rsidR="006A197B" w:rsidRPr="00B81621" w:rsidRDefault="006A197B" w:rsidP="00880D00"/>
+    <w:p w14:paraId="62C204E5" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
       <w:r w:rsidRPr="00B81621">
         <w:t>Signed</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B81621" w:rsidR="00473B64">
+      <w:r w:rsidR="00473B64" w:rsidRPr="00B81621">
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00B81621">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B81621" w:rsidR="00473B64">
+      <w:r w:rsidR="00473B64" w:rsidRPr="00B81621">
         <w:t>____________________________</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B81621" w:rsidR="00D03328">
+      <w:r w:rsidR="00D03328" w:rsidRPr="00B81621">
         <w:t>_ (</w:t>
       </w:r>
       <w:r w:rsidRPr="00B81621">
         <w:t>Tutor</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B81621" w:rsidR="00473B64">
+      <w:r w:rsidR="00473B64" w:rsidRPr="00B81621">
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="4842B835" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="4CEF4D6B" w14:textId="77777777">
+    <w:p w14:paraId="4842B835" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00"/>
+    <w:p w14:paraId="4CEF4D6B" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
       <w:r w:rsidRPr="00B81621">
         <w:t>Date</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B81621" w:rsidR="00473B64">
+      <w:r w:rsidR="00473B64" w:rsidRPr="00B81621">
         <w:t>: _______________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="1379DAE4" w14:textId="77777777"/>
-    <w:p w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidP="00880D00" w:rsidRDefault="00A65374" w14:paraId="44CF0836" w14:textId="77777777">
+    <w:p w14:paraId="1379DAE4" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00"/>
+    <w:p w14:paraId="44CF0836" w14:textId="77777777" w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidRDefault="00A65374" w:rsidP="00880D00">
       <w:r w:rsidRPr="00B81621">
         <w:t>Date for review of Risk Assessment with Centre Manager</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B81621" w:rsidR="00473B64">
+      <w:r w:rsidR="00473B64" w:rsidRPr="00B81621">
         <w:t>: ____________</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidRPr="00B81621" w:rsidR="00A65374" w:rsidSect="00B81621">
+    <w:sectPr w:rsidR="00A65374" w:rsidRPr="00B81621" w:rsidSect="00B81621">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="default" r:id="rId13"/>
       <w:headerReference w:type="first" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
-      <w:pgSz w:w="11907" w:h="16840" w:orient="portrait" w:code="9"/>
+      <w:pgSz w:w="11907" w:h="16840" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="227" w:footer="709" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00676D07" w:rsidP="00880D00" w:rsidRDefault="00676D07" w14:paraId="47826D6E" w14:textId="77777777">
+    <w:p w14:paraId="78C2FE8B" w14:textId="77777777" w:rsidR="005B34AF" w:rsidRDefault="005B34AF" w:rsidP="00880D00">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00676D07" w:rsidP="00880D00" w:rsidRDefault="00676D07" w14:paraId="1340956A" w14:textId="77777777">
+    <w:p w14:paraId="41FC940E" w14:textId="77777777" w:rsidR="005B34AF" w:rsidRDefault="005B34AF" w:rsidP="00880D00">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00676D07" w:rsidP="00880D00" w:rsidRDefault="00676D07" w14:paraId="29D5EE4E" w14:textId="77777777"/>
+    <w:p w14:paraId="5E465AF0" w14:textId="77777777" w:rsidR="005B34AF" w:rsidRDefault="005B34AF" w:rsidP="00880D00"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -3845,379 +3759,380 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:altName w:val="Webdings"/>
+    <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Gill Sans MT">
+    <w:panose1 w:val="020B0502020104020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000003" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
     <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
-    <w:altName w:val="游明朝"/>
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
-    <w:notTrueType/>
-    <w:pitch w:val="default"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3005"/>
       <w:gridCol w:w="3005"/>
       <w:gridCol w:w="3005"/>
     </w:tblGrid>
-    <w:tr w:rsidR="490502EF" w:rsidTr="490502EF" w14:paraId="426B3DCA" w14:textId="77777777">
+    <w:tr w:rsidR="490502EF" w14:paraId="426B3DCA" w14:textId="77777777" w:rsidTr="490502EF">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3005" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="490502EF" w:rsidP="490502EF" w:rsidRDefault="490502EF" w14:paraId="2805FFEE" w14:textId="5A7A2D60">
+        <w:p w14:paraId="2805FFEE" w14:textId="5A7A2D60" w:rsidR="490502EF" w:rsidRDefault="490502EF" w:rsidP="490502EF">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3005" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="490502EF" w:rsidP="490502EF" w:rsidRDefault="490502EF" w14:paraId="4379B5CD" w14:textId="5BF5FCCE">
+        <w:p w14:paraId="4379B5CD" w14:textId="5BF5FCCE" w:rsidR="490502EF" w:rsidRDefault="490502EF" w:rsidP="490502EF">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3005" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="490502EF" w:rsidP="490502EF" w:rsidRDefault="490502EF" w14:paraId="0675B391" w14:textId="416466A6">
+        <w:p w14:paraId="0675B391" w14:textId="416466A6" w:rsidR="490502EF" w:rsidRDefault="490502EF" w:rsidP="490502EF">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="490502EF" w:rsidP="490502EF" w:rsidRDefault="00281CE2" w14:paraId="17E7DF96" w14:textId="1ADC0E0D">
+  <w:p w14:paraId="17E7DF96" w14:textId="245A10BB" w:rsidR="490502EF" w:rsidRDefault="00281CE2" w:rsidP="00F608CD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
+      <w:jc w:val="right"/>
     </w:pPr>
     <w:r w:rsidRPr="00281CE2">
-      <w:t>HA02 Health and Safety Classroom and Activity Risk Assessment 25</w:t>
+      <w:t>HA02 Health and Safety Classroom and Activity Risk Assessment 2</w:t>
+    </w:r>
+    <w:r w:rsidR="00F608CD">
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00A97A69">
-      <w:t>-26</w:t>
+      <w:t>-2</w:t>
+    </w:r>
+    <w:r w:rsidR="00F608CD">
+      <w:t>7</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidRPr="007A7561" w:rsidR="00AC3842" w:rsidP="007A7561" w:rsidRDefault="007A7561" w14:paraId="5DDDA853" w14:textId="2BC155BD">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1B8F72F6" w14:textId="200F3995" w:rsidR="00AC3842" w:rsidRDefault="28D2ECDF" w:rsidP="00F608CD">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
-      <w:jc w:val="both"/>
+      <w:jc w:val="right"/>
     </w:pPr>
-    <w:r w:rsidR="28D2ECDF">
-[...1 lines deleted...]
-      <w:t>HA02 Health and Safety Classroom and Activity Risk Assessment 25</w:t>
+    <w:r>
+      <w:t>HA02 Health and Safety Classroom and Activity Risk Assessment 2</w:t>
     </w:r>
-    <w:r w:rsidR="28D2ECDF">
-[...1 lines deleted...]
-      <w:t>-26</w:t>
+    <w:r w:rsidR="00F608CD">
+      <w:t>6</w:t>
     </w:r>
     <w:r>
-      <w:tab/>
+      <w:t>-2</w:t>
     </w:r>
-  </w:p>
-[...6 lines deleted...]
-    <w:r w:rsidRPr="00F26284">
+    <w:r w:rsidR="00F608CD">
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidR="00A97B9C" w:rsidRPr="00F26284">
       <w:rPr>
         <w:rFonts w:ascii="Gill Sans MT" w:hAnsi="Gill Sans MT"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00676D07" w:rsidP="00880D00" w:rsidRDefault="00676D07" w14:paraId="78D035BF" w14:textId="77777777">
+    <w:p w14:paraId="6823EBA0" w14:textId="77777777" w:rsidR="005B34AF" w:rsidRDefault="005B34AF" w:rsidP="00880D00">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00676D07" w:rsidP="00880D00" w:rsidRDefault="00676D07" w14:paraId="4545C94A" w14:textId="77777777">
+    <w:p w14:paraId="0E490BE1" w14:textId="77777777" w:rsidR="005B34AF" w:rsidRDefault="005B34AF" w:rsidP="00880D00">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00676D07" w:rsidP="00880D00" w:rsidRDefault="00676D07" w14:paraId="632B8F0A" w14:textId="77777777"/>
+    <w:p w14:paraId="36F6810B" w14:textId="77777777" w:rsidR="005B34AF" w:rsidRDefault="005B34AF" w:rsidP="00880D00"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00AC3842" w:rsidP="00880D00" w:rsidRDefault="00AC3842" w14:paraId="524DC14F" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="524DC14F" w14:textId="77777777" w:rsidR="00AC3842" w:rsidRDefault="00AC3842" w:rsidP="00880D00">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:noProof/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00AC3842" w:rsidP="00880D00" w:rsidRDefault="00AC3842" w14:paraId="0BFDC85F" w14:textId="77777777">
+  <w:p w14:paraId="0BFDC85F" w14:textId="77777777" w:rsidR="00AC3842" w:rsidRDefault="00AC3842" w:rsidP="00880D00">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="3005"/>
       <w:gridCol w:w="3005"/>
       <w:gridCol w:w="3005"/>
     </w:tblGrid>
-    <w:tr w:rsidR="490502EF" w:rsidTr="490502EF" w14:paraId="4A1D6F24" w14:textId="77777777">
+    <w:tr w:rsidR="490502EF" w14:paraId="4A1D6F24" w14:textId="77777777" w:rsidTr="490502EF">
       <w:trPr>
         <w:trHeight w:val="300"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3005" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="490502EF" w:rsidP="490502EF" w:rsidRDefault="490502EF" w14:paraId="2ED0555E" w14:textId="231C2090">
+        <w:p w14:paraId="2ED0555E" w14:textId="231C2090" w:rsidR="490502EF" w:rsidRDefault="490502EF" w:rsidP="490502EF">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3005" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="490502EF" w:rsidP="490502EF" w:rsidRDefault="490502EF" w14:paraId="487DAF26" w14:textId="189D8C53">
+        <w:p w14:paraId="487DAF26" w14:textId="189D8C53" w:rsidR="490502EF" w:rsidRDefault="490502EF" w:rsidP="490502EF">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3005" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="490502EF" w:rsidP="490502EF" w:rsidRDefault="490502EF" w14:paraId="54A8F09B" w14:textId="4A6ED03F">
+        <w:p w14:paraId="54A8F09B" w14:textId="4A6ED03F" w:rsidR="490502EF" w:rsidRDefault="490502EF" w:rsidP="490502EF">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="490502EF" w:rsidP="490502EF" w:rsidRDefault="490502EF" w14:paraId="079E5A0D" w14:textId="766B4174">
+  <w:p w14:paraId="079E5A0D" w14:textId="766B4174" w:rsidR="490502EF" w:rsidRDefault="490502EF" w:rsidP="490502EF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblLayout w:type="fixed"/>
       <w:tblLook w:val="06A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="1" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="243"/>
       <w:gridCol w:w="243"/>
       <w:gridCol w:w="243"/>
     </w:tblGrid>
-    <w:tr w:rsidR="490502EF" w:rsidTr="007A7561" w14:paraId="08ACDADA" w14:textId="77777777">
+    <w:tr w:rsidR="490502EF" w14:paraId="08ACDADA" w14:textId="77777777" w:rsidTr="007A7561">
       <w:trPr>
         <w:trHeight w:val="288"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="243" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="490502EF" w:rsidP="490502EF" w:rsidRDefault="490502EF" w14:paraId="14617066" w14:textId="48FF5BA8">
+        <w:p w14:paraId="14617066" w14:textId="48FF5BA8" w:rsidR="490502EF" w:rsidRDefault="490502EF" w:rsidP="490502EF">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:left="-115"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="243" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="490502EF" w:rsidP="490502EF" w:rsidRDefault="490502EF" w14:paraId="78789E75" w14:textId="494F4B77">
+        <w:p w14:paraId="78789E75" w14:textId="494F4B77" w:rsidR="490502EF" w:rsidRDefault="490502EF" w:rsidP="490502EF">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:jc w:val="center"/>
           </w:pPr>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="243" w:type="dxa"/>
         </w:tcPr>
-        <w:p w:rsidR="490502EF" w:rsidP="490502EF" w:rsidRDefault="490502EF" w14:paraId="353D8E4B" w14:textId="402183CC">
+        <w:p w14:paraId="353D8E4B" w14:textId="402183CC" w:rsidR="490502EF" w:rsidRDefault="490502EF" w:rsidP="490502EF">
           <w:pPr>
             <w:pStyle w:val="Header"/>
             <w:ind w:right="-115"/>
             <w:jc w:val="right"/>
           </w:pPr>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="490502EF" w:rsidP="490502EF" w:rsidRDefault="007A7561" w14:paraId="713F741B" w14:textId="60C9F41C">
+  <w:p w14:paraId="713F741B" w14:textId="60C9F41C" w:rsidR="490502EF" w:rsidRDefault="007A7561" w:rsidP="490502EF">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3EA6CF8E" wp14:editId="6E24B082">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>4345305</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-129540</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1955800" cy="855345"/>
           <wp:effectExtent l="0" t="0" r="6350" b="1905"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="21167"/>
               <wp:lineTo x="21460" y="21167"/>
               <wp:lineTo x="21460" y="0"/>
               <wp:lineTo x="0" y="0"/>
@@ -4251,831 +4166,831 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1955800" cy="855345"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFFFE"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="FFFFFFFF"/>
     <w:lvl w:ilvl="0">
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="*"/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23F17DA9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0EF0542C"/>
     <w:lvl w:ilvl="0" w:tplc="E378F718">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="0"/>
       <w:lvlJc w:val="left"/>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="38165D73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="860AC428"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="481C1FF4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="6C4C29D8"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5831204A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FB965308"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="AA7020B2">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1474"/>
         </w:tabs>
         <w:ind w:left="1474" w:hanging="394"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Times New Roman" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6A785145"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="38F09E2E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2520" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6D54710A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A78E5CD6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1672835207">
     <w:abstractNumId w:val="0"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="bullet"/>
         <w:lvlText w:val=""/>
         <w:legacy w:legacy="1" w:legacySpace="0" w:legacyIndent="283"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="283" w:hanging="283"/>
         </w:pPr>
         <w:rPr>
-          <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+          <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1249998703">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="479461449">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="643198538">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1434741644">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="823861279">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1547140530">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
@@ -5105,72 +5020,74 @@
     <w:rsid w:val="001E556F"/>
     <w:rsid w:val="001F3D1D"/>
     <w:rsid w:val="00215225"/>
     <w:rsid w:val="002446C0"/>
     <w:rsid w:val="0025191C"/>
     <w:rsid w:val="00255EEF"/>
     <w:rsid w:val="0026169D"/>
     <w:rsid w:val="00281CE2"/>
     <w:rsid w:val="00282642"/>
     <w:rsid w:val="0028724D"/>
     <w:rsid w:val="0029296D"/>
     <w:rsid w:val="0029487A"/>
     <w:rsid w:val="002C6608"/>
     <w:rsid w:val="002C6FFB"/>
     <w:rsid w:val="002D4B5A"/>
     <w:rsid w:val="002F0F20"/>
     <w:rsid w:val="00314F96"/>
     <w:rsid w:val="00330453"/>
     <w:rsid w:val="00331062"/>
     <w:rsid w:val="00343A9E"/>
     <w:rsid w:val="00343F24"/>
     <w:rsid w:val="00390282"/>
     <w:rsid w:val="003C5C7B"/>
     <w:rsid w:val="003E3E5C"/>
     <w:rsid w:val="003E4167"/>
+    <w:rsid w:val="003F41A4"/>
     <w:rsid w:val="00410E46"/>
     <w:rsid w:val="00426894"/>
     <w:rsid w:val="00436E94"/>
     <w:rsid w:val="004613FA"/>
     <w:rsid w:val="004672A9"/>
     <w:rsid w:val="00473B64"/>
     <w:rsid w:val="00486654"/>
     <w:rsid w:val="00494552"/>
     <w:rsid w:val="004F1EF4"/>
     <w:rsid w:val="004F6E4B"/>
     <w:rsid w:val="0051140B"/>
     <w:rsid w:val="005114F8"/>
     <w:rsid w:val="0053495E"/>
     <w:rsid w:val="0055740A"/>
     <w:rsid w:val="0057417B"/>
     <w:rsid w:val="0057447B"/>
     <w:rsid w:val="005753DE"/>
     <w:rsid w:val="00577914"/>
     <w:rsid w:val="00587C8A"/>
     <w:rsid w:val="00590A72"/>
     <w:rsid w:val="005933DA"/>
     <w:rsid w:val="0059641C"/>
+    <w:rsid w:val="005B34AF"/>
     <w:rsid w:val="005B3C02"/>
     <w:rsid w:val="005B6E79"/>
     <w:rsid w:val="005C700E"/>
     <w:rsid w:val="00637B51"/>
     <w:rsid w:val="00653985"/>
     <w:rsid w:val="006619F1"/>
     <w:rsid w:val="0066334C"/>
     <w:rsid w:val="00672F6D"/>
     <w:rsid w:val="00676D07"/>
     <w:rsid w:val="006A197B"/>
     <w:rsid w:val="006A3815"/>
     <w:rsid w:val="006C0400"/>
     <w:rsid w:val="006C0787"/>
     <w:rsid w:val="006C4AA2"/>
     <w:rsid w:val="006D6938"/>
     <w:rsid w:val="006E2135"/>
     <w:rsid w:val="006E71D6"/>
     <w:rsid w:val="006F5CC2"/>
     <w:rsid w:val="0071187F"/>
     <w:rsid w:val="007168B6"/>
     <w:rsid w:val="00730697"/>
     <w:rsid w:val="00755AAE"/>
     <w:rsid w:val="007719E5"/>
     <w:rsid w:val="007A7561"/>
     <w:rsid w:val="007C33C4"/>
@@ -5247,98 +5164,101 @@
     <w:rsid w:val="00D4180F"/>
     <w:rsid w:val="00D6543F"/>
     <w:rsid w:val="00D705E6"/>
     <w:rsid w:val="00D91326"/>
     <w:rsid w:val="00DC39BE"/>
     <w:rsid w:val="00DC60C0"/>
     <w:rsid w:val="00DE6495"/>
     <w:rsid w:val="00E24A3A"/>
     <w:rsid w:val="00E30B6B"/>
     <w:rsid w:val="00E615C8"/>
     <w:rsid w:val="00E85DCE"/>
     <w:rsid w:val="00EA6135"/>
     <w:rsid w:val="00ED11EE"/>
     <w:rsid w:val="00ED67B0"/>
     <w:rsid w:val="00EE2070"/>
     <w:rsid w:val="00F0035F"/>
     <w:rsid w:val="00F05C7F"/>
     <w:rsid w:val="00F07841"/>
     <w:rsid w:val="00F26284"/>
     <w:rsid w:val="00F35878"/>
     <w:rsid w:val="00F4128C"/>
     <w:rsid w:val="00F44413"/>
     <w:rsid w:val="00F47D51"/>
     <w:rsid w:val="00F560AA"/>
     <w:rsid w:val="00F5752D"/>
+    <w:rsid w:val="00F608CD"/>
     <w:rsid w:val="00FB06F0"/>
     <w:rsid w:val="00FB13D8"/>
     <w:rsid w:val="00FB6CF7"/>
     <w:rsid w:val="00FB6EA8"/>
     <w:rsid w:val="00FC69AE"/>
     <w:rsid w:val="00FF11F4"/>
     <w:rsid w:val="0916B5AD"/>
     <w:rsid w:val="28D2ECDF"/>
     <w:rsid w:val="34A8858E"/>
     <w:rsid w:val="490502EF"/>
+    <w:rsid w:val="4F9201BE"/>
     <w:rsid w:val="660ACC12"/>
+    <w:rsid w:val="6C669B5F"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5C138DE1"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{511DA446-8581-4496-9983-06C3F2B7F044}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Hyperlink" w:uiPriority="99"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5361,73 +5281,73 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:uiPriority="99" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -5470,52 +5390,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -5576,378 +5496,379 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00880D00"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00BB5191"/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:kern w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="480" w:line="340" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="32"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PageNumber">
     <w:name w:val="page number"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Marginnote" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Marginnote">
     <w:name w:val="Margin note"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:pPr>
-      <w:framePr w:w="1711" w:hSpace="181" w:wrap="around" w:hAnchor="page" w:vAnchor="text" w:x="1702" w:y="7"/>
+      <w:framePr w:w="1711" w:hSpace="181" w:wrap="around" w:vAnchor="text" w:hAnchor="page" w:x="1702" w:y="7"/>
       <w:spacing w:before="60" w:line="200" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Bodytextnospace" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Bodytextnospace">
     <w:name w:val="Body text no space"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:line="260" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times" w:hAnsi="Times"/>
       <w:sz w:val="23"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:rsid w:val="00390282"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:rsid w:val="00390282"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:link w:val="CommentText"/>
     <w:rsid w:val="00390282"/>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:rsid w:val="00390282"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="00390282"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:rsid w:val="00390282"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
     <w:rsid w:val="00390282"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0029487A"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0029487A"/>
     <w:pPr>
       <w:ind w:left="720"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="0029487A"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
       <w:color w:val="000000"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="UnresolvedMention">
     <w:name w:val="Unresolved Mention"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00730697"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:rsid w:val="00C35680"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:rsid w:val="006E2135"/>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="255291179">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="647587119">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.participationandlifelonglearning.co.uk/course/view.php?id=601" TargetMode="External" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.participationandlifelonglearning.co.uk/course/view.php?id=601" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -6218,67 +6139,67 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="b94932a4-8a36-4682-922b-a748b0285a9f">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
-</file>
-[...7 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010051F72A33DDA3E849BA7AB8F84D4532B3" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e5b8ef66eb4e0d3de6313376e279d3a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b94932a4-8a36-4682-922b-a748b0285a9f" xmlns:ns3="45f13a3b-a8f8-458e-b468-fe19c65d9e9c" xmlns:ns4="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2bf08a12822c59165828193c822e9d83" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="b94932a4-8a36-4682-922b-a748b0285a9f"/>
     <xsd:import namespace="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
     <xsd:import namespace="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
@@ -6466,100 +6387,107 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B7EA0A24-C6E8-41F9-8BAF-BBFC96D10BDF}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B471B05-8AF1-41D3-9853-F92D5E5D9A03}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E2B46559-1660-4F03-9EBC-7E4E9638DF8E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
     <ds:schemaRef ds:uri="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
     <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>4</Pages>
+  <Words>702</Words>
+  <Characters>4007</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>33</Lines>
+  <Paragraphs>9</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>Hampshire County Council</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>4700</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Risk Assessment</dc:title>
   <dc:subject/>
   <dc:creator>edllacgf</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010051F72A33DDA3E849BA7AB8F84D4532B3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>