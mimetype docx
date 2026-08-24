--- v0 (2025-12-03)
+++ v1 (2026-08-24)
@@ -1,1624 +1,1647 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-[...2 lines deleted...]
-  <Override PartName="/word/commentsExtensible.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtensible+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/documenttasks/documenttasks1.xml" ContentType="application/vnd.ms-office.documenttasks+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="000B3490" w:rsidRDefault="000B3490" w14:paraId="40E5C3D1" w14:textId="77777777">
-[...18 lines deleted...]
-    <w:p w:rsidRPr="00DB747B" w:rsidR="00AC6982" w:rsidP="0015623E" w:rsidRDefault="00AC6982" w14:paraId="201D0BBD" w14:textId="1BF02A9D">
+    <w:p w14:paraId="201D0BBD" w14:textId="1BF02A9D" w:rsidR="00AC6982" w:rsidRPr="00DB747B" w:rsidRDefault="00AC6982" w:rsidP="0015623E">
       <w:pPr>
         <w:pStyle w:val="Secondheading"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b w:val="0"/>
           <w:bCs/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_Toc16327023"/>
       <w:r w:rsidRPr="004911C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Learner Induction Checklist</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00AC6982" w:rsidP="0015623E" w:rsidRDefault="004E4E85" w14:paraId="155807D6" w14:textId="05418B4F">
+    <w:p w14:paraId="155807D6" w14:textId="05418B4F" w:rsidR="00AC6982" w:rsidRDefault="004E4E85" w:rsidP="0015623E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004911C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Tutors must</w:t>
       </w:r>
-      <w:r w:rsidRPr="004911C1" w:rsidR="00AC6982">
+      <w:r w:rsidR="00AC6982" w:rsidRPr="004911C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> complete this Checklist </w:t>
       </w:r>
-      <w:r w:rsidRPr="004911C1" w:rsidR="00E55819">
+      <w:r w:rsidR="00E55819" w:rsidRPr="004911C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>at the start of the course and retain in the Course File.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004911C1" w:rsidR="00B03047" w:rsidP="0015623E" w:rsidRDefault="00B03047" w14:paraId="6F7F7F87" w14:textId="77777777">
+    <w:p w14:paraId="6F7F7F87" w14:textId="77777777" w:rsidR="00B03047" w:rsidRPr="004911C1" w:rsidRDefault="00B03047" w:rsidP="0015623E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="10"/>
         <w:tblW w:w="10343" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5495"/>
         <w:gridCol w:w="4848"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="004911C1" w:rsidR="000E2F64" w:rsidTr="00DD0CA7" w14:paraId="41103CEE" w14:textId="77777777">
+      <w:tr w:rsidR="000E2F64" w:rsidRPr="004911C1" w14:paraId="41103CEE" w14:textId="77777777" w:rsidTr="00DD0CA7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004911C1" w:rsidR="000E2F64" w:rsidP="0015623E" w:rsidRDefault="000E2F64" w14:paraId="19BF506C" w14:textId="77777777">
+          <w:p w14:paraId="19BF506C" w14:textId="77777777" w:rsidR="000E2F64" w:rsidRPr="004911C1" w:rsidRDefault="000E2F64" w:rsidP="0015623E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:noProof/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>Course Title:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004911C1" w:rsidR="000E2F64" w:rsidP="0015623E" w:rsidRDefault="000E2F64" w14:paraId="5B7CF4A8" w14:textId="77777777">
+          <w:p w14:paraId="5B7CF4A8" w14:textId="77777777" w:rsidR="000E2F64" w:rsidRPr="004911C1" w:rsidRDefault="000E2F64" w:rsidP="0015623E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4848" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004911C1" w:rsidR="000E2F64" w:rsidP="0015623E" w:rsidRDefault="000E2F64" w14:paraId="63C2BE6D" w14:textId="77777777">
+          <w:p w14:paraId="63C2BE6D" w14:textId="77777777" w:rsidR="000E2F64" w:rsidRPr="004911C1" w:rsidRDefault="000E2F64" w:rsidP="0015623E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Course Code:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004911C1" w:rsidR="000E2F64" w:rsidTr="00DD0CA7" w14:paraId="40E42009" w14:textId="77777777">
+      <w:tr w:rsidR="000E2F64" w:rsidRPr="004911C1" w14:paraId="40E42009" w14:textId="77777777" w:rsidTr="00DD0CA7">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5495" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004911C1" w:rsidR="000E2F64" w:rsidP="0015623E" w:rsidRDefault="000E2F64" w14:paraId="26FE4E6E" w14:textId="77777777">
+          <w:p w14:paraId="26FE4E6E" w14:textId="77777777" w:rsidR="000E2F64" w:rsidRPr="004911C1" w:rsidRDefault="000E2F64" w:rsidP="0015623E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Tutor:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004911C1" w:rsidR="000E2F64" w:rsidP="0015623E" w:rsidRDefault="000E2F64" w14:paraId="05138EE2" w14:textId="77777777">
+          <w:p w14:paraId="05138EE2" w14:textId="77777777" w:rsidR="000E2F64" w:rsidRPr="004911C1" w:rsidRDefault="000E2F64" w:rsidP="0015623E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4848" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004911C1" w:rsidR="000E2F64" w:rsidP="0015623E" w:rsidRDefault="000E2F64" w14:paraId="5A5D1B10" w14:textId="77777777">
+          <w:p w14:paraId="5A5D1B10" w14:textId="77777777" w:rsidR="000E2F64" w:rsidRPr="004911C1" w:rsidRDefault="000E2F64" w:rsidP="0015623E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>Start Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidRPr="00815634" w:rsidR="00815634" w:rsidP="0015623E" w:rsidRDefault="00815634" w14:paraId="140EFBAD" w14:textId="77777777">
+    <w:p w14:paraId="140EFBAD" w14:textId="77777777" w:rsidR="00815634" w:rsidRPr="00815634" w:rsidRDefault="00815634" w:rsidP="0015623E">
       <w:pPr>
         <w:rPr>
           <w:vanish/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5303" w:type="pct"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-          <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9355"/>
         <w:gridCol w:w="971"/>
       </w:tblGrid>
-      <w:tr w:rsidRPr="004911C1" w:rsidR="00AC6982" w:rsidTr="00A50EFC" w14:paraId="2E8CA3A5" w14:textId="77777777">
+      <w:tr w:rsidR="00AC6982" w:rsidRPr="004911C1" w14:paraId="2E8CA3A5" w14:textId="77777777" w:rsidTr="29EB59F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4530" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004911C1" w:rsidR="00AC6982" w:rsidP="0015623E" w:rsidRDefault="000443D5" w14:paraId="491E4FA1" w14:textId="77777777">
+          <w:p w14:paraId="491E4FA1" w14:textId="77777777" w:rsidR="00AC6982" w:rsidRPr="004911C1" w:rsidRDefault="000443D5" w:rsidP="0015623E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
-            <w:r w:rsidRPr="004911C1" w:rsidR="00AC6982">
+            <w:r w:rsidR="00AC6982" w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t>ll enrolled learners</w:t>
             </w:r>
-            <w:r w:rsidRPr="004911C1" w:rsidR="00012750">
+            <w:r w:rsidR="00012750" w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> have been</w:t>
             </w:r>
             <w:r w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> informed</w:t>
             </w:r>
-            <w:r w:rsidRPr="004911C1" w:rsidR="00AC6982">
+            <w:r w:rsidR="00AC6982" w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve"> of: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004911C1" w:rsidR="00AC6982" w:rsidP="0015623E" w:rsidRDefault="00AC6982" w14:paraId="2AE1ABE8" w14:textId="77777777">
+          <w:p w14:paraId="2AE1ABE8" w14:textId="77777777" w:rsidR="00AC6982" w:rsidRPr="004911C1" w:rsidRDefault="00AC6982" w:rsidP="0015623E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004911C1">
               <w:rPr>
-                <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:eastAsia="Wingdings" w:cs="Wingdings"/>
+                <w:rFonts w:ascii="Wingdings" w:eastAsia="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings"/>
                 <w:b/>
               </w:rPr>
               <w:t>ü</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004911C1" w:rsidR="00AC6982" w:rsidTr="00A50EFC" w14:paraId="0F14248D" w14:textId="77777777">
+      <w:tr w:rsidR="00AC6982" w:rsidRPr="004911C1" w14:paraId="0F14248D" w14:textId="77777777" w:rsidTr="29EB59F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4530" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004911C1" w:rsidR="005A34B4" w:rsidP="0015623E" w:rsidRDefault="00AC6982" w14:paraId="646ECBE7" w14:textId="37117E96">
+          <w:p w14:paraId="1178C238" w14:textId="77777777" w:rsidR="00EF1536" w:rsidRDefault="00AC6982" w:rsidP="0015623E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Learner Entitlement</w:t>
             </w:r>
-            <w:r w:rsidRPr="004911C1" w:rsidR="00EF1536">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="004911C1" w:rsidR="00CC2F8F">
+            <w:r w:rsidR="00EF1536" w:rsidRPr="004911C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (below, </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="00EF1536" w:rsidRPr="004911C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>and also</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="00EF1536" w:rsidRPr="004911C1">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> included within </w:t>
+            </w:r>
+            <w:r w:rsidR="00CC2F8F" w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">the </w:t>
             </w:r>
-            <w:r w:rsidRPr="004911C1" w:rsidR="00EF1536">
+            <w:r w:rsidR="00EF1536" w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Learner Handbook, available online or paper-based)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004911C1" w:rsidR="00EF1536" w:rsidP="0015623E" w:rsidRDefault="00EF1536" w14:paraId="09914A64" w14:textId="77777777">
+          <w:p w14:paraId="09914A64" w14:textId="5C1DD9A5" w:rsidR="00AA33A2" w:rsidRPr="00AA33A2" w:rsidRDefault="00AA33A2" w:rsidP="00AA33A2">
             <w:pPr>
+              <w:ind w:left="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004911C1" w:rsidR="00AC6982" w:rsidP="0015623E" w:rsidRDefault="00AC6982" w14:paraId="25DFA044" w14:textId="77777777">
+          <w:p w14:paraId="25DFA044" w14:textId="77777777" w:rsidR="00AC6982" w:rsidRPr="004911C1" w:rsidRDefault="00AC6982" w:rsidP="0015623E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004911C1" w:rsidR="000443D5" w:rsidTr="00A50EFC" w14:paraId="1985A9A9" w14:textId="77777777">
+      <w:tr w:rsidR="000443D5" w:rsidRPr="004911C1" w14:paraId="1985A9A9" w14:textId="77777777" w:rsidTr="29EB59F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4530" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="00C21A48" w:rsidR="000443D5" w:rsidP="0015623E" w:rsidRDefault="0002474A" w14:paraId="12CAF284" w14:textId="77777777">
+          <w:p w14:paraId="33F30CCD" w14:textId="77777777" w:rsidR="005A34B4" w:rsidRDefault="0002474A" w:rsidP="00AA33A2">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C21A48">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>‘Safer Learning’–</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C21A48" w:rsidR="00CC2F8F">
+            <w:r w:rsidR="00CC2F8F" w:rsidRPr="00C21A48">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C21A48" w:rsidR="00012750">
+            <w:r w:rsidR="00012750" w:rsidRPr="00C21A48">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">learners’ </w:t>
             </w:r>
-            <w:r w:rsidRPr="00C21A48" w:rsidR="005A34B4">
+            <w:r w:rsidR="005A34B4" w:rsidRPr="00C21A48">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>rights and responsibilities</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C21A48" w:rsidR="00664B6E">
+            <w:r w:rsidR="00664B6E" w:rsidRPr="00C21A48">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> e.g., confidentiality</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004911C1" w:rsidR="005A34B4" w:rsidP="0015623E" w:rsidRDefault="005A34B4" w14:paraId="0EC67BC3" w14:textId="77777777">
+          <w:p w14:paraId="0EC67BC3" w14:textId="781B810B" w:rsidR="00AA33A2" w:rsidRPr="00AA33A2" w:rsidRDefault="00AA33A2" w:rsidP="00AA33A2">
             <w:pPr>
-              <w:ind w:left="66"/>
-[...2 lines deleted...]
-                <w:highlight w:val="yellow"/>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:ind w:left="426"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004911C1" w:rsidR="000443D5" w:rsidP="0015623E" w:rsidRDefault="000443D5" w14:paraId="6F869817" w14:textId="77777777">
+          <w:p w14:paraId="6F869817" w14:textId="77777777" w:rsidR="000443D5" w:rsidRPr="004911C1" w:rsidRDefault="000443D5" w:rsidP="0015623E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004911C1" w:rsidR="009A02DA" w:rsidTr="00A50EFC" w14:paraId="73364E4A" w14:textId="77777777">
+      <w:tr w:rsidR="009A02DA" w:rsidRPr="004911C1" w14:paraId="73364E4A" w14:textId="77777777" w:rsidTr="29EB59F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4530" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004911C1" w:rsidR="009A02DA" w:rsidP="0015623E" w:rsidRDefault="009A02DA" w14:paraId="37CA8340" w14:textId="14D7A8E8">
+          <w:p w14:paraId="1F1B46CE" w14:textId="77777777" w:rsidR="009A02DA" w:rsidRDefault="009A02DA" w:rsidP="00AA33A2">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Safeguarding / Prevent</w:t>
             </w:r>
-            <w:r w:rsidRPr="004911C1" w:rsidR="00CC2F8F">
+            <w:r w:rsidR="00CC2F8F" w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> / British </w:t>
             </w:r>
             <w:r w:rsidR="00986378">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>values</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004911C1" w:rsidR="009A02DA" w:rsidP="0015623E" w:rsidRDefault="009A02DA" w14:paraId="6F19F355" w14:textId="77777777">
+          <w:p w14:paraId="6F19F355" w14:textId="444A90A3" w:rsidR="00AA33A2" w:rsidRPr="00AA33A2" w:rsidRDefault="00AA33A2" w:rsidP="00AA33A2">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
-              <w:ind w:left="66"/>
+              <w:ind w:left="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004911C1" w:rsidR="009A02DA" w:rsidP="0015623E" w:rsidRDefault="009A02DA" w14:paraId="5198EFDA" w14:textId="77777777">
+          <w:p w14:paraId="5198EFDA" w14:textId="77777777" w:rsidR="009A02DA" w:rsidRPr="004911C1" w:rsidRDefault="009A02DA" w:rsidP="0015623E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004911C1" w:rsidR="009A02DA" w:rsidTr="009A02DA" w14:paraId="10740885" w14:textId="77777777">
+      <w:tr w:rsidR="009A02DA" w:rsidRPr="004911C1" w14:paraId="10740885" w14:textId="77777777" w:rsidTr="29EB59F3">
         <w:trPr>
           <w:trHeight w:val="1060"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4530" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004911C1" w:rsidR="009A02DA" w:rsidP="0015623E" w:rsidRDefault="009A02DA" w14:paraId="056673C2" w14:textId="02BF1CE0">
+          <w:p w14:paraId="056673C2" w14:textId="02BF1CE0" w:rsidR="009A02DA" w:rsidRPr="004911C1" w:rsidRDefault="009A02DA" w:rsidP="0015623E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Health &amp;</w:t>
             </w:r>
             <w:r w:rsidR="004A2664">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Safety </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004911C1" w:rsidR="009A02DA" w:rsidP="0015623E" w:rsidRDefault="009A02DA" w14:paraId="46738B27" w14:textId="77777777">
+          <w:p w14:paraId="46738B27" w14:textId="77777777" w:rsidR="009A02DA" w:rsidRPr="004911C1" w:rsidRDefault="009A02DA" w:rsidP="0015623E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="786"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Fire alarm – sound, location of nearest alarm </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004911C1" w:rsidR="009A02DA" w:rsidP="0015623E" w:rsidRDefault="009A02DA" w14:paraId="59AE416A" w14:textId="77777777">
+          <w:p w14:paraId="59AE416A" w14:textId="77777777" w:rsidR="009A02DA" w:rsidRPr="004911C1" w:rsidRDefault="009A02DA" w:rsidP="0015623E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="786"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Emergency evacuation route and assembly point</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004911C1" w:rsidR="009A02DA" w:rsidP="0015623E" w:rsidRDefault="009A02DA" w14:paraId="0D106F14" w14:textId="77777777">
+          <w:p w14:paraId="120540D3" w14:textId="4542FAC9" w:rsidR="004911C1" w:rsidRPr="002324FB" w:rsidRDefault="009A02DA" w:rsidP="0015623E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="786"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004911C1">
-[...3 lines deleted...]
-              <w:t>Location of first aid box and emergency telephone</w:t>
+            <w:r w:rsidRPr="36AE061D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Location of first aid box and emergency telephon</w:t>
+            </w:r>
+            <w:r w:rsidR="2430131D" w:rsidRPr="36AE061D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>e</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="002324FB" w:rsidR="004911C1" w:rsidP="0015623E" w:rsidRDefault="0070085B" w14:paraId="7BCC5D0B" w14:textId="596408D7">
+          <w:p w14:paraId="7BCC5D0B" w14:textId="73F66E36" w:rsidR="004911C1" w:rsidRPr="002324FB" w:rsidRDefault="2430131D" w:rsidP="0015623E">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="786"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004911C1">
-[...3 lines deleted...]
-              <w:t>Centre/venue specific guidance relating to Covid-19</w:t>
+            <w:r w:rsidRPr="36AE061D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>Site specific hazards</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004911C1" w:rsidR="009A02DA" w:rsidP="0015623E" w:rsidRDefault="009A02DA" w14:paraId="6A1A5D23" w14:textId="77777777">
+          <w:p w14:paraId="6A1A5D23" w14:textId="77777777" w:rsidR="009A02DA" w:rsidRPr="004911C1" w:rsidRDefault="009A02DA" w:rsidP="0015623E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004911C1" w:rsidR="00AC6982" w:rsidTr="00A50EFC" w14:paraId="6E250D81" w14:textId="77777777">
+      <w:tr w:rsidR="00AC6982" w:rsidRPr="004911C1" w14:paraId="6E250D81" w14:textId="77777777" w:rsidTr="29EB59F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4530" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004911C1" w:rsidR="005A34B4" w:rsidP="0015623E" w:rsidRDefault="004E4E85" w14:paraId="4E779302" w14:textId="77777777">
+          <w:p w14:paraId="21EEEF7A" w14:textId="77777777" w:rsidR="009A02DA" w:rsidRDefault="004E4E85" w:rsidP="00AA33A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Importance of attendance and punctuality and procedures such as </w:t>
             </w:r>
-            <w:r w:rsidRPr="004911C1" w:rsidR="005A34B4">
+            <w:r w:rsidR="005A34B4" w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>contact phone numbers/email address</w:t>
             </w:r>
             <w:r w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> in case of absence</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004911C1" w:rsidR="009A02DA" w:rsidP="0015623E" w:rsidRDefault="009A02DA" w14:paraId="5C4F9282" w14:textId="77777777">
+          <w:p w14:paraId="5C4F9282" w14:textId="2BC0C4E8" w:rsidR="00AA33A2" w:rsidRPr="00AA33A2" w:rsidRDefault="00AA33A2" w:rsidP="00AA33A2">
             <w:pPr>
-              <w:ind w:left="66"/>
+              <w:ind w:left="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004911C1" w:rsidR="00AC6982" w:rsidP="0015623E" w:rsidRDefault="00AC6982" w14:paraId="73B47CCF" w14:textId="77777777">
+          <w:p w14:paraId="73B47CCF" w14:textId="77777777" w:rsidR="00AC6982" w:rsidRPr="004911C1" w:rsidRDefault="00AC6982" w:rsidP="0015623E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004911C1" w:rsidR="00AC6982" w:rsidTr="00A50EFC" w14:paraId="17DEEFB2" w14:textId="77777777">
+      <w:tr w:rsidR="00AC6982" w:rsidRPr="004911C1" w14:paraId="17DEEFB2" w14:textId="77777777" w:rsidTr="29EB59F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4530" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004911C1" w:rsidR="00AC6982" w:rsidP="0015623E" w:rsidRDefault="00AC6982" w14:paraId="1E83F4E4" w14:textId="7046591F">
+          <w:p w14:paraId="6CC9421D" w14:textId="77777777" w:rsidR="005A34B4" w:rsidRDefault="00AC6982" w:rsidP="00AA33A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Course content</w:t>
             </w:r>
-            <w:r w:rsidRPr="004911C1" w:rsidR="00CC2F8F">
+            <w:r w:rsidR="00CC2F8F" w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="004911C1" w:rsidR="00CC2F8F">
+            <w:r w:rsidR="00CC2F8F" w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>syllabus</w:t>
             </w:r>
-            <w:r w:rsidRPr="004911C1" w:rsidR="00CC2F8F">
+            <w:r w:rsidR="00CC2F8F" w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="004911C1" w:rsidR="00CC2F8F">
+            <w:r w:rsidR="00CC2F8F" w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="008A616C">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>curriculum plan</w:t>
             </w:r>
             <w:r w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004911C1" w:rsidR="005A34B4" w:rsidP="0015623E" w:rsidRDefault="005A34B4" w14:paraId="47569F60" w14:textId="77777777">
+          <w:p w14:paraId="47569F60" w14:textId="7B314C49" w:rsidR="00AA33A2" w:rsidRPr="00AA33A2" w:rsidRDefault="00AA33A2" w:rsidP="00AA33A2">
             <w:pPr>
               <w:ind w:left="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004911C1" w:rsidR="00AC6982" w:rsidP="0015623E" w:rsidRDefault="00AC6982" w14:paraId="612D09D4" w14:textId="77777777">
+          <w:p w14:paraId="612D09D4" w14:textId="77777777" w:rsidR="00AC6982" w:rsidRPr="004911C1" w:rsidRDefault="00AC6982" w:rsidP="0015623E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004911C1" w:rsidR="00AC6982" w:rsidTr="00A50EFC" w14:paraId="531E5DF1" w14:textId="77777777">
+      <w:tr w:rsidR="00AC6982" w:rsidRPr="004911C1" w14:paraId="531E5DF1" w14:textId="77777777" w:rsidTr="29EB59F3">
         <w:trPr>
           <w:trHeight w:val="586"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4530" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004911C1" w:rsidR="00AC6982" w:rsidP="0015623E" w:rsidRDefault="00AC6982" w14:paraId="5E9E45CC" w14:textId="77777777">
+          <w:p w14:paraId="3D6AFAB1" w14:textId="77777777" w:rsidR="005A34B4" w:rsidRDefault="00AC6982" w:rsidP="00AA33A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Time commitment required to complete the course</w:t>
             </w:r>
-            <w:r w:rsidRPr="004911C1" w:rsidR="004E4E85">
+            <w:r w:rsidR="004E4E85" w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> (such as course duration and private study expectations)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004911C1" w:rsidR="005A34B4" w:rsidP="0015623E" w:rsidRDefault="005A34B4" w14:paraId="78E87D8B" w14:textId="77777777">
+          <w:p w14:paraId="78E87D8B" w14:textId="23FA9B49" w:rsidR="00AA33A2" w:rsidRPr="00AA33A2" w:rsidRDefault="00AA33A2" w:rsidP="00AA33A2">
             <w:pPr>
               <w:ind w:left="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004911C1" w:rsidR="00AC6982" w:rsidP="0015623E" w:rsidRDefault="00AC6982" w14:paraId="0A2546EB" w14:textId="77777777">
+          <w:p w14:paraId="0A2546EB" w14:textId="77777777" w:rsidR="00AC6982" w:rsidRPr="004911C1" w:rsidRDefault="00AC6982" w:rsidP="0015623E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004911C1" w:rsidR="00AC6982" w:rsidTr="00A50EFC" w14:paraId="54335BF3" w14:textId="77777777">
+      <w:tr w:rsidR="00AC6982" w:rsidRPr="004911C1" w14:paraId="54335BF3" w14:textId="77777777" w:rsidTr="29EB59F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4530" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004911C1" w:rsidR="005A34B4" w:rsidP="0015623E" w:rsidRDefault="005A34B4" w14:paraId="4F06C5B6" w14:textId="1C71F945">
+          <w:p w14:paraId="093EEB9E" w14:textId="77777777" w:rsidR="00C625C1" w:rsidRDefault="005A34B4" w:rsidP="00AA33A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
-            <w:r w:rsidRPr="004911C1" w:rsidR="00AC6982">
+            <w:r w:rsidR="00AC6982" w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>kills and knowledge needed for</w:t>
             </w:r>
             <w:r w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="004911C1" w:rsidR="00AC6982">
+            <w:r w:rsidR="00AC6982" w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>successful course completion</w:t>
             </w:r>
             <w:r w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="004911C1" w:rsidR="00C625C1">
+            <w:r w:rsidR="00C625C1" w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">including </w:t>
             </w:r>
-            <w:r w:rsidRPr="004911C1" w:rsidR="00B03091">
+            <w:r w:rsidR="00B03091" w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>embedding</w:t>
             </w:r>
-            <w:r w:rsidRPr="004911C1" w:rsidR="00F61DF2">
+            <w:r w:rsidR="00F61DF2" w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> of</w:t>
             </w:r>
-            <w:r w:rsidRPr="004911C1" w:rsidR="00B03091">
+            <w:r w:rsidR="00B03091" w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> English</w:t>
             </w:r>
             <w:r w:rsidR="00B40BE4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:r w:rsidRPr="004911C1" w:rsidR="00B03091">
+            <w:r w:rsidR="00B03091" w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>maths</w:t>
             </w:r>
-            <w:r w:rsidRPr="004911C1" w:rsidR="00F61DF2">
+            <w:r w:rsidR="00F61DF2" w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B40BE4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">and essential digital skills </w:t>
             </w:r>
-            <w:r w:rsidRPr="004911C1" w:rsidR="00F61DF2">
+            <w:r w:rsidR="00F61DF2" w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>where applicable</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004911C1" w:rsidR="00C625C1" w:rsidP="0015623E" w:rsidRDefault="00C625C1" w14:paraId="51DBA4D1" w14:textId="77777777">
+          <w:p w14:paraId="51DBA4D1" w14:textId="71DE0FF6" w:rsidR="00AA33A2" w:rsidRPr="00AA33A2" w:rsidRDefault="00AA33A2" w:rsidP="00AA33A2">
             <w:pPr>
               <w:ind w:left="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004911C1" w:rsidR="00AC6982" w:rsidP="0015623E" w:rsidRDefault="00AC6982" w14:paraId="724ECDA0" w14:textId="77777777">
+          <w:p w14:paraId="724ECDA0" w14:textId="77777777" w:rsidR="00AC6982" w:rsidRPr="004911C1" w:rsidRDefault="00AC6982" w:rsidP="0015623E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004911C1" w:rsidR="00AC6982" w:rsidTr="00A50EFC" w14:paraId="75821759" w14:textId="77777777">
+      <w:tr w:rsidR="00AC6982" w:rsidRPr="004911C1" w14:paraId="75821759" w14:textId="77777777" w:rsidTr="29EB59F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4530" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004911C1" w:rsidR="005A34B4" w:rsidP="0015623E" w:rsidRDefault="00AC6982" w14:paraId="515B579D" w14:textId="77777777">
+          <w:p w14:paraId="689C0545" w14:textId="77777777" w:rsidR="00C625C1" w:rsidRDefault="00AC6982" w:rsidP="00AA33A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004911C1">
+            <w:r w:rsidRPr="36AE061D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Opportunities for </w:t>
             </w:r>
-            <w:r w:rsidRPr="004911C1" w:rsidR="00E55819">
+            <w:r w:rsidR="00E55819" w:rsidRPr="36AE061D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>learner</w:t>
             </w:r>
-            <w:r w:rsidRPr="004911C1" w:rsidR="00CC2F8F">
+            <w:r w:rsidR="00CC2F8F" w:rsidRPr="36AE061D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="004911C1" w:rsidR="00E55819">
+            <w:r w:rsidR="00E55819" w:rsidRPr="36AE061D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="004911C1" w:rsidR="00CC2F8F">
+            <w:r w:rsidR="00CC2F8F" w:rsidRPr="36AE061D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="004911C1" w:rsidR="00E55819">
+            <w:r w:rsidR="00E55819" w:rsidRPr="36AE061D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>learning support</w:t>
             </w:r>
-            <w:r w:rsidRPr="004911C1">
+            <w:r w:rsidRPr="36AE061D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> for learners with </w:t>
             </w:r>
-            <w:r w:rsidRPr="004911C1" w:rsidR="00E55819">
+            <w:r w:rsidR="00E55819" w:rsidRPr="36AE061D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">learning difficulties and/or </w:t>
             </w:r>
-            <w:r w:rsidRPr="004911C1">
+            <w:r w:rsidRPr="36AE061D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>disabilities</w:t>
             </w:r>
-            <w:r w:rsidRPr="004911C1" w:rsidR="005A34B4">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> or other additional needs</w:t>
+            <w:r w:rsidR="005A34B4" w:rsidRPr="36AE061D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> or other additional need</w:t>
+            </w:r>
+            <w:r w:rsidR="3B0D2DB2" w:rsidRPr="36AE061D">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>s</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004911C1" w:rsidR="00C625C1" w:rsidP="0015623E" w:rsidRDefault="00C625C1" w14:paraId="383CEFD0" w14:textId="77777777">
+          <w:p w14:paraId="383CEFD0" w14:textId="631333BC" w:rsidR="00AA33A2" w:rsidRPr="00AA33A2" w:rsidRDefault="00AA33A2" w:rsidP="00AA33A2">
             <w:pPr>
               <w:ind w:left="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004911C1" w:rsidR="00AC6982" w:rsidP="0015623E" w:rsidRDefault="00AC6982" w14:paraId="14C8C6DF" w14:textId="77777777">
+          <w:p w14:paraId="14C8C6DF" w14:textId="77777777" w:rsidR="00AC6982" w:rsidRPr="004911C1" w:rsidRDefault="00AC6982" w:rsidP="0015623E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004911C1" w:rsidR="00AC6982" w:rsidTr="00A50EFC" w14:paraId="18073225" w14:textId="77777777">
+      <w:tr w:rsidR="00AC6982" w:rsidRPr="004911C1" w14:paraId="18073225" w14:textId="77777777" w:rsidTr="29EB59F3">
         <w:trPr>
           <w:trHeight w:val="530"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4530" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004911C1" w:rsidR="005A34B4" w:rsidP="0015623E" w:rsidRDefault="004E4E85" w14:paraId="1AC6B655" w14:textId="77777777">
+          <w:p w14:paraId="72E6DC30" w14:textId="77777777" w:rsidR="00C625C1" w:rsidRDefault="004E4E85" w:rsidP="00AA33A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004911C1">
+            <w:r w:rsidRPr="1F96BC1E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Opportunities to discuss in confidence</w:t>
             </w:r>
-            <w:r w:rsidRPr="004911C1" w:rsidR="00AC6982">
+            <w:r w:rsidR="00AC6982" w:rsidRPr="1F96BC1E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> any additional learning</w:t>
             </w:r>
-            <w:r w:rsidRPr="004911C1" w:rsidR="00CC2F8F">
+            <w:r w:rsidR="00CC2F8F" w:rsidRPr="1F96BC1E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="004911C1">
+            <w:r w:rsidRPr="1F96BC1E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>/</w:t>
             </w:r>
-            <w:r w:rsidRPr="004911C1" w:rsidR="00CC2F8F">
+            <w:r w:rsidR="00CC2F8F" w:rsidRPr="1F96BC1E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="004911C1">
+            <w:r w:rsidRPr="1F96BC1E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>support</w:t>
             </w:r>
-            <w:r w:rsidRPr="004911C1" w:rsidR="00AC6982">
+            <w:r w:rsidR="00AC6982" w:rsidRPr="1F96BC1E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> needs</w:t>
             </w:r>
-            <w:r w:rsidRPr="004911C1" w:rsidR="005A34B4">
+            <w:r w:rsidR="005A34B4" w:rsidRPr="1F96BC1E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> or to discuss any </w:t>
             </w:r>
-            <w:r w:rsidRPr="004911C1">
+            <w:r w:rsidRPr="1F96BC1E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">other </w:t>
             </w:r>
-            <w:r w:rsidRPr="004911C1" w:rsidR="005A34B4">
+            <w:r w:rsidR="005A34B4" w:rsidRPr="1F96BC1E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>aspects of the course</w:t>
             </w:r>
+            <w:r w:rsidR="22934ACF" w:rsidRPr="1F96BC1E">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to ensure it is fully inclusive</w:t>
+            </w:r>
           </w:p>
-          <w:p w:rsidRPr="004911C1" w:rsidR="00C625C1" w:rsidP="0015623E" w:rsidRDefault="00C625C1" w14:paraId="544D9E3D" w14:textId="77777777">
+          <w:p w14:paraId="544D9E3D" w14:textId="703DE75D" w:rsidR="00AA33A2" w:rsidRPr="00AA33A2" w:rsidRDefault="00AA33A2" w:rsidP="00AA33A2">
             <w:pPr>
               <w:ind w:left="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004911C1" w:rsidR="00AC6982" w:rsidP="0015623E" w:rsidRDefault="00AC6982" w14:paraId="40BC6F50" w14:textId="77777777">
+          <w:p w14:paraId="40BC6F50" w14:textId="77777777" w:rsidR="00AC6982" w:rsidRPr="004911C1" w:rsidRDefault="00AC6982" w:rsidP="0015623E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004911C1" w:rsidR="00AC6982" w:rsidTr="00A50EFC" w14:paraId="5185FFE0" w14:textId="77777777">
+      <w:tr w:rsidR="00AC6982" w:rsidRPr="004911C1" w14:paraId="5185FFE0" w14:textId="77777777" w:rsidTr="29EB59F3">
         <w:trPr>
           <w:trHeight w:val="456"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4530" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00AC6982" w:rsidP="0015623E" w:rsidRDefault="004B4D80" w14:paraId="671B865D" w14:textId="7015B588">
+          <w:p w14:paraId="3CE8A8E5" w14:textId="77777777" w:rsidR="005A34B4" w:rsidRDefault="004B4D80" w:rsidP="00AA33A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="29EB59F3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Feedback</w:t>
             </w:r>
-            <w:r w:rsidRPr="004911C1" w:rsidR="00AC6982">
-[...3 lines deleted...]
-              <w:t xml:space="preserve"> and complaints procedures and learner feedback forms</w:t>
+            <w:r w:rsidR="00AC6982" w:rsidRPr="29EB59F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> and complaints procedures and </w:t>
+            </w:r>
+            <w:r w:rsidR="17BF43D5" w:rsidRPr="29EB59F3">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              </w:rPr>
+              <w:t>that they will be asked to complete an evaluation form at the end of the course.</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="004911C1" w:rsidR="005A34B4" w:rsidP="0015623E" w:rsidRDefault="005A34B4" w14:paraId="25FE7E38" w14:textId="77777777">
+          <w:p w14:paraId="25FE7E38" w14:textId="034AAE3C" w:rsidR="00AA33A2" w:rsidRPr="00AA33A2" w:rsidRDefault="00AA33A2" w:rsidP="00AA33A2">
             <w:pPr>
               <w:ind w:left="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004911C1" w:rsidR="00AC6982" w:rsidP="0015623E" w:rsidRDefault="00AC6982" w14:paraId="2F3CFB6B" w14:textId="77777777">
+          <w:p w14:paraId="2F3CFB6B" w14:textId="77777777" w:rsidR="00AC6982" w:rsidRPr="004911C1" w:rsidRDefault="00AC6982" w:rsidP="0015623E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004911C1" w:rsidR="00AC6982" w:rsidTr="00A50EFC" w14:paraId="1820C477" w14:textId="77777777">
+      <w:tr w:rsidR="00AC6982" w:rsidRPr="004911C1" w14:paraId="1820C477" w14:textId="77777777" w:rsidTr="29EB59F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4530" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="005A34B4" w:rsidP="0015623E" w:rsidRDefault="00AC6982" w14:paraId="30833430" w14:textId="77777777">
+          <w:p w14:paraId="684F8235" w14:textId="77777777" w:rsidR="0015623E" w:rsidRDefault="00AC6982" w:rsidP="00AA33A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Teaching and learning strategies</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0015623E" w:rsidR="0015623E" w:rsidP="0015623E" w:rsidRDefault="0015623E" w14:paraId="127F60CC" w14:textId="40A2E1EF">
+          <w:p w14:paraId="127F60CC" w14:textId="3265A6FB" w:rsidR="00AA33A2" w:rsidRPr="00AA33A2" w:rsidRDefault="00AA33A2" w:rsidP="00AA33A2">
             <w:pPr>
               <w:ind w:left="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004911C1" w:rsidR="00AC6982" w:rsidP="0015623E" w:rsidRDefault="00AC6982" w14:paraId="3BB133E6" w14:textId="77777777">
+          <w:p w14:paraId="3BB133E6" w14:textId="77777777" w:rsidR="00AC6982" w:rsidRPr="004911C1" w:rsidRDefault="00AC6982" w:rsidP="0015623E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004911C1" w:rsidR="00AC6982" w:rsidTr="00A50EFC" w14:paraId="5E35D400" w14:textId="77777777">
+      <w:tr w:rsidR="00AC6982" w:rsidRPr="004911C1" w14:paraId="5E35D400" w14:textId="77777777" w:rsidTr="29EB59F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4530" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="005A34B4" w:rsidP="0015623E" w:rsidRDefault="00AC6982" w14:paraId="1A318917" w14:textId="77777777">
+          <w:p w14:paraId="23ADA746" w14:textId="77777777" w:rsidR="0015623E" w:rsidRDefault="00AC6982" w:rsidP="00AA33A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">Assessment, </w:t>
             </w:r>
-            <w:r w:rsidRPr="004911C1" w:rsidR="004B4D80">
+            <w:r w:rsidR="004B4D80" w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>accreditation,</w:t>
             </w:r>
             <w:r w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> or examinations </w:t>
             </w:r>
-            <w:r w:rsidRPr="004911C1" w:rsidR="00C625C1">
+            <w:r w:rsidR="00C625C1" w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">(including academic appeals procedure) </w:t>
             </w:r>
             <w:r w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>associated with the course</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0015623E" w:rsidR="0015623E" w:rsidP="0015623E" w:rsidRDefault="0015623E" w14:paraId="5E91FE42" w14:textId="4D55F2C5">
+          <w:p w14:paraId="5E91FE42" w14:textId="14F3C40F" w:rsidR="00AA33A2" w:rsidRPr="00AA33A2" w:rsidRDefault="00AA33A2" w:rsidP="00AA33A2">
             <w:pPr>
               <w:ind w:left="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004911C1" w:rsidR="00AC6982" w:rsidP="0015623E" w:rsidRDefault="00AC6982" w14:paraId="21D407A4" w14:textId="77777777">
+          <w:p w14:paraId="21D407A4" w14:textId="77777777" w:rsidR="00AC6982" w:rsidRPr="004911C1" w:rsidRDefault="00AC6982" w:rsidP="0015623E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidRPr="004911C1" w:rsidR="00AC6982" w:rsidTr="00A50EFC" w14:paraId="76DE4DB8" w14:textId="77777777">
+      <w:tr w:rsidR="00AC6982" w:rsidRPr="004911C1" w14:paraId="76DE4DB8" w14:textId="77777777" w:rsidTr="29EB59F3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4530" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidR="00A733EB" w:rsidP="0015623E" w:rsidRDefault="00AC6982" w14:paraId="64E20EE8" w14:textId="77777777">
+          <w:p w14:paraId="386156C9" w14:textId="77777777" w:rsidR="0015623E" w:rsidRDefault="00AC6982" w:rsidP="00AA33A2">
             <w:pPr>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
               <w:ind w:left="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004911C1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>An outline of what learners could progress to when they complete the course</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0015623E" w:rsidR="0015623E" w:rsidP="0015623E" w:rsidRDefault="0015623E" w14:paraId="3BC39106" w14:textId="6802BE1A">
+          <w:p w14:paraId="3BC39106" w14:textId="6CB3768E" w:rsidR="00AA33A2" w:rsidRPr="00AA33A2" w:rsidRDefault="00AA33A2" w:rsidP="00AA33A2">
             <w:pPr>
               <w:ind w:left="426"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="470" w:type="pct"/>
           </w:tcPr>
-          <w:p w:rsidRPr="004911C1" w:rsidR="00AC6982" w:rsidP="0015623E" w:rsidRDefault="00AC6982" w14:paraId="589F6B25" w14:textId="77777777">
+          <w:p w14:paraId="589F6B25" w14:textId="77777777" w:rsidR="00AC6982" w:rsidRPr="004911C1" w:rsidRDefault="00AC6982" w:rsidP="0015623E">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0015623E" w:rsidP="0015623E" w:rsidRDefault="000443D5" w14:paraId="5D90CB45" w14:textId="77777777">
+    <w:p w14:paraId="5D90CB45" w14:textId="1CDB2349" w:rsidR="0015623E" w:rsidRDefault="000443D5" w:rsidP="0015623E">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004911C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>E</w:t>
       </w:r>
-      <w:r w:rsidRPr="004911C1" w:rsidR="00AC6982">
+      <w:r w:rsidR="00AC6982" w:rsidRPr="004911C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>nrolment process completed</w:t>
       </w:r>
       <w:r w:rsidR="0015623E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004911C1" w:rsidR="00AC6982">
+      <w:r w:rsidR="00AC6982" w:rsidRPr="004911C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>for all learners</w:t>
       </w:r>
       <w:r w:rsidRPr="004911C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> and all names included on the register</w:t>
       </w:r>
-      <w:r w:rsidRPr="004911C1" w:rsidR="00AC6982">
+      <w:r w:rsidR="00AC6982" w:rsidRPr="004911C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004911C1" w:rsidR="00AC6982" w:rsidP="0015623E" w:rsidRDefault="00AC6982" w14:paraId="63216FA0" w14:textId="2EA07AB9">
+    <w:p w14:paraId="5848A7D0" w14:textId="77777777" w:rsidR="00AA33A2" w:rsidRDefault="00AA33A2" w:rsidP="0015623E">
       <w:pPr>
         <w:pStyle w:val="BodyTextIndent"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004911C1">
+    </w:p>
+    <w:p w14:paraId="63216FA0" w14:textId="4297E568" w:rsidR="00AC6982" w:rsidRPr="004911C1" w:rsidRDefault="00AC6982" w:rsidP="0015623E">
+      <w:pPr>
+        <w:pStyle w:val="BodyTextIndent"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve">Signed: </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004911C1">
+      </w:pPr>
+      <w:r w:rsidRPr="004911C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
-        <w:tab/>
+        <w:t xml:space="preserve">Signed: </w:t>
       </w:r>
       <w:r w:rsidR="004911C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="004911C1">
+      <w:r w:rsidR="004911C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004911C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004911C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004911C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004911C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004911C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="004911C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
+        <w:tab/>
         <w:t>Date:</w:t>
       </w:r>
       <w:r w:rsidRPr="004911C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:b/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004911C1" w:rsidR="00272B0A" w:rsidP="0015623E" w:rsidRDefault="00CC2F8F" w14:paraId="14C44A8F" w14:textId="3CFB05FE">
+    <w:p w14:paraId="14C44A8F" w14:textId="3CFB05FE" w:rsidR="00272B0A" w:rsidRPr="004911C1" w:rsidRDefault="00CC2F8F" w:rsidP="0015623E">
       <w:pPr>
         <w:pStyle w:val="Pa7"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004911C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-      <w:r w:rsidRPr="004911C1" w:rsidR="00272B0A">
+      <w:r w:rsidR="00272B0A" w:rsidRPr="004911C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Learner Entitlement </w:t>
       </w:r>
       <w:r w:rsidR="004911C1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Statement</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="004911C1" w:rsidR="00272B0A" w:rsidP="00272B0A" w:rsidRDefault="00272B0A" w14:paraId="496D05F9" w14:textId="77777777">
+    <w:p w14:paraId="496D05F9" w14:textId="77777777" w:rsidR="00272B0A" w:rsidRPr="004911C1" w:rsidRDefault="00272B0A" w:rsidP="00272B0A">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007A6F82" w:rsidR="00C15183" w:rsidP="00C15183" w:rsidRDefault="00C15183" w14:paraId="0ABEA3E9" w14:textId="1C98D272">
+    <w:p w14:paraId="0ABEA3E9" w14:textId="1C98D272" w:rsidR="00C15183" w:rsidRPr="007A6F82" w:rsidRDefault="00C15183" w:rsidP="00C15183">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A6F82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Hampshire Achieves welcomes and values all learners. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">Through our Hampshire </w:t>
@@ -1633,1063 +1656,1014 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> provision we</w:t>
       </w:r>
       <w:r w:rsidRPr="007A6F82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> offer a wide range of courses for adults to help you achieve your career and life goals. </w:t>
       </w:r>
       <w:r w:rsidRPr="007A6F82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">We are committed to ensuring your wellbeing, security and providing a safe environment.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A6F82" w:rsidR="00C15183" w:rsidP="00C15183" w:rsidRDefault="00C15183" w14:paraId="4EA2D0D9" w14:textId="77777777">
+    <w:p w14:paraId="4EA2D0D9" w14:textId="77777777" w:rsidR="00C15183" w:rsidRPr="007A6F82" w:rsidRDefault="00C15183" w:rsidP="00C15183">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="201" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007A6F82" w:rsidR="00C15183" w:rsidP="00C15183" w:rsidRDefault="00C15183" w14:paraId="5732FF4E" w14:textId="77777777">
+    <w:p w14:paraId="5732FF4E" w14:textId="77777777" w:rsidR="00C15183" w:rsidRPr="007A6F82" w:rsidRDefault="00C15183" w:rsidP="00C15183">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="201" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A6F82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>We will also aim to provide all the information you may need to succeed on your course as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A6F82" w:rsidR="00C15183" w:rsidP="00C15183" w:rsidRDefault="00C15183" w14:paraId="5A793172" w14:textId="77777777">
+    <w:p w14:paraId="5A793172" w14:textId="77777777" w:rsidR="00C15183" w:rsidRPr="007A6F82" w:rsidRDefault="00C15183" w:rsidP="00C15183">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007A6F82" w:rsidR="00C15183" w:rsidP="00C15183" w:rsidRDefault="00C15183" w14:paraId="766AC1A5" w14:textId="77777777">
+    <w:p w14:paraId="766AC1A5" w14:textId="77777777" w:rsidR="00C15183" w:rsidRPr="007A6F82" w:rsidRDefault="00C15183" w:rsidP="00C15183">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="201" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A6F82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>Before the course starts</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C15183" w:rsidR="00C15183" w:rsidP="00C15183" w:rsidRDefault="00C15183" w14:paraId="7893D1F8" w14:textId="77777777">
+    <w:p w14:paraId="7893D1F8" w14:textId="1D823E36" w:rsidR="00C15183" w:rsidRPr="00C15183" w:rsidRDefault="00C15183" w:rsidP="00C15183">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="201" w:lineRule="atLeast"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C15183">
-[...5 lines deleted...]
-        <w:t>start date, times, number of weeks, fees, and costs</w:t>
+      <w:r w:rsidRPr="29EB59F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>start date, times, number of weeks</w:t>
+      </w:r>
+      <w:r w:rsidR="07CE8680" w:rsidRPr="29EB59F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (plus fees and costs if applicable)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00C15183" w:rsidR="00C15183" w:rsidP="00C15183" w:rsidRDefault="00590043" w14:paraId="59EB212F" w14:textId="1A452208">
+    <w:p w14:paraId="59EB212F" w14:textId="1A452208" w:rsidR="00C15183" w:rsidRPr="00C15183" w:rsidRDefault="00590043" w:rsidP="00C15183">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="201" w:lineRule="atLeast"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C15183" w:rsidR="00C15183">
+      <w:r w:rsidR="00C15183" w:rsidRPr="00C15183">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>ocation (face to face or online)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A6F82" w:rsidR="00C15183" w:rsidP="00C15183" w:rsidRDefault="00C15183" w14:paraId="2C64FF49" w14:textId="77777777">
+    <w:p w14:paraId="2C64FF49" w14:textId="77777777" w:rsidR="00C15183" w:rsidRPr="007A6F82" w:rsidRDefault="00C15183" w:rsidP="00C15183">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="201" w:lineRule="atLeast"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A6F82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>level of course – e.g., beginners’ level</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A6F82" w:rsidR="00C15183" w:rsidP="00C15183" w:rsidRDefault="00C15183" w14:paraId="39A26CFC" w14:textId="77777777">
+    <w:p w14:paraId="39A26CFC" w14:textId="77777777" w:rsidR="00C15183" w:rsidRPr="007A6F82" w:rsidRDefault="00C15183" w:rsidP="00C15183">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="201" w:lineRule="atLeast"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A6F82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>what the course will cover</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A6F82" w:rsidR="00C15183" w:rsidP="00C15183" w:rsidRDefault="00C15183" w14:paraId="273BD4BE" w14:textId="77777777">
+    <w:p w14:paraId="273BD4BE" w14:textId="77777777" w:rsidR="00C15183" w:rsidRPr="007A6F82" w:rsidRDefault="00C15183" w:rsidP="00C15183">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="201" w:lineRule="atLeast"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A6F82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>whether any previous knowledge is required</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A6F82" w:rsidR="00C15183" w:rsidP="00C15183" w:rsidRDefault="00C15183" w14:paraId="3D5D44A8" w14:textId="77777777">
+    <w:p w14:paraId="3D5D44A8" w14:textId="77777777" w:rsidR="00C15183" w:rsidRPr="007A6F82" w:rsidRDefault="00C15183" w:rsidP="00C15183">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="201" w:lineRule="atLeast"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A6F82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>any necessary preparation prior to the start of the course</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E4407C" w:rsidP="00E4407C" w:rsidRDefault="00C15183" w14:paraId="3BCE1DEC" w14:textId="77777777">
+    <w:p w14:paraId="3BCE1DEC" w14:textId="77777777" w:rsidR="00E4407C" w:rsidRDefault="00C15183" w:rsidP="00E4407C">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1080"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="201" w:lineRule="atLeast"/>
         <w:ind w:hanging="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A6F82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>any materials you will need to provide</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00E4407C" w:rsidR="00C15183" w:rsidP="00E4407C" w:rsidRDefault="00C15183" w14:paraId="604B65F6" w14:textId="6739A0B7">
+    <w:p w14:paraId="604B65F6" w14:textId="0B2C829E" w:rsidR="00C15183" w:rsidRPr="00E4407C" w:rsidRDefault="00C15183" w:rsidP="29EB59F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="1440"/>
           <w:tab w:val="num" w:pos="1134"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="201" w:lineRule="atLeast"/>
         <w:ind w:left="1077" w:hanging="357"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...26 lines deleted...]
-        <w:t>may have and how we can support you to achieve your learning goals.</w:t>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="29EB59F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>an o</w:t>
+      </w:r>
+      <w:r w:rsidRPr="29EB59F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pportunity to discuss, in confidence if you prefer, any </w:t>
+      </w:r>
+      <w:r w:rsidR="48081384" w:rsidRPr="29EB59F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>additional learning needs or adaptations you may require and how we can support you to achieve your learning goals”</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A6F82" w:rsidR="00C15183" w:rsidP="00C15183" w:rsidRDefault="00C15183" w14:paraId="479374A5" w14:textId="77777777">
+    <w:p w14:paraId="479374A5" w14:textId="77777777" w:rsidR="00C15183" w:rsidRPr="007A6F82" w:rsidRDefault="00C15183" w:rsidP="00C15183">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="201" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007A6F82" w:rsidR="00C15183" w:rsidP="00C15183" w:rsidRDefault="00C15183" w14:paraId="7EEEB574" w14:textId="77777777">
+    <w:p w14:paraId="7EEEB574" w14:textId="77777777" w:rsidR="00C15183" w:rsidRPr="007A6F82" w:rsidRDefault="00C15183" w:rsidP="00C15183">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="201" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A6F82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>At the first session</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A6F82" w:rsidR="00C15183" w:rsidP="00C15183" w:rsidRDefault="00C15183" w14:paraId="26B42957" w14:textId="77777777">
+    <w:p w14:paraId="26B42957" w14:textId="499EE576" w:rsidR="00C15183" w:rsidRPr="007A6F82" w:rsidRDefault="00C15183" w:rsidP="00C15183">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1080"/>
           <w:tab w:val="num" w:pos="1211"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="201" w:lineRule="atLeast"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A6F82">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="29EB59F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="007A6F82">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">experience and background of your tutor </w:t>
+      <w:r w:rsidRPr="29EB59F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>experience and background of your tutor</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A6F82" w:rsidR="00C15183" w:rsidP="00C15183" w:rsidRDefault="00C15183" w14:paraId="68A2AE5E" w14:textId="77777777">
+    <w:p w14:paraId="68A2AE5E" w14:textId="77777777" w:rsidR="00C15183" w:rsidRPr="007A6F82" w:rsidRDefault="00C15183" w:rsidP="00C15183">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1080"/>
           <w:tab w:val="num" w:pos="1211"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="201" w:lineRule="atLeast"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A6F82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>the learning and teaching methods that will be used</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A6F82" w:rsidR="00C15183" w:rsidP="00C15183" w:rsidRDefault="00C15183" w14:paraId="44083C17" w14:textId="77777777">
+    <w:p w14:paraId="44083C17" w14:textId="77777777" w:rsidR="00C15183" w:rsidRPr="007A6F82" w:rsidRDefault="00C15183" w:rsidP="00C15183">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1080"/>
           <w:tab w:val="num" w:pos="1211"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="201" w:lineRule="atLeast"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A6F82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>how your progress will be monitored</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A6F82" w:rsidR="00C15183" w:rsidP="00C15183" w:rsidRDefault="00C15183" w14:paraId="0AF6266F" w14:textId="77777777">
+    <w:p w14:paraId="0AF6266F" w14:textId="77777777" w:rsidR="00C15183" w:rsidRPr="007A6F82" w:rsidRDefault="00C15183" w:rsidP="00C15183">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1080"/>
           <w:tab w:val="num" w:pos="1211"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="201" w:lineRule="atLeast"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A6F82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>relevant health and safety issues</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A6F82" w:rsidR="00C15183" w:rsidP="00C15183" w:rsidRDefault="00C15183" w14:paraId="202D2F44" w14:textId="77777777">
+    <w:p w14:paraId="202D2F44" w14:textId="77777777" w:rsidR="00C15183" w:rsidRPr="007A6F82" w:rsidRDefault="00C15183" w:rsidP="00C15183">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1080"/>
           <w:tab w:val="num" w:pos="1211"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="201" w:lineRule="atLeast"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A6F82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>compliments / complaints procedures</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A6F82" w:rsidR="00C15183" w:rsidP="00C15183" w:rsidRDefault="00C15183" w14:paraId="007B0D5D" w14:textId="77777777">
+    <w:p w14:paraId="007B0D5D" w14:textId="77777777" w:rsidR="00C15183" w:rsidRPr="007A6F82" w:rsidRDefault="00C15183" w:rsidP="00C15183">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1080"/>
           <w:tab w:val="num" w:pos="1211"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="201" w:lineRule="atLeast"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A6F82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>academic appeals procedures, if required</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A6F82" w:rsidR="00C15183" w:rsidP="00C15183" w:rsidRDefault="00C15183" w14:paraId="0BBC4B1B" w14:textId="77777777">
+    <w:p w14:paraId="0BBC4B1B" w14:textId="77777777" w:rsidR="00C15183" w:rsidRPr="007A6F82" w:rsidRDefault="00C15183" w:rsidP="00C15183">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1080"/>
           <w:tab w:val="num" w:pos="1211"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="201" w:lineRule="atLeast"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A6F82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>arrangements for learning support, if required</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A6F82" w:rsidR="00C15183" w:rsidP="00C15183" w:rsidRDefault="00C15183" w14:paraId="519A05A1" w14:textId="77777777">
+    <w:p w14:paraId="519A05A1" w14:textId="77777777" w:rsidR="00C15183" w:rsidRPr="007A6F82" w:rsidRDefault="00C15183" w:rsidP="00C15183">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1080"/>
           <w:tab w:val="num" w:pos="1211"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="201" w:lineRule="atLeast"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A6F82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>help to access your course if you have a disability or learning difficulty</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A6F82" w:rsidR="00C15183" w:rsidP="00C15183" w:rsidRDefault="00C15183" w14:paraId="1CD6C705" w14:textId="77777777">
+    <w:p w14:paraId="1CD6C705" w14:textId="6CCD5C41" w:rsidR="00C15183" w:rsidRPr="007A6F82" w:rsidRDefault="00C15183" w:rsidP="00C15183">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="720"/>
           <w:tab w:val="num" w:pos="1080"/>
           <w:tab w:val="num" w:pos="1211"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="201" w:lineRule="atLeast"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007A6F82">
-[...5 lines deleted...]
-        <w:t>how we can ensure a safe learning environment and how you can contribute to this.</w:t>
+      <w:r w:rsidRPr="29EB59F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>how we can ensure a safe</w:t>
+      </w:r>
+      <w:r w:rsidR="0F2878A7" w:rsidRPr="29EB59F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and respectful</w:t>
+      </w:r>
+      <w:r w:rsidRPr="29EB59F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> learning environment and how you can contribute to this.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A6F82" w:rsidR="00C15183" w:rsidP="00C15183" w:rsidRDefault="00C15183" w14:paraId="769DDE95" w14:textId="77777777">
+    <w:p w14:paraId="769DDE95" w14:textId="77777777" w:rsidR="00C15183" w:rsidRPr="007A6F82" w:rsidRDefault="00C15183" w:rsidP="00C15183">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="201" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="007A6F82" w:rsidR="00C15183" w:rsidP="00C15183" w:rsidRDefault="00C15183" w14:paraId="2170FD2E" w14:textId="77777777">
+    <w:p w14:paraId="2170FD2E" w14:textId="77777777" w:rsidR="00C15183" w:rsidRPr="007A6F82" w:rsidRDefault="00C15183" w:rsidP="00C15183">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="201" w:lineRule="atLeast"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A6F82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>During your course</w:t>
       </w:r>
       <w:r w:rsidRPr="007A6F82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> we will ask you:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A6F82" w:rsidR="00C15183" w:rsidP="00C15183" w:rsidRDefault="00C15183" w14:paraId="06AD9BB7" w14:textId="77777777">
+    <w:p w14:paraId="06AD9BB7" w14:textId="77777777" w:rsidR="00C15183" w:rsidRPr="007A6F82" w:rsidRDefault="00C15183" w:rsidP="00C15183">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="201" w:lineRule="atLeast"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A6F82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>to take part in regular reviews of your progress</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A6F82" w:rsidR="00C15183" w:rsidP="00C15183" w:rsidRDefault="00C15183" w14:paraId="4D3B7254" w14:textId="77777777">
+    <w:p w14:paraId="4D3B7254" w14:textId="77777777" w:rsidR="00C15183" w:rsidRPr="007A6F82" w:rsidRDefault="00C15183" w:rsidP="00C15183">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A6F82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>whether you have the right level and type of support to achieve on your course</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A6F82" w:rsidR="00C15183" w:rsidP="00C15183" w:rsidRDefault="00C15183" w14:paraId="7C9DD8DA" w14:textId="77777777">
+    <w:p w14:paraId="7C9DD8DA" w14:textId="77777777" w:rsidR="00C15183" w:rsidRPr="007A6F82" w:rsidRDefault="00C15183" w:rsidP="00C15183">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="201" w:lineRule="atLeast"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A6F82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">whether you feel safe as a learner with Hampshire Achieves </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A6F82" w:rsidR="00C15183" w:rsidP="00C15183" w:rsidRDefault="00C15183" w14:paraId="4E952951" w14:textId="77777777">
+    <w:p w14:paraId="4E952951" w14:textId="12E51848" w:rsidR="00C15183" w:rsidRPr="007A6F82" w:rsidRDefault="00C15183" w:rsidP="29EB59F3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="201" w:lineRule="atLeast"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:lang w:eastAsia="en-GB"/>
-[...8 lines deleted...]
-        <w:t>whether you want to discuss any safety issues or anything else you feel concerned about</w:t>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="29EB59F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t>whether you want to discuss any</w:t>
+      </w:r>
+      <w:r w:rsidR="5AEB1480" w:rsidRPr="29EB59F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Health and safety, safeguarding or prevent issues with us</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A6F82" w:rsidR="00C15183" w:rsidP="00C15183" w:rsidRDefault="00C15183" w14:paraId="4B5EE7A9" w14:textId="77777777">
+    <w:p w14:paraId="4B5EE7A9" w14:textId="77777777" w:rsidR="00C15183" w:rsidRPr="007A6F82" w:rsidRDefault="00C15183" w:rsidP="00C15183">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="201" w:lineRule="atLeast"/>
         <w:ind w:left="1080"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007A6F82">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
         <w:t>to comment on how you think your course might be developed and improved to help you and other learners.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="007A6F82" w:rsidR="00C15183" w:rsidP="00C15183" w:rsidRDefault="00C15183" w14:paraId="12EA1311" w14:textId="77777777">
+    <w:p w14:paraId="12EA1311" w14:textId="77777777" w:rsidR="00C15183" w:rsidRPr="007A6F82" w:rsidRDefault="00C15183" w:rsidP="00C15183">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00C43D05" w:rsidR="005A9FC5" w:rsidP="549F8AEB" w:rsidRDefault="005A9FC5" w14:paraId="684D790C" w14:textId="0084DA3C">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+    <w:p w14:paraId="684D790C" w14:textId="56FBE9D3" w:rsidR="005A9FC5" w:rsidRPr="00C43D05" w:rsidRDefault="005A9FC5" w:rsidP="29EB59F3">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="29EB59F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
-      </w:pPr>
-[...7 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">At the end of the course, </w:t>
       </w:r>
-      <w:r w:rsidRPr="5C63E40B" w:rsidR="005A9FC5">
-[...11 lines deleted...]
-        <w:commentReference w:id="1"/>
+      <w:r w:rsidR="76A5E9E2" w:rsidRPr="29EB59F3">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>you will have the opportunity to provide feedback on all aspects of your learning experience, including how the course has had a positive impact on your life”</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="549F8AEB" w:rsidP="549F8AEB" w:rsidRDefault="549F8AEB" w14:paraId="365DB5F6" w14:textId="3965FF34">
+    <w:p w14:paraId="365DB5F6" w14:textId="3965FF34" w:rsidR="549F8AEB" w:rsidRDefault="549F8AEB" w:rsidP="549F8AEB">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:ind w:right="-874"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="004911C1" w:rsidR="00272B0A" w:rsidP="00C15183" w:rsidRDefault="00272B0A" w14:paraId="59EB23DF" w14:textId="210CFFD0">
+    <w:p w14:paraId="59EB23DF" w14:textId="210CFFD0" w:rsidR="00272B0A" w:rsidRPr="004911C1" w:rsidRDefault="00272B0A" w:rsidP="00C15183">
       <w:pPr>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidRPr="004911C1" w:rsidR="00272B0A" w:rsidSect="00FE1B67">
-[...5 lines deleted...]
-      <w:pgMar w:top="851" w:right="1080" w:bottom="1440" w:left="1080" w:header="283" w:footer="708" w:gutter="0"/>
+    <w:sectPr w:rsidR="00272B0A" w:rsidRPr="004911C1" w:rsidSect="00AA33A2">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
+      <w:pgMar w:top="851" w:right="1080" w:bottom="1440" w:left="1080" w:header="283" w:footer="454" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...70 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00ED2D8F" w:rsidRDefault="00ED2D8F" w14:paraId="3C853388" w14:textId="77777777">
+    <w:p w14:paraId="633656A2" w14:textId="77777777" w:rsidR="00EF4551" w:rsidRDefault="00EF4551">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00ED2D8F" w:rsidRDefault="00ED2D8F" w14:paraId="4A5AFCC3" w14:textId="77777777">
+    <w:p w14:paraId="29406A51" w14:textId="77777777" w:rsidR="00EF4551" w:rsidRDefault="00EF4551">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00ED2D8F" w:rsidRDefault="00ED2D8F" w14:paraId="48133C57" w14:textId="77777777"/>
+    <w:p w14:paraId="2E99FBE1" w14:textId="77777777" w:rsidR="00EF4551" w:rsidRDefault="00EF4551"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -2708,204 +2682,236 @@
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="JSINPO+RotisSansSerif">
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Yu Gothic Light">
+    <w:altName w:val="游ゴシック Light"/>
+    <w:panose1 w:val="020B0300000000000000"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Yu Mincho">
+    <w:charset w:val="80"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidRPr="0015623E" w:rsidR="00C625C1" w:rsidP="0015623E" w:rsidRDefault="0015623E" w14:paraId="5A42FBE0" w14:textId="79F82017">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1D63218E" w14:textId="77777777" w:rsidR="000E2EC1" w:rsidRDefault="000E2EC1">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="5A42FBE0" w14:textId="526400D0" w:rsidR="00C625C1" w:rsidRPr="0015623E" w:rsidRDefault="0015623E" w:rsidP="000E2EC1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0015623E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:t xml:space="preserve">HA04 Learner Induction Checklist Includes Learner Entitlement </w:t>
     </w:r>
     <w:r w:rsidR="00386DE6">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
-      <w:t>25-26</w:t>
+      <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidRPr="0015623E" w:rsidR="00C625C1">
+    <w:r w:rsidR="00AA33A2">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
-      <w:tab/>
+      <w:t>6</w:t>
     </w:r>
-    <w:r w:rsidRPr="0015623E" w:rsidR="00C625C1">
+    <w:r w:rsidR="00386DE6">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t>-2</w:t>
+    </w:r>
+    <w:r w:rsidR="00AA33A2">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidR="00C625C1" w:rsidRPr="0015623E">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidRPr="0015623E" w:rsidR="008B1CDD" w:rsidP="0015623E" w:rsidRDefault="0015623E" w14:paraId="0870DCD1" w14:textId="105EBCE2">
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0870DCD1" w14:textId="7D165513" w:rsidR="008B1CDD" w:rsidRPr="0015623E" w:rsidRDefault="64E2E9AB" w:rsidP="000E2EC1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8306"/>
       </w:tabs>
+      <w:spacing w:line="259" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="0015623E">
+    <w:r w:rsidRPr="64E2E9AB">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
-      <w:t xml:space="preserve">HA04 Learner Induction Checklist Includes Learner Entitlement </w:t>
+      <w:t>HA04 Learner Induction Checklist Includes Learner Entitlement 26-27</w:t>
     </w:r>
-    <w:r w:rsidR="00130E8F">
-[...14 lines deleted...]
-      </w:rPr>
+    <w:r w:rsidR="0015623E">
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00ED2D8F" w:rsidRDefault="00ED2D8F" w14:paraId="04F368C9" w14:textId="77777777">
+    <w:p w14:paraId="055E985B" w14:textId="77777777" w:rsidR="00EF4551" w:rsidRDefault="00EF4551">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00ED2D8F" w:rsidRDefault="00ED2D8F" w14:paraId="01BF22D5" w14:textId="77777777">
+    <w:p w14:paraId="54BCCF5E" w14:textId="77777777" w:rsidR="00EF4551" w:rsidRDefault="00EF4551">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00ED2D8F" w:rsidRDefault="00ED2D8F" w14:paraId="73A3B3FD" w14:textId="77777777"/>
+    <w:p w14:paraId="5386BE90" w14:textId="77777777" w:rsidR="00EF4551" w:rsidRDefault="00EF4551"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00C625C1" w:rsidP="004911C1" w:rsidRDefault="00C625C1" w14:paraId="60A1A7E7" w14:textId="77777777">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1104F479" w14:textId="77777777" w:rsidR="000E2EC1" w:rsidRDefault="000E2EC1">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="60A1A7E7" w14:textId="77777777" w:rsidR="00C625C1" w:rsidRDefault="00C625C1" w:rsidP="004911C1">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidR="004911C1" w:rsidP="2E13E078" w:rsidRDefault="0015623E" w14:paraId="78B97F1F" w14:textId="0A7ADBAD">
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="78B97F1F" w14:textId="0A7ADBAD" w:rsidR="004911C1" w:rsidRDefault="0015623E" w:rsidP="2E13E078">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4153"/>
         <w:tab w:val="clear" w:pos="8306"/>
         <w:tab w:val="center" w:pos="4873"/>
       </w:tabs>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264A3638" wp14:editId="2ED3CCD7">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="264A3638" wp14:editId="079DE866">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
-            <wp:posOffset>4505325</wp:posOffset>
+            <wp:posOffset>4672965</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>172720</wp:posOffset>
+            <wp:posOffset>58420</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1955800" cy="855345"/>
           <wp:effectExtent l="0" t="0" r="6350" b="1905"/>
           <wp:wrapTight wrapText="bothSides">
             <wp:wrapPolygon edited="0">
               <wp:start x="0" y="0"/>
               <wp:lineTo x="0" y="21167"/>
               <wp:lineTo x="21460" y="21167"/>
               <wp:lineTo x="21460" y="0"/>
               <wp:lineTo x="0" y="0"/>
             </wp:wrapPolygon>
           </wp:wrapTight>
           <wp:docPr id="2049287154" name="Picture 1" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="2049287154" name="Picture 1" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
@@ -2924,441 +2930,441 @@
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1955800" cy="855345"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="07E46202"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="329006BC"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="088171D9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2444A5E6"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="7200"/>
         </w:tabs>
         <w:ind w:left="7200" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="20CD0C5C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B644CA9E"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="224F6046"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E898AA52"/>
     <w:lvl w:ilvl="0" w:tplc="968E3F9E">
       <w:start w:val="2"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
@@ -3447,417 +3453,417 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A6574CD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="73CA7136"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="473325BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="82F0B30A"/>
     <w:lvl w:ilvl="0" w:tplc="08090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="649314C6"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="08090005"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="79B01E4A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B79ED9FA"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2160"/>
         </w:tabs>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="2880"/>
         </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5040"/>
         </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1493331029">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1111782156">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1868449861">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="824127286">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1620137461">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1312759406">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="424691713">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="146822480">
@@ -3928,347 +3934,406 @@
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CD12D6"/>
     <w:rsid w:val="0000392C"/>
     <w:rsid w:val="00012750"/>
     <w:rsid w:val="0001358A"/>
     <w:rsid w:val="00016D5C"/>
     <w:rsid w:val="0002474A"/>
     <w:rsid w:val="000443D5"/>
     <w:rsid w:val="00045DC9"/>
+    <w:rsid w:val="000503F6"/>
     <w:rsid w:val="00062F32"/>
+    <w:rsid w:val="00066E19"/>
     <w:rsid w:val="00067D54"/>
     <w:rsid w:val="00082431"/>
     <w:rsid w:val="000A56D3"/>
     <w:rsid w:val="000B3490"/>
+    <w:rsid w:val="000E2EC1"/>
     <w:rsid w:val="000E2F64"/>
     <w:rsid w:val="000E4A06"/>
     <w:rsid w:val="000F2549"/>
     <w:rsid w:val="00102D15"/>
     <w:rsid w:val="00114B0B"/>
     <w:rsid w:val="00130E8F"/>
     <w:rsid w:val="00131DB2"/>
     <w:rsid w:val="00147F04"/>
     <w:rsid w:val="0015623E"/>
     <w:rsid w:val="001679CB"/>
     <w:rsid w:val="001955C9"/>
     <w:rsid w:val="001C153E"/>
     <w:rsid w:val="001F3D0F"/>
     <w:rsid w:val="00205A3B"/>
     <w:rsid w:val="002273D6"/>
     <w:rsid w:val="00230578"/>
     <w:rsid w:val="002324FB"/>
     <w:rsid w:val="0024028F"/>
     <w:rsid w:val="002561E8"/>
     <w:rsid w:val="00261531"/>
     <w:rsid w:val="00272B0A"/>
     <w:rsid w:val="00285895"/>
     <w:rsid w:val="002C3892"/>
+    <w:rsid w:val="002D4D8A"/>
     <w:rsid w:val="002E22E8"/>
     <w:rsid w:val="002E749E"/>
+    <w:rsid w:val="003100EF"/>
     <w:rsid w:val="003367C3"/>
     <w:rsid w:val="0034036D"/>
     <w:rsid w:val="00343210"/>
+    <w:rsid w:val="0035546A"/>
     <w:rsid w:val="0036425B"/>
     <w:rsid w:val="003672AD"/>
     <w:rsid w:val="00386194"/>
     <w:rsid w:val="00386DE6"/>
     <w:rsid w:val="00393372"/>
     <w:rsid w:val="00396CF6"/>
+    <w:rsid w:val="003A2083"/>
     <w:rsid w:val="003A3F6B"/>
     <w:rsid w:val="003A5065"/>
     <w:rsid w:val="003A5E3A"/>
     <w:rsid w:val="003B7DA2"/>
     <w:rsid w:val="003D662B"/>
     <w:rsid w:val="00416127"/>
     <w:rsid w:val="004174BD"/>
+    <w:rsid w:val="00451F7E"/>
     <w:rsid w:val="00457221"/>
     <w:rsid w:val="0046264F"/>
     <w:rsid w:val="00474FD4"/>
+    <w:rsid w:val="0048160A"/>
     <w:rsid w:val="004857EE"/>
     <w:rsid w:val="004911C1"/>
     <w:rsid w:val="004A2664"/>
     <w:rsid w:val="004B4AF3"/>
     <w:rsid w:val="004B4D80"/>
     <w:rsid w:val="004D0CB6"/>
     <w:rsid w:val="004D3C71"/>
+    <w:rsid w:val="004E3ACF"/>
     <w:rsid w:val="004E4E85"/>
     <w:rsid w:val="004F10E5"/>
     <w:rsid w:val="005055A8"/>
     <w:rsid w:val="00506289"/>
     <w:rsid w:val="00507340"/>
+    <w:rsid w:val="0051593D"/>
+    <w:rsid w:val="00527712"/>
+    <w:rsid w:val="0053561C"/>
     <w:rsid w:val="00540F6A"/>
     <w:rsid w:val="00590043"/>
     <w:rsid w:val="005A34B4"/>
     <w:rsid w:val="005A9FC5"/>
     <w:rsid w:val="005B1DF0"/>
     <w:rsid w:val="005C63C9"/>
     <w:rsid w:val="005F1093"/>
+    <w:rsid w:val="00623A06"/>
+    <w:rsid w:val="0063716A"/>
     <w:rsid w:val="006401CA"/>
     <w:rsid w:val="00664B6E"/>
     <w:rsid w:val="00667044"/>
     <w:rsid w:val="00681B8B"/>
     <w:rsid w:val="00684229"/>
     <w:rsid w:val="00694ACC"/>
     <w:rsid w:val="006B1B37"/>
     <w:rsid w:val="006B2ADF"/>
     <w:rsid w:val="006F2FCD"/>
     <w:rsid w:val="0070085B"/>
     <w:rsid w:val="00700A96"/>
     <w:rsid w:val="00712230"/>
     <w:rsid w:val="007126E0"/>
     <w:rsid w:val="00717A7A"/>
     <w:rsid w:val="00720D86"/>
     <w:rsid w:val="007432CA"/>
     <w:rsid w:val="00755799"/>
     <w:rsid w:val="00766983"/>
     <w:rsid w:val="00774C4A"/>
     <w:rsid w:val="007964FA"/>
     <w:rsid w:val="007A267B"/>
     <w:rsid w:val="007B3358"/>
     <w:rsid w:val="007B6546"/>
+    <w:rsid w:val="007B70F2"/>
+    <w:rsid w:val="007B714D"/>
     <w:rsid w:val="007F1BCD"/>
     <w:rsid w:val="007F5332"/>
     <w:rsid w:val="007F69FC"/>
     <w:rsid w:val="00802BEC"/>
     <w:rsid w:val="00810966"/>
     <w:rsid w:val="00811F3F"/>
     <w:rsid w:val="00815634"/>
     <w:rsid w:val="008346D5"/>
     <w:rsid w:val="00855A09"/>
     <w:rsid w:val="008668AB"/>
     <w:rsid w:val="00870289"/>
     <w:rsid w:val="00887669"/>
     <w:rsid w:val="008A616C"/>
     <w:rsid w:val="008B1CDD"/>
     <w:rsid w:val="008B1F76"/>
     <w:rsid w:val="008D3009"/>
+    <w:rsid w:val="008E7A06"/>
     <w:rsid w:val="008F4587"/>
     <w:rsid w:val="0090567F"/>
     <w:rsid w:val="00910DB2"/>
     <w:rsid w:val="009135EE"/>
+    <w:rsid w:val="00930660"/>
     <w:rsid w:val="009434DE"/>
     <w:rsid w:val="0095481D"/>
     <w:rsid w:val="00961A9B"/>
     <w:rsid w:val="00986378"/>
     <w:rsid w:val="009978C1"/>
     <w:rsid w:val="009A02DA"/>
     <w:rsid w:val="009B6DB9"/>
+    <w:rsid w:val="009E015A"/>
     <w:rsid w:val="009F7E59"/>
     <w:rsid w:val="00A050F2"/>
     <w:rsid w:val="00A35A18"/>
     <w:rsid w:val="00A50EFC"/>
     <w:rsid w:val="00A733EB"/>
+    <w:rsid w:val="00A77234"/>
+    <w:rsid w:val="00A92825"/>
     <w:rsid w:val="00AA28CA"/>
+    <w:rsid w:val="00AA33A2"/>
     <w:rsid w:val="00AA5924"/>
     <w:rsid w:val="00AB0B50"/>
     <w:rsid w:val="00AB3BA5"/>
     <w:rsid w:val="00AC6982"/>
     <w:rsid w:val="00AE1138"/>
     <w:rsid w:val="00AE5A5C"/>
     <w:rsid w:val="00AF0F43"/>
     <w:rsid w:val="00AF4AF2"/>
     <w:rsid w:val="00AF6548"/>
     <w:rsid w:val="00AF65FD"/>
     <w:rsid w:val="00B03047"/>
     <w:rsid w:val="00B03091"/>
     <w:rsid w:val="00B27322"/>
     <w:rsid w:val="00B40BE4"/>
     <w:rsid w:val="00B43213"/>
     <w:rsid w:val="00B612E8"/>
     <w:rsid w:val="00B613E6"/>
+    <w:rsid w:val="00B66DCA"/>
     <w:rsid w:val="00B71EDA"/>
     <w:rsid w:val="00B72403"/>
     <w:rsid w:val="00B72640"/>
+    <w:rsid w:val="00B9023A"/>
     <w:rsid w:val="00BB7AD0"/>
     <w:rsid w:val="00BE1678"/>
     <w:rsid w:val="00BF5D63"/>
+    <w:rsid w:val="00BF7E6F"/>
+    <w:rsid w:val="00C02E48"/>
     <w:rsid w:val="00C11AB4"/>
     <w:rsid w:val="00C15183"/>
     <w:rsid w:val="00C20E9C"/>
     <w:rsid w:val="00C21A48"/>
     <w:rsid w:val="00C41924"/>
     <w:rsid w:val="00C43D05"/>
     <w:rsid w:val="00C44142"/>
     <w:rsid w:val="00C625C1"/>
     <w:rsid w:val="00C7797D"/>
     <w:rsid w:val="00C77D6D"/>
+    <w:rsid w:val="00C87E9E"/>
+    <w:rsid w:val="00CB3EFA"/>
     <w:rsid w:val="00CC195B"/>
     <w:rsid w:val="00CC2F8F"/>
     <w:rsid w:val="00CD12D6"/>
     <w:rsid w:val="00CD3775"/>
     <w:rsid w:val="00CD4135"/>
     <w:rsid w:val="00CE5697"/>
     <w:rsid w:val="00CE5F59"/>
     <w:rsid w:val="00CF3D9F"/>
+    <w:rsid w:val="00D0188F"/>
     <w:rsid w:val="00D02D05"/>
     <w:rsid w:val="00D044C1"/>
     <w:rsid w:val="00D172D9"/>
     <w:rsid w:val="00D2702E"/>
     <w:rsid w:val="00D351D0"/>
     <w:rsid w:val="00D44F52"/>
     <w:rsid w:val="00D455A4"/>
+    <w:rsid w:val="00D938AB"/>
     <w:rsid w:val="00D9571A"/>
     <w:rsid w:val="00D96A00"/>
     <w:rsid w:val="00DA518D"/>
     <w:rsid w:val="00DB747B"/>
     <w:rsid w:val="00DC1D07"/>
+    <w:rsid w:val="00DC6755"/>
     <w:rsid w:val="00DD0CA7"/>
+    <w:rsid w:val="00DD59BA"/>
     <w:rsid w:val="00DF6AEB"/>
     <w:rsid w:val="00E01CBD"/>
     <w:rsid w:val="00E11B67"/>
+    <w:rsid w:val="00E40368"/>
     <w:rsid w:val="00E4407C"/>
     <w:rsid w:val="00E465B4"/>
     <w:rsid w:val="00E55819"/>
     <w:rsid w:val="00E66E0A"/>
+    <w:rsid w:val="00E96F04"/>
     <w:rsid w:val="00E973B7"/>
     <w:rsid w:val="00EA6901"/>
     <w:rsid w:val="00EB0746"/>
     <w:rsid w:val="00ED2D8F"/>
     <w:rsid w:val="00EE41B9"/>
     <w:rsid w:val="00EF1536"/>
+    <w:rsid w:val="00EF4551"/>
     <w:rsid w:val="00F05DAD"/>
     <w:rsid w:val="00F11346"/>
     <w:rsid w:val="00F34946"/>
     <w:rsid w:val="00F36C1C"/>
     <w:rsid w:val="00F4665E"/>
     <w:rsid w:val="00F5150C"/>
     <w:rsid w:val="00F60262"/>
     <w:rsid w:val="00F61DF2"/>
     <w:rsid w:val="00F73311"/>
+    <w:rsid w:val="00FA16BD"/>
     <w:rsid w:val="00FA3392"/>
     <w:rsid w:val="00FB06F0"/>
     <w:rsid w:val="00FC5AEF"/>
     <w:rsid w:val="00FE0194"/>
     <w:rsid w:val="00FE1B67"/>
+    <w:rsid w:val="00FF0634"/>
+    <w:rsid w:val="05B90343"/>
+    <w:rsid w:val="07CE8680"/>
+    <w:rsid w:val="0F2878A7"/>
+    <w:rsid w:val="13F53A0C"/>
+    <w:rsid w:val="14BBF095"/>
+    <w:rsid w:val="17BF43D5"/>
     <w:rsid w:val="1B994695"/>
+    <w:rsid w:val="1F96BC1E"/>
+    <w:rsid w:val="20F9985F"/>
+    <w:rsid w:val="22934ACF"/>
+    <w:rsid w:val="2430131D"/>
+    <w:rsid w:val="26A52CFC"/>
+    <w:rsid w:val="29EB59F3"/>
+    <w:rsid w:val="2DF64917"/>
     <w:rsid w:val="2E13E078"/>
+    <w:rsid w:val="2F42000D"/>
+    <w:rsid w:val="35258CB8"/>
+    <w:rsid w:val="36AE061D"/>
     <w:rsid w:val="37EFEC9F"/>
+    <w:rsid w:val="3B0D2DB2"/>
+    <w:rsid w:val="3FDD9BAC"/>
+    <w:rsid w:val="46F15005"/>
+    <w:rsid w:val="48081384"/>
     <w:rsid w:val="4DDC3B40"/>
     <w:rsid w:val="549F8AEB"/>
+    <w:rsid w:val="54A3BE6F"/>
+    <w:rsid w:val="5878C785"/>
+    <w:rsid w:val="5AEB1480"/>
     <w:rsid w:val="5C63E40B"/>
+    <w:rsid w:val="5E4B5EA0"/>
+    <w:rsid w:val="6155BF67"/>
+    <w:rsid w:val="64E2E9AB"/>
+    <w:rsid w:val="67A2FA8F"/>
+    <w:rsid w:val="68FA7A82"/>
+    <w:rsid w:val="76A5E9E2"/>
+    <w:rsid w:val="78640E5F"/>
     <w:rsid w:val="7C070F3B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="en-GB"/>
+  <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1E0B2F86"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{D9F4127D-2AD6-4B5E-B701-FA8C566F5507}"/>
+  <w15:docId w15:val="{B8E6E7C7-1CAB-4D4E-AFF3-8C2CE228E4E0}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-GB" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
     <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -4290,73 +4355,73 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Placeholder Text" w:uiPriority="99" w:semiHidden="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
-    <w:lsdException w:name="Revision" w:uiPriority="99" w:semiHidden="1"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
     <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
     <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
@@ -4399,52 +4464,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -4505,308 +4570,364 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
-    <w:lsdException w:name="Mention" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...3 lines deleted...]
-    <w:lsdException w:name="Smart Link" w:uiPriority="99" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Secondheading" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Secondheading">
     <w:name w:val="Second heading"/>
     <w:basedOn w:val="Normal"/>
     <w:rPr>
       <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
       <w:b/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyTextIndent">
     <w:name w:val="Body Text Indent"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:ind w:left="720" w:hanging="720"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS" w:cs="Arial"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4153"/>
         <w:tab w:val="right" w:pos="8306"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Default" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00272B0A"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="JSINPO+RotisSansSerif" w:hAnsi="JSINPO+RotisSansSerif" w:cs="JSINPO+RotisSansSerif"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Pa7" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pa7">
     <w:name w:val="Pa7"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
     <w:rsid w:val="00272B0A"/>
     <w:pPr>
       <w:spacing w:after="40" w:line="201" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Pa8" w:customStyle="1">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Pa8">
     <w:name w:val="Pa8"/>
     <w:basedOn w:val="Default"/>
     <w:next w:val="Default"/>
     <w:rsid w:val="00272B0A"/>
     <w:pPr>
       <w:spacing w:after="160" w:line="201" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="Times New Roman"/>
       <w:color w:val="auto"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="0002474A"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:rsid w:val="002C3892"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:rsid w:val="002C3892"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
     <w:name w:val="Comment Text Char"/>
     <w:link w:val="CommentText"/>
     <w:rsid w:val="002C3892"/>
     <w:rPr>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:rsid w:val="002C3892"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
     <w:name w:val="Comment Subject Char"/>
     <w:link w:val="CommentSubject"/>
     <w:rsid w:val="002C3892"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:rsid w:val="002C3892"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:link w:val="BalloonText"/>
     <w:rsid w:val="002C3892"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Mention">
     <w:name w:val="Mention"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="004857EE"/>
     <w:rPr>
       <w:color w:val="2B579A"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.microsoft.com/office/2018/08/relationships/commentsExtensible" Target="commentsExtensible.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2016/09/relationships/commentsIds" Target="commentsIds.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId19" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.microsoft.com/office/2019/05/relationships/documenttasks" Target="documenttasks/documenttasks1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/documenttasks/documenttasks1.xml><?xml version="1.0" encoding="utf-8"?>
 <t:Tasks xmlns:t="http://schemas.microsoft.com/office/tasks/2019/documenttasks" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <t:Task id="{60D71F48-229F-418F-9069-2D6E83220F49}">
     <t:Anchor>
       <t:Comment id="508108741"/>
     </t:Anchor>
     <t:History>
       <t:Event id="{E7766216-1DB7-4497-8351-13C84F0DFAFA}" time="2025-07-01T16:54:41.649Z">
         <t:Attribution userId="S::rhlialsm@hants.gov.uk::168132e3-b746-4081-a0bd-9da2461a11fa" userProvider="AD" userName="Muldowney, Sue"/>
         <t:Anchor>
           <t:Comment id="508108741"/>
         </t:Anchor>
         <t:Create/>
       </t:Event>
       <t:Event id="{E7327631-F4CF-4DC4-8EE6-6F39925CF1B0}" time="2025-07-01T16:54:41.649Z">
         <t:Attribution userId="S::rhlialsm@hants.gov.uk::168132e3-b746-4081-a0bd-9da2461a11fa" userProvider="AD" userName="Muldowney, Sue"/>
         <t:Anchor>
           <t:Comment id="508108741"/>
         </t:Anchor>
         <t:Assign userId="S::cseihaabe@hants.gov.uk::a5c5050a-77d2-4b11-aa79-8a68234110f7" userProvider="AD" userName="Beadell, Amy"/>
       </t:Event>
       <t:Event id="{A9970CCE-DCB6-46F9-8917-4602D7DD63DF}" time="2025-07-01T16:54:41.649Z">
         <t:Attribution userId="S::rhlialsm@hants.gov.uk::168132e3-b746-4081-a0bd-9da2461a11fa" userProvider="AD" userName="Muldowney, Sue"/>
         <t:Anchor>
           <t:Comment id="508108741"/>
         </t:Anchor>
         <t:SetTitle title="@Beadell, Amy we’ll need to check with Claire if this is still correct, but not major for PMG. "/>
+      </t:Event>
+    </t:History>
+  </t:Task>
+  <t:Task id="{EF7FAD77-C8DC-4868-8243-B23661A4EC64}">
+    <t:Anchor>
+      <t:Comment id="1122929568"/>
+    </t:Anchor>
+    <t:History>
+      <t:Event id="{55DAD794-ED51-46DB-9BC0-902CFB7E5199}" time="2026-08-12T08:31:15.681Z">
+        <t:Attribution userId="S::cshfpdca@hants.gov.uk::99ac97ca-7095-4383-a4d4-e970bdf9e0f6" userProvider="AD" userName="Allen, Claire"/>
+        <t:Anchor>
+          <t:Comment id="1122929568"/>
+        </t:Anchor>
+        <t:Create/>
+      </t:Event>
+      <t:Event id="{AADD29E9-F621-4419-84CE-98CEECA03486}" time="2026-08-12T08:31:15.681Z">
+        <t:Attribution userId="S::cshfpdca@hants.gov.uk::99ac97ca-7095-4383-a4d4-e970bdf9e0f6" userProvider="AD" userName="Allen, Claire"/>
+        <t:Anchor>
+          <t:Comment id="1122929568"/>
+        </t:Anchor>
+        <t:Assign userId="S::cseihaabe@hants.gov.uk::a5c5050a-77d2-4b11-aa79-8a68234110f7" userProvider="AD" userName="Beadell, Amy"/>
+      </t:Event>
+      <t:Event id="{1D84FE7A-26CA-4AB5-ABA4-4C151D3449CB}" time="2026-08-12T08:31:15.681Z">
+        <t:Attribution userId="S::cshfpdca@hants.gov.uk::99ac97ca-7095-4383-a4d4-e970bdf9e0f6" userProvider="AD" userName="Allen, Claire"/>
+        <t:Anchor>
+          <t:Comment id="1122929568"/>
+        </t:Anchor>
+        <t:SetTitle title="@Beadell, Amy re word this sentence “ whether you want to discuss any Health &amp; Safety, Safeguarding, Prevent or any other concerns”"/>
+      </t:Event>
+    </t:History>
+  </t:Task>
+  <t:Task id="{F194B0C9-3112-4EDD-9314-D6987C60BC25}">
+    <t:Anchor>
+      <t:Comment id="1640068830"/>
+    </t:Anchor>
+    <t:History>
+      <t:Event id="{8C1BBBB1-F50F-4ADD-A165-2BCB8C0FED37}" time="2026-08-12T08:33:51.28Z">
+        <t:Attribution userId="S::cshfpdca@hants.gov.uk::99ac97ca-7095-4383-a4d4-e970bdf9e0f6" userProvider="AD" userName="Allen, Claire"/>
+        <t:Anchor>
+          <t:Comment id="1640068830"/>
+        </t:Anchor>
+        <t:Create/>
+      </t:Event>
+      <t:Event id="{E5CA1595-F678-4661-970C-30AA256DCABD}" time="2026-08-12T08:33:51.28Z">
+        <t:Attribution userId="S::cshfpdca@hants.gov.uk::99ac97ca-7095-4383-a4d4-e970bdf9e0f6" userProvider="AD" userName="Allen, Claire"/>
+        <t:Anchor>
+          <t:Comment id="1640068830"/>
+        </t:Anchor>
+        <t:Assign userId="S::cseihaabe@hants.gov.uk::a5c5050a-77d2-4b11-aa79-8a68234110f7" userProvider="AD" userName="Beadell, Amy"/>
+      </t:Event>
+      <t:Event id="{61E86940-8CF8-48EA-A4F1-0626EB450FA5}" time="2026-08-12T08:33:51.28Z">
+        <t:Attribution userId="S::cshfpdca@hants.gov.uk::99ac97ca-7095-4383-a4d4-e970bdf9e0f6" userProvider="AD" userName="Allen, Claire"/>
+        <t:Anchor>
+          <t:Comment id="1640068830"/>
+        </t:Anchor>
+        <t:SetTitle title="@Beadell, Amy reword “At the end of the course, you will have the opportunity to provide feedback on all aspects of your learning experience, including how the course has had a positive impact on your life”"/>
       </t:Event>
     </t:History>
   </t:Task>
 </t:Tasks>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -5077,50 +5198,68 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b94932a4-8a36-4682-922b-a748b0285a9f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <SharedWithUsers xmlns="45f13a3b-a8f8-458e-b468-fe19c65d9e9c">
+      <UserInfo>
+        <DisplayName>Beadell, Amy</DisplayName>
+        <AccountId>86</AccountId>
+        <AccountType/>
+      </UserInfo>
+    </SharedWithUsers>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010051F72A33DDA3E849BA7AB8F84D4532B3" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e5b8ef66eb4e0d3de6313376e279d3a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b94932a4-8a36-4682-922b-a748b0285a9f" xmlns:ns3="45f13a3b-a8f8-458e-b468-fe19c65d9e9c" xmlns:ns4="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2bf08a12822c59165828193c822e9d83" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="b94932a4-8a36-4682-922b-a748b0285a9f"/>
     <xsd:import namespace="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
     <xsd:import namespace="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -5304,136 +5443,119 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...14 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F7F0343-38A4-4D49-92A0-8A5F3D8C1D14}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
+    <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
+    <ds:schemaRef ds:uri="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{911BC096-D1B8-4914-A8D9-FE51E21970DC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
     <ds:schemaRef ds:uri="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
     <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FB5825BB-4619-4D0A-8670-3056D14DD42E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-[...16 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>2</Pages>
+  <Words>572</Words>
+  <Characters>3264</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>27</Lines>
+  <Paragraphs>7</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>Hampshire County Council</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>3829</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Learner Induction Checklist</dc:title>
   <dc:subject/>
   <dc:creator>edllackp</dc:creator>
-  <keywords/>
-[...2 lines deleted...]
-  <lastPrinted>2020-10-15T20:13:00.0000000Z</lastPrinted>
+  <cp:keywords/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</coreProperties>
+</cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010051F72A33DDA3E849BA7AB8F84D4532B3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>