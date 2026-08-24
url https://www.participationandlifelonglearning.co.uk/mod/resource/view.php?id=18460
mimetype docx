--- v0 (2025-12-03)
+++ v1 (2026-08-24)
@@ -1,1028 +1,1206 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidRPr="007C543F" w:rsidR="00286747" w:rsidP="0035685D" w:rsidRDefault="009F0C62" w14:paraId="1C25EBA0" w14:textId="72AEFE07">
+    <w:p w14:paraId="1F8F057A" w14:textId="77777777" w:rsidR="0007529A" w:rsidRPr="0007529A" w:rsidRDefault="0007529A" w:rsidP="0035685D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007C543F">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidRPr="007C543F" w:rsidR="009F0C62" w:rsidP="0035685D" w:rsidRDefault="001F39CA" w14:paraId="3E544795" w14:textId="1DFDC223">
+    <w:p w14:paraId="10048B2F" w14:textId="77777777" w:rsidR="0007529A" w:rsidRDefault="0007529A" w:rsidP="0035685D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
-          <w:sz w:val="28"/>
-          <w:szCs w:val="28"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...25 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="0035685D" w:rsidP="0035685D" w:rsidRDefault="0035685D" w14:paraId="1C25EBA1" w14:textId="77777777">
+    <w:p w14:paraId="1C25EBA0" w14:textId="1C1FEE45" w:rsidR="00286747" w:rsidRPr="0007529A" w:rsidRDefault="009F0C62" w:rsidP="0035685D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="0007529A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Hampshire Achieves</w:t>
+      </w:r>
     </w:p>
-    <w:p w:rsidRPr="0035685D" w:rsidR="0035685D" w:rsidP="3EEFC7C0" w:rsidRDefault="00D066F7" w14:paraId="1C25EBA3" w14:textId="0D98288F">
+    <w:p w14:paraId="1C25EBA1" w14:textId="749F7279" w:rsidR="0035685D" w:rsidRPr="0007529A" w:rsidRDefault="001F39CA" w:rsidP="0007529A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="3EEFC7C0" w:rsidR="00D066F7">
+      <w:r w:rsidRPr="0007529A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Adult </w:t>
+      </w:r>
+      <w:r w:rsidR="0007529A" w:rsidRPr="0007529A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Skills</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5216" w:rsidRPr="0007529A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009F0C62" w:rsidRPr="0007529A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Programme</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C25EBA3" w14:textId="46AA8DA3" w:rsidR="0035685D" w:rsidRPr="0035685D" w:rsidRDefault="00D066F7" w:rsidP="3EEFC7C0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3EEFC7C0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Learner </w:t>
       </w:r>
-      <w:r w:rsidRPr="3EEFC7C0" w:rsidR="000D3FBE">
+      <w:r w:rsidR="000D3FBE" w:rsidRPr="3EEFC7C0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Withdrawal</w:t>
       </w:r>
-      <w:r w:rsidRPr="3EEFC7C0" w:rsidR="0A11DA77">
+      <w:r w:rsidR="0A11DA77" w:rsidRPr="3EEFC7C0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/ Completion</w:t>
       </w:r>
-      <w:r w:rsidRPr="3EEFC7C0" w:rsidR="0035685D">
+      <w:r w:rsidR="0035685D" w:rsidRPr="3EEFC7C0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Form</w:t>
       </w:r>
-      <w:r w:rsidRPr="3EEFC7C0" w:rsidR="002A298B">
+      <w:r w:rsidR="002A298B" w:rsidRPr="3EEFC7C0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="3EEFC7C0" w:rsidR="009F0C62">
+      <w:r w:rsidR="009F0C62" w:rsidRPr="3EEFC7C0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidRPr="3EEFC7C0" w:rsidR="00AA5439">
+      <w:r w:rsidR="0007529A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
-      <w:r w:rsidRPr="3EEFC7C0" w:rsidR="009437E1">
+      <w:r w:rsidR="009437E1" w:rsidRPr="3EEFC7C0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidRPr="3EEFC7C0" w:rsidR="00691FCD">
+      <w:r w:rsidR="00691FCD" w:rsidRPr="3EEFC7C0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidRPr="3EEFC7C0" w:rsidR="00AA5439">
+      <w:r w:rsidR="0007529A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:b w:val="1"/>
-          <w:bCs w:val="1"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0035685D" w:rsidP="0035685D" w:rsidRDefault="0035685D" w14:paraId="1C25EBA4" w14:textId="77777777">
-[...8 lines deleted...]
-    <w:p w:rsidR="0035685D" w:rsidP="0035685D" w:rsidRDefault="0035685D" w14:paraId="1C25EBA5" w14:textId="77777777">
+    <w:p w14:paraId="1C25EBA5" w14:textId="77777777" w:rsidR="0035685D" w:rsidRDefault="0035685D" w:rsidP="0035685D">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3539"/>
         <w:gridCol w:w="3119"/>
         <w:gridCol w:w="2358"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0035685D" w:rsidTr="00BB3F04" w14:paraId="1C25EBA9" w14:textId="77777777">
+      <w:tr w:rsidR="0035685D" w14:paraId="1C25EBA9" w14:textId="77777777" w:rsidTr="38DAD505">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0035685D" w:rsidR="0035685D" w:rsidP="0035685D" w:rsidRDefault="0035685D" w14:paraId="1C25EBA6" w14:textId="1E63A5B5">
+          <w:p w14:paraId="1C25EBA6" w14:textId="1E63A5B5" w:rsidR="0035685D" w:rsidRPr="0035685D" w:rsidRDefault="0035685D" w:rsidP="0035685D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0035685D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Learner Name</w:t>
             </w:r>
             <w:r w:rsidR="008E5AFF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5477" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:tbl>
             <w:tblPr>
               <w:tblW w:w="3760" w:type="dxa"/>
               <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
             </w:tblPr>
             <w:tblGrid>
               <w:gridCol w:w="3760"/>
             </w:tblGrid>
-            <w:tr w:rsidRPr="00903456" w:rsidR="00903456" w:rsidTr="51FE159E" w14:paraId="2A12A0C5" w14:textId="77777777">
+            <w:tr w:rsidR="00903456" w:rsidRPr="00903456" w14:paraId="2A12A0C5" w14:textId="77777777" w:rsidTr="51FE159E">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:sdt>
                 <w:sdtPr>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
                   <w:id w:val="-107199422"/>
                   <w:placeholder>
                     <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                   </w:placeholder>
                   <w:showingPlcHdr/>
                 </w:sdtPr>
-                <w:sdtEndPr/>
                 <w:sdtContent>
                   <w:tc>
                     <w:tcPr>
                       <w:tcW w:w="3760" w:type="dxa"/>
                       <w:tcBorders>
                         <w:top w:val="nil"/>
                         <w:left w:val="nil"/>
                         <w:bottom w:val="nil"/>
                         <w:right w:val="nil"/>
                       </w:tcBorders>
                       <w:noWrap/>
                       <w:vAlign w:val="center"/>
                     </w:tcPr>
-                    <w:p w:rsidRPr="00903456" w:rsidR="00CE5A40" w:rsidP="00FF5216" w:rsidRDefault="0079790A" w14:paraId="13DD40FB" w14:textId="3459B55C">
+                    <w:p w14:paraId="13DD40FB" w14:textId="3459B55C" w:rsidR="00CE5A40" w:rsidRPr="00903456" w:rsidRDefault="0079790A" w:rsidP="00FF5216">
                       <w:pPr>
                         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                         <w:rPr>
-                          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                          <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                           <w:color w:val="000000"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="24"/>
                           <w:lang w:eastAsia="en-GB"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00A839C6">
                         <w:rPr>
                           <w:rStyle w:val="PlaceholderText"/>
                         </w:rPr>
                         <w:t>Click or tap here to enter text.</w:t>
                       </w:r>
                     </w:p>
                   </w:tc>
                 </w:sdtContent>
               </w:sdt>
             </w:tr>
-            <w:tr w:rsidRPr="00903456" w:rsidR="00903456" w:rsidTr="51FE159E" w14:paraId="4C300C8F" w14:textId="77777777">
+            <w:tr w:rsidR="00903456" w:rsidRPr="00903456" w14:paraId="4C300C8F" w14:textId="77777777" w:rsidTr="51FE159E">
               <w:trPr>
                 <w:trHeight w:val="300"/>
               </w:trPr>
               <w:tc>
                 <w:tcPr>
                   <w:tcW w:w="3760" w:type="dxa"/>
                   <w:tcBorders>
                     <w:top w:val="nil"/>
                     <w:left w:val="nil"/>
                     <w:bottom w:val="nil"/>
                     <w:right w:val="nil"/>
                   </w:tcBorders>
                   <w:noWrap/>
                   <w:vAlign w:val="bottom"/>
                   <w:hideMark/>
                 </w:tcPr>
-                <w:p w:rsidRPr="00903456" w:rsidR="00903456" w:rsidP="00903456" w:rsidRDefault="00903456" w14:paraId="7B10BD03" w14:textId="5F84D2AF">
+                <w:p w14:paraId="7B10BD03" w14:textId="5F84D2AF" w:rsidR="00903456" w:rsidRPr="00903456" w:rsidRDefault="00903456" w:rsidP="00903456">
                   <w:pPr>
                     <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                     <w:rPr>
-                      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                      <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                       <w:color w:val="000000"/>
                       <w:sz w:val="24"/>
                       <w:szCs w:val="24"/>
                       <w:lang w:eastAsia="en-GB"/>
                     </w:rPr>
                   </w:pPr>
                 </w:p>
               </w:tc>
             </w:tr>
           </w:tbl>
-          <w:p w:rsidR="0035685D" w:rsidP="0035685D" w:rsidRDefault="0035685D" w14:paraId="1C25EBA8" w14:textId="0853D9F5">
+          <w:p w14:paraId="1C25EBA8" w14:textId="0853D9F5" w:rsidR="0035685D" w:rsidRDefault="0035685D" w:rsidP="0035685D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007D16EE" w14:paraId="1C25EBAD" w14:textId="77777777">
+      <w:tr w:rsidR="007D16EE" w14:paraId="1C25EBAD" w14:textId="77777777" w:rsidTr="38DAD505">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="007D16EE" w:rsidP="0035685D" w:rsidRDefault="007D16EE" w14:paraId="3D4620C6" w14:textId="2637792D">
+          <w:p w14:paraId="3D4620C6" w14:textId="2637792D" w:rsidR="007D16EE" w:rsidRDefault="007D16EE" w:rsidP="0035685D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0035685D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Programme</w:t>
             </w:r>
             <w:r w:rsidR="004500DA">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> title</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0035685D" w:rsidR="007D16EE" w:rsidP="0035685D" w:rsidRDefault="007D16EE" w14:paraId="1C25EBAA" w14:textId="6555E9C9">
+          <w:p w14:paraId="1C25EBAA" w14:textId="6555E9C9" w:rsidR="007D16EE" w:rsidRPr="0035685D" w:rsidRDefault="007D16EE" w:rsidP="0035685D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
             <w:id w:val="-2140176317"/>
             <w:placeholder>
               <w:docPart w:val="CB61DCC0F90542BCA001DB522E34B3E8"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+          </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5477" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
               </w:tcPr>
-              <w:p w:rsidR="007D16EE" w:rsidP="007D16EE" w:rsidRDefault="007D16EE" w14:paraId="1C25EBAC" w14:textId="7CC1FA98">
+              <w:p w14:paraId="1C25EBAC" w14:textId="7CC1FA98" w:rsidR="007D16EE" w:rsidRDefault="007D16EE" w:rsidP="007D16EE">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A839C6">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="004500DA" w14:paraId="1C25EBB1" w14:textId="77777777">
+      <w:tr w:rsidR="004500DA" w14:paraId="1C25EBB1" w14:textId="77777777" w:rsidTr="38DAD505">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="004500DA" w:rsidP="0035685D" w:rsidRDefault="004500DA" w14:paraId="7F79B426" w14:textId="77777777">
+          <w:p w14:paraId="7F79B426" w14:textId="77777777" w:rsidR="004500DA" w:rsidRDefault="004500DA" w:rsidP="0035685D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Course code</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0035685D" w:rsidR="004500DA" w:rsidP="0035685D" w:rsidRDefault="004500DA" w14:paraId="1C25EBAE" w14:textId="2897DDBF">
+          <w:p w14:paraId="1C25EBAE" w14:textId="2897DDBF" w:rsidR="004500DA" w:rsidRPr="0035685D" w:rsidRDefault="004500DA" w:rsidP="0035685D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
             <w:id w:val="-226608376"/>
             <w:placeholder>
               <w:docPart w:val="0D5F938558CB4B16A581FE945FFE0CBD"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
-          <w:sdtEndPr/>
+          <w:sdtEndPr>
+            <w:rPr>
+              <w:color w:val="000000" w:themeColor="text1"/>
+            </w:rPr>
+          </w:sdtEndPr>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5477" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="004500DA" w:rsidP="004500DA" w:rsidRDefault="004500DA" w14:paraId="1C25EBB0" w14:textId="78A169D3">
+              <w:p w14:paraId="1C25EBB0" w14:textId="78A169D3" w:rsidR="004500DA" w:rsidRDefault="004500DA" w:rsidP="004500DA">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A839C6">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00241613" w:rsidTr="00BB3F04" w14:paraId="7CEC8A07" w14:textId="77777777">
+      <w:tr w:rsidR="00241613" w14:paraId="7CEC8A07" w14:textId="77777777" w:rsidTr="38DAD505">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00241613" w:rsidP="0035685D" w:rsidRDefault="00241613" w14:paraId="15F0A125" w14:textId="25A65FC8">
+          <w:p w14:paraId="15F0A125" w14:textId="25A65FC8" w:rsidR="00241613" w:rsidRDefault="00241613" w:rsidP="0035685D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>First date on programme</w:t>
             </w:r>
             <w:r w:rsidR="008E5AFF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="0035685D" w:rsidR="00241613" w:rsidP="0035685D" w:rsidRDefault="00241613" w14:paraId="21D616B8" w14:textId="7188534D">
+          <w:p w14:paraId="21D616B8" w14:textId="7188534D" w:rsidR="00241613" w:rsidRPr="0035685D" w:rsidRDefault="00241613" w:rsidP="0035685D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-399674898"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5477" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
               </w:tcPr>
-              <w:p w:rsidR="00C345AC" w:rsidP="00FF5216" w:rsidRDefault="0079790A" w14:paraId="2D324778" w14:textId="0615DFAD">
+              <w:p w14:paraId="2D324778" w14:textId="0615DFAD" w:rsidR="00C345AC" w:rsidRDefault="0079790A" w:rsidP="00FF5216">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A839C6">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00AA78F5" w:rsidTr="00BB3F04" w14:paraId="453E04E1" w14:textId="77777777">
+      <w:tr w:rsidR="00AA78F5" w14:paraId="453E04E1" w14:textId="77777777" w:rsidTr="38DAD505">
         <w:trPr>
           <w:trHeight w:val="556"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00AA78F5" w:rsidP="0035685D" w:rsidRDefault="00AA78F5" w14:paraId="02C8BC84" w14:textId="7AB549F4">
+          <w:p w14:paraId="02C8BC84" w14:textId="7AB549F4" w:rsidR="00AA78F5" w:rsidRDefault="00AA78F5" w:rsidP="0035685D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Planned end date</w:t>
             </w:r>
             <w:r w:rsidR="008E5AFF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00AA78F5" w:rsidP="0035685D" w:rsidRDefault="00AA78F5" w14:paraId="074CC319" w14:textId="69F4B9F1">
+          <w:p w14:paraId="074CC319" w14:textId="69F4B9F1" w:rsidR="00AA78F5" w:rsidRDefault="00AA78F5" w:rsidP="0035685D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:color w:val="000000"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="en-GB"/>
             </w:rPr>
             <w:id w:val="519515232"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5477" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
               </w:tcPr>
-              <w:p w:rsidRPr="007E7A7B" w:rsidR="00AA78F5" w:rsidP="00AA78F5" w:rsidRDefault="0079790A" w14:paraId="26E54969" w14:textId="691790D3">
+              <w:p w14:paraId="26E54969" w14:textId="691790D3" w:rsidR="00AA78F5" w:rsidRPr="007E7A7B" w:rsidRDefault="0079790A" w:rsidP="00AA78F5">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:rPr>
-                    <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Times New Roman" w:cs="Arial"/>
+                    <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:color w:val="000000"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                     <w:lang w:eastAsia="en-GB"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A839C6">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="0035685D" w:rsidTr="00BB3F04" w14:paraId="1C25EBB5" w14:textId="77777777">
+      <w:tr w:rsidR="0035685D" w14:paraId="1C25EBB5" w14:textId="77777777" w:rsidTr="38DAD505">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0035685D" w:rsidP="0035685D" w:rsidRDefault="0035685D" w14:paraId="1CA576DF" w14:textId="77777777">
+          <w:p w14:paraId="1CA576DF" w14:textId="77777777" w:rsidR="0035685D" w:rsidRDefault="0035685D" w:rsidP="0035685D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0035685D">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Last date on programme</w:t>
             </w:r>
             <w:r w:rsidR="008E5AFF">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="00D066F7" w:rsidR="00D066F7" w:rsidP="0035685D" w:rsidRDefault="00D066F7" w14:paraId="1C25EBB2" w14:textId="6E86E0D3">
+          <w:p w14:paraId="1C25EBB2" w14:textId="6E86E0D3" w:rsidR="00D066F7" w:rsidRPr="00D066F7" w:rsidRDefault="00D066F7" w:rsidP="0035685D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D066F7">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(Date of last attendance)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="-1144740718"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5477" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
               </w:tcPr>
-              <w:p w:rsidRPr="009D439F" w:rsidR="00B87900" w:rsidP="41F6E7B3" w:rsidRDefault="00BB3F04" w14:paraId="1C25EBB4" w14:textId="741D40C8">
+              <w:p w14:paraId="1C25EBB4" w14:textId="741D40C8" w:rsidR="00B87900" w:rsidRPr="009D439F" w:rsidRDefault="00BB3F04" w:rsidP="41F6E7B3">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A839C6">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="0079790A" w:rsidTr="00BB3F04" w14:paraId="5E9D8C44" w14:textId="77777777">
+      <w:tr w:rsidR="0079790A" w14:paraId="5E9D8C44" w14:textId="77777777" w:rsidTr="38DAD505">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="0035685D" w:rsidR="0079790A" w:rsidP="0035685D" w:rsidRDefault="0079790A" w14:paraId="3EDF561C" w14:textId="4CA6589C">
+          <w:p w14:paraId="3826F4D9" w14:textId="47D5FB77" w:rsidR="0079790A" w:rsidRPr="0035685D" w:rsidRDefault="78000C2D" w:rsidP="0035685D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="38DAD505">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            <w:r>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Reason for leaving</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EDF561C" w14:textId="7A0DC9CB" w:rsidR="0079790A" w:rsidRPr="0035685D" w:rsidRDefault="0079790A" w:rsidP="38DAD505">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
-                <w:sz w:val="24"/>
-[...3 lines deleted...]
-            </w:r>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3119" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D439F" w:rsidR="0079790A" w:rsidP="0079790A" w:rsidRDefault="0079790A" w14:paraId="385A2E04" w14:textId="77777777">
+          <w:p w14:paraId="385A2E04" w14:textId="77777777" w:rsidR="0079790A" w:rsidRPr="009D439F" w:rsidRDefault="0079790A" w:rsidP="0079790A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Completed </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="697514476"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Arial"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2358" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidRPr="009D439F" w:rsidR="0079790A" w:rsidP="0079790A" w:rsidRDefault="0079790A" w14:paraId="18F73449" w14:textId="28109676">
+          <w:p w14:paraId="18F73449" w14:textId="28109676" w:rsidR="0079790A" w:rsidRPr="009D439F" w:rsidRDefault="0079790A" w:rsidP="0079790A">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Withdrawn </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="-296228326"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r>
                   <w:rPr>
-                    <w:rFonts w:hint="eastAsia" w:ascii="MS Gothic" w:hAnsi="MS Gothic" w:eastAsia="MS Gothic" w:cs="Arial"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="Arial" w:hint="eastAsia"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BB3F04" w:rsidTr="00BB3F04" w14:paraId="59384B52" w14:textId="77777777">
+      <w:tr w:rsidR="38DAD505" w14:paraId="29932D1C" w14:textId="77777777" w:rsidTr="38DAD505">
+        <w:trPr>
+          <w:trHeight w:val="300"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3539" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72A08DB5" w14:textId="761180EE" w:rsidR="64DD2DA7" w:rsidRDefault="64DD2DA7" w:rsidP="38DAD505">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="38DAD505">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Reason for withdrawal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A7258B5" w14:textId="24FFF171" w:rsidR="38DAD505" w:rsidRDefault="38DAD505" w:rsidP="38DAD505">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5477" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
+          <w:p w14:paraId="1ACC3E99" w14:textId="72DA263D" w:rsidR="64DD2DA7" w:rsidRDefault="64DD2DA7" w:rsidP="38DAD505">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="38DAD505">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Exclusion</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="355E837C" w14:textId="006F03D5" w:rsidR="64DD2DA7" w:rsidRDefault="64DD2DA7" w:rsidP="38DAD505">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="38DAD505">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Injury/ Illness</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AF14DF2" w14:textId="6A8DD3DE" w:rsidR="64DD2DA7" w:rsidRDefault="64DD2DA7" w:rsidP="38DAD505">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="38DAD505">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Other personal reasons</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="301B9D3A" w14:textId="6D4865BB" w:rsidR="64DD2DA7" w:rsidRDefault="64DD2DA7" w:rsidP="38DAD505">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="38DAD505">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Transferred to another course</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3270F084" w14:textId="57CC11D0" w:rsidR="64DD2DA7" w:rsidRDefault="64DD2DA7" w:rsidP="38DAD505">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="38DAD505">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Other reason</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0860E0F5" w14:textId="4DB552D8" w:rsidR="64DD2DA7" w:rsidRDefault="64DD2DA7" w:rsidP="38DAD505">
+            <w:pPr>
+              <w:pStyle w:val="NoSpacing"/>
+            </w:pPr>
+            <w:r w:rsidRPr="38DAD505">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:color w:val="000000" w:themeColor="text1"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>Not known</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB3F04" w14:paraId="59384B52" w14:textId="77777777" w:rsidTr="38DAD505">
         <w:trPr>
           <w:trHeight w:val="721"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3F04" w:rsidP="0035685D" w:rsidRDefault="00BB3F04" w14:paraId="4CBDD2B7" w14:textId="2F64E7C8">
+          <w:p w14:paraId="4CBDD2B7" w14:textId="2F64E7C8" w:rsidR="00BB3F04" w:rsidRDefault="00BB3F04" w:rsidP="0035685D">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Destination/Progression</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:sz w:val="24"/>
@@ -1031,1094 +1209,1257 @@
             <w:alias w:val="Progression Outcome"/>
             <w:tag w:val="Progression Outcome"/>
             <w:id w:val="1763653011"/>
             <w:placeholder>
               <w:docPart w:val="2B4428EB770644A19FA3AFB95D1A8904"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:dropDownList>
               <w:listItem w:value="Choose an item."/>
               <w:listItem w:displayText="Full time Employment (&gt;16hrs pw)" w:value="Full time Employment"/>
               <w:listItem w:displayText="Full time Self-Employment" w:value="Full time Self-Employment"/>
               <w:listItem w:displayText="Part time Employment (&lt;16hrs pw)" w:value="Part time Employment"/>
               <w:listItem w:displayText="Part time Self-Employment" w:value="Part time Self-Employment"/>
               <w:listItem w:displayText="Voluntary Work" w:value="Voluntary Work"/>
               <w:listItem w:displayText="Apprenticeship" w:value="Apprenticeship"/>
               <w:listItem w:displayText="Traineeship" w:value="Traineeship"/>
               <w:listItem w:displayText="Supported Internship" w:value="Supported Internship"/>
               <w:listItem w:displayText="Other Full time FE" w:value="Other Full time FE"/>
               <w:listItem w:displayText="Other Part time FE" w:value="Other Part time FE"/>
               <w:listItem w:displayText="Higher Education" w:value="Higher Education"/>
               <w:listItem w:displayText="NEET looking for work" w:value="NEET looking for work"/>
               <w:listItem w:displayText="NEET Not Looking for work" w:value="NEET Not Looking for work"/>
               <w:listItem w:displayText="Other outcome, not listed" w:value="Other"/>
             </w:dropDownList>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5477" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w:rsidR="00BB3F04" w:rsidP="00BB3F04" w:rsidRDefault="00BB3F04" w14:paraId="0699E6CF" w14:textId="45AFD8B8">
+              <w:p w14:paraId="0699E6CF" w14:textId="45AFD8B8" w:rsidR="00BB3F04" w:rsidRDefault="00BB3F04" w:rsidP="00BB3F04">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A839C6">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Choose an item.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="00BB3F04" w:rsidTr="00BB3F04" w14:paraId="0923EC9F" w14:textId="77777777">
+      <w:tr w:rsidR="00BB3F04" w14:paraId="0923EC9F" w14:textId="77777777" w:rsidTr="38DAD505">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3539" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BB3F04" w:rsidP="00CE5A40" w:rsidRDefault="00BB3F04" w14:paraId="5D6DD90E" w14:textId="77777777">
+          <w:p w14:paraId="5D6DD90E" w14:textId="77777777" w:rsidR="00BB3F04" w:rsidRDefault="00BB3F04" w:rsidP="00CE5A40">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Start date of progression</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidRPr="41F6E7B3" w:rsidR="004500DA" w:rsidP="00CE5A40" w:rsidRDefault="004500DA" w14:paraId="52E6663A" w14:textId="77777777">
+          <w:p w14:paraId="52E6663A" w14:textId="77777777" w:rsidR="004500DA" w:rsidRPr="41F6E7B3" w:rsidRDefault="004500DA" w:rsidP="00CE5A40">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
             </w:rPr>
             <w:id w:val="1037782800"/>
             <w:placeholder>
               <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
             </w:placeholder>
             <w:showingPlcHdr/>
             <w:date>
               <w:dateFormat w:val="dd/MM/yyyy"/>
               <w:lid w:val="en-GB"/>
               <w:storeMappedDataAs w:val="dateTime"/>
               <w:calendar w:val="gregorian"/>
             </w:date>
           </w:sdtPr>
-          <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="5477" w:type="dxa"/>
                 <w:gridSpan w:val="2"/>
               </w:tcPr>
-              <w:p w:rsidRPr="41F6E7B3" w:rsidR="00BB3F04" w:rsidP="00CE5A40" w:rsidRDefault="00BB3F04" w14:paraId="67DC4A86" w14:textId="3DD9E505">
+              <w:p w14:paraId="67DC4A86" w14:textId="3DD9E505" w:rsidR="00BB3F04" w:rsidRPr="41F6E7B3" w:rsidRDefault="00BB3F04" w:rsidP="00CE5A40">
                 <w:pPr>
                   <w:pStyle w:val="NoSpacing"/>
                   <w:rPr>
                     <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                     <w:b/>
                     <w:bCs/>
                     <w:sz w:val="24"/>
                     <w:szCs w:val="24"/>
                   </w:rPr>
                 </w:pPr>
                 <w:r w:rsidRPr="00A839C6">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap to enter a date.</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-      <w:tr w:rsidR="0035685D" w:rsidTr="0079790A" w14:paraId="1C25EBC7" w14:textId="77777777">
+      <w:tr w:rsidR="0035685D" w14:paraId="1C25EBC7" w14:textId="77777777" w:rsidTr="38DAD505">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9016" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
-          <w:p w:rsidR="0035685D" w:rsidP="00CE5A40" w:rsidRDefault="00BB3F04" w14:paraId="0CF34659" w14:textId="1561812D">
+          <w:p w14:paraId="0CF34659" w14:textId="1561812D" w:rsidR="0035685D" w:rsidRDefault="00BB3F04" w:rsidP="00CE5A40">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Additional information</w:t>
             </w:r>
-            <w:r w:rsidRPr="41F6E7B3" w:rsidR="008631BD">
+            <w:r w:rsidR="008631BD" w:rsidRPr="41F6E7B3">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                   <w:b/>
                   <w:bCs/>
                   <w:sz w:val="24"/>
                   <w:szCs w:val="24"/>
                 </w:rPr>
                 <w:id w:val="1386374214"/>
                 <w:placeholder>
                   <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidRPr="00A839C6" w:rsidR="009437E1">
+                <w:r w:rsidR="009437E1" w:rsidRPr="00A839C6">
                   <w:rPr>
                     <w:rStyle w:val="PlaceholderText"/>
                   </w:rPr>
                   <w:t>Click or tap here to enter text.</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w:rsidR="009851D5" w:rsidP="00D066F7" w:rsidRDefault="009851D5" w14:paraId="1C25EBC6" w14:textId="17B71E6A">
+          <w:p w14:paraId="1C25EBC6" w14:textId="17B71E6A" w:rsidR="009851D5" w:rsidRDefault="009851D5" w:rsidP="00D066F7">
             <w:pPr>
               <w:pStyle w:val="NoSpacing"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0035685D" w:rsidP="00F11CA1" w:rsidRDefault="0035685D" w14:paraId="1C25EBC8" w14:textId="5EBC59E7">
+    <w:p w14:paraId="1C25EBC8" w14:textId="5EBC59E7" w:rsidR="0035685D" w:rsidRDefault="0035685D" w:rsidP="00F11CA1">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00404EFB" w:rsidP="00F11CA1" w:rsidRDefault="00404EFB" w14:paraId="01DCE602" w14:textId="12709C4B">
+    <w:p w14:paraId="01DCE602" w14:textId="12709C4B" w:rsidR="00404EFB" w:rsidRDefault="00404EFB" w:rsidP="00F11CA1">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00404EFB" w:rsidP="41F6E7B3" w:rsidRDefault="00404EFB" w14:paraId="7830001B" w14:textId="4428D02B">
+    <w:p w14:paraId="7830001B" w14:textId="4428D02B" w:rsidR="00404EFB" w:rsidRDefault="00404EFB" w:rsidP="41F6E7B3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
       </w:pPr>
       <w:r w:rsidRPr="41F6E7B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Form completed by</w:t>
       </w:r>
-      <w:r w:rsidRPr="41F6E7B3" w:rsidR="0B3BEFB3">
+      <w:r w:rsidR="0B3BEFB3" w:rsidRPr="41F6E7B3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1921217603"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A839C6" w:rsidR="00BB3F04">
+          <w:r w:rsidR="00BB3F04" w:rsidRPr="00A839C6">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="00D80919" w:rsidP="00171069" w:rsidRDefault="00D80919" w14:paraId="1CB891B6" w14:textId="0E77F819">
+    <w:p w14:paraId="1CB891B6" w14:textId="0E77F819" w:rsidR="00D80919" w:rsidRDefault="00D80919" w:rsidP="00171069">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00171069" w:rsidP="00171069" w:rsidRDefault="00D066F7" w14:paraId="2B759B32" w14:textId="122B50F3">
+    <w:p w14:paraId="2B759B32" w14:textId="122B50F3" w:rsidR="00171069" w:rsidRDefault="00D066F7" w:rsidP="00171069">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Approved by</w:t>
       </w:r>
       <w:r w:rsidR="00171069">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="1753388352"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A839C6" w:rsidR="00BB3F04">
+          <w:r w:rsidR="00BB3F04" w:rsidRPr="00A839C6">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w:rsidR="00171069" w:rsidP="00171069" w:rsidRDefault="00171069" w14:paraId="63A40257" w14:textId="77777777">
+    <w:p w14:paraId="63A40257" w14:textId="77777777" w:rsidR="00171069" w:rsidRDefault="00171069" w:rsidP="00171069">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D80919" w:rsidP="000D3FBE" w:rsidRDefault="00171069" w14:paraId="71751F8D" w14:textId="3AC521D0">
+    <w:p w14:paraId="71751F8D" w14:textId="3AC521D0" w:rsidR="00D80919" w:rsidRDefault="00171069" w:rsidP="000D3FBE">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="8016"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Date: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:id w:val="2050795458"/>
           <w:placeholder>
             <w:docPart w:val="DefaultPlaceholder_-1854013437"/>
           </w:placeholder>
           <w:showingPlcHdr/>
           <w:date>
             <w:dateFormat w:val="dd/MM/yyyy"/>
             <w:lid w:val="en-GB"/>
             <w:storeMappedDataAs w:val="dateTime"/>
             <w:calendar w:val="gregorian"/>
           </w:date>
         </w:sdtPr>
-        <w:sdtEndPr/>
         <w:sdtContent>
-          <w:r w:rsidRPr="00A839C6" w:rsidR="00BB3F04">
+          <w:r w:rsidR="00BB3F04" w:rsidRPr="00A839C6">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="000D3FBE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00171069" w:rsidP="00F11CA1" w:rsidRDefault="00171069" w14:paraId="64B1A79C" w14:textId="77777777">
+    <w:p w14:paraId="64B1A79C" w14:textId="77777777" w:rsidR="00171069" w:rsidRDefault="00171069" w:rsidP="00F11CA1">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D80919" w:rsidP="00F11CA1" w:rsidRDefault="00D80919" w14:paraId="3153689C" w14:textId="475B8481">
+    <w:p w14:paraId="3153689C" w14:textId="475B8481" w:rsidR="00D80919" w:rsidRDefault="00D80919" w:rsidP="00F11CA1">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14210">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Please complete </w:t>
       </w:r>
-      <w:r w:rsidRPr="00A14210" w:rsidR="00370CFE">
+      <w:r w:rsidR="00370CFE" w:rsidRPr="00A14210">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>all fields and send a copy to:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A14210" w:rsidR="00A14210" w:rsidP="00F11CA1" w:rsidRDefault="00A14210" w14:paraId="1CF71584" w14:textId="77777777">
+    <w:p w14:paraId="1CF71584" w14:textId="77777777" w:rsidR="00A14210" w:rsidRPr="00A14210" w:rsidRDefault="00A14210" w:rsidP="00F11CA1">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00A14210" w:rsidR="00A14210" w:rsidP="41F6E7B3" w:rsidRDefault="006644BE" w14:paraId="73BA2648" w14:textId="1005757A">
+    <w:p w14:paraId="6F38C614" w14:textId="01507E4D" w:rsidR="008631BD" w:rsidRPr="00AA5439" w:rsidRDefault="304A174B" w:rsidP="38DAD505">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="41F6E7B3">
+      <w:r w:rsidRPr="38DAD505">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-          <w:lang w:eastAsia="en-GB"/>
         </w:rPr>
-        <w:t>Development Manager (Funding &amp; Information)</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">  </w:t>
+        <w:t>MIS team</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidRPr="00A14210" w:rsidR="00A14210" w:rsidP="00A14210" w:rsidRDefault="00FF2F1C" w14:paraId="64BB3B27" w14:textId="317BC17A">
+    <w:p w14:paraId="0498557A" w14:textId="1062FC8B" w:rsidR="008631BD" w:rsidRPr="00AA5439" w:rsidRDefault="304A174B" w:rsidP="38DAD505">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="000000"/>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="41F6E7B3">
+      <w:r w:rsidRPr="38DAD505">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Quality Team</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA6021E" w14:textId="606F7221" w:rsidR="008631BD" w:rsidRPr="00AA5439" w:rsidRDefault="008631BD" w:rsidP="38DAD505">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Development Co-ordinator (Quality, Accreditation &amp; Assessment)</w:t>
-[...9 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidRPr="00AA5439" w:rsidR="008631BD" w:rsidP="4126C9F0" w:rsidRDefault="00A14210" w14:paraId="1AA6021E" w14:textId="6337896F">
-[...22 lines deleted...]
-      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+    <w:sectPr w:rsidR="008631BD" w:rsidRPr="00AA5439">
+      <w:headerReference w:type="even" r:id="rId10"/>
+      <w:headerReference w:type="default" r:id="rId11"/>
+      <w:footerReference w:type="even" r:id="rId12"/>
+      <w:footerReference w:type="default" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
+      <w:footerReference w:type="first" r:id="rId15"/>
+      <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D51958" w:rsidP="0035685D" w:rsidRDefault="00D51958" w14:paraId="369A5EF5" w14:textId="77777777">
+    <w:p w14:paraId="2ABEC9A7" w14:textId="77777777" w:rsidR="00A336A4" w:rsidRDefault="00A336A4" w:rsidP="0035685D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D51958" w:rsidP="0035685D" w:rsidRDefault="00D51958" w14:paraId="4F9444C3" w14:textId="77777777">
+    <w:p w14:paraId="746E0AC6" w14:textId="77777777" w:rsidR="00A336A4" w:rsidRDefault="00A336A4" w:rsidP="0035685D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00D51958" w:rsidRDefault="00D51958" w14:paraId="6831366E" w14:textId="77777777">
+    <w:p w14:paraId="68A970B9" w14:textId="77777777" w:rsidR="00A336A4" w:rsidRDefault="00A336A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidRPr="00AA5439" w:rsidR="0035685D" w:rsidP="00AA5439" w:rsidRDefault="000403AA" w14:paraId="1C25EBD1" w14:textId="0C059DC1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="706F5B9B" w14:textId="77777777" w:rsidR="004701F4" w:rsidRDefault="004701F4">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1C25EBD1" w14:textId="7E8B9D44" w:rsidR="0035685D" w:rsidRPr="00AA5439" w:rsidRDefault="0007529A" w:rsidP="004701F4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00AA5439">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t xml:space="preserve">ATL </w:t>
+      <w:t>Adult Skills</w:t>
     </w:r>
-    <w:r w:rsidRPr="00AA5439" w:rsidR="00BB3F04">
+    <w:r w:rsidR="000403AA" w:rsidRPr="00AA5439">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="00BB3F04" w:rsidRPr="00AA5439">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>Leaver</w:t>
     </w:r>
     <w:r w:rsidR="000D3FBE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>/Withdrawal</w:t>
     </w:r>
-    <w:r w:rsidRPr="00AA5439" w:rsidR="00C063C4">
+    <w:r w:rsidR="00C063C4" w:rsidRPr="00AA5439">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> Form </w:t>
     </w:r>
-    <w:r w:rsidRPr="00AA5439" w:rsidR="00D6501A">
+    <w:r w:rsidR="00D6501A" w:rsidRPr="00AA5439">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>2</w:t>
     </w:r>
-    <w:r w:rsidRPr="00AA5439" w:rsidR="00BB3F04">
+    <w:r w:rsidR="00BB3F04" w:rsidRPr="00AA5439">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>02</w:t>
     </w:r>
-    <w:r w:rsidRPr="00AA5439" w:rsidR="00AA5439">
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
-      <w:t>5-26</w:t>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidR="00AA5439" w:rsidRPr="00AA5439">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>-2</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
+      </w:rPr>
+      <w:t>7</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="27FDA120" w14:textId="77777777" w:rsidR="004701F4" w:rsidRDefault="004701F4">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="00D51958" w:rsidP="0035685D" w:rsidRDefault="00D51958" w14:paraId="7CA53898" w14:textId="77777777">
+    <w:p w14:paraId="6C90B52A" w14:textId="77777777" w:rsidR="00A336A4" w:rsidRDefault="00A336A4" w:rsidP="0035685D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="00D51958" w:rsidP="0035685D" w:rsidRDefault="00D51958" w14:paraId="6749DD75" w14:textId="77777777">
+    <w:p w14:paraId="6AD2B003" w14:textId="77777777" w:rsidR="00A336A4" w:rsidRDefault="00A336A4" w:rsidP="0035685D">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w:rsidR="00D51958" w:rsidRDefault="00D51958" w14:paraId="00DC06D6" w14:textId="77777777">
+    <w:p w14:paraId="254A1562" w14:textId="77777777" w:rsidR="00A336A4" w:rsidRDefault="00A336A4">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w:rsidR="00AA0691" w:rsidP="001D7DDB" w:rsidRDefault="001D7DDB" w14:paraId="11B1D638" w14:textId="63630E01">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="1D2051B0" w14:textId="77777777" w:rsidR="004701F4" w:rsidRDefault="004701F4">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="11B1D638" w14:textId="0F23B0C4" w:rsidR="00AA0691" w:rsidRDefault="0007529A" w:rsidP="001D7DDB">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9026"/>
       </w:tabs>
       <w:ind w:right="-1180"/>
       <w:jc w:val="right"/>
     </w:pPr>
-    <w:bookmarkStart w:name="OLE_LINK1" w:id="0"/>
     <w:r>
       <w:rPr>
-        <w:rFonts w:cs="Arial"/>
-        <w:b/>
         <w:noProof/>
-        <w:color w:val="42126C"/>
-[...2 lines deleted...]
-        <w:lang w:eastAsia="en-GB"/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6A1D384B" wp14:editId="7E057FB7">
-[...2 lines deleted...]
-          <wp:docPr id="1" name="Picture 1" descr="2hcc_col-2"/>
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67410D9E" wp14:editId="6F4BE185">
+          <wp:simplePos x="0" y="0"/>
+          <wp:positionH relativeFrom="column">
+            <wp:posOffset>4381500</wp:posOffset>
+          </wp:positionH>
+          <wp:positionV relativeFrom="paragraph">
+            <wp:posOffset>-163830</wp:posOffset>
+          </wp:positionV>
+          <wp:extent cx="1971675" cy="866775"/>
+          <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
+          <wp:wrapTight wrapText="bothSides">
+            <wp:wrapPolygon edited="0">
+              <wp:start x="0" y="0"/>
+              <wp:lineTo x="0" y="21363"/>
+              <wp:lineTo x="21496" y="21363"/>
+              <wp:lineTo x="21496" y="0"/>
+              <wp:lineTo x="0" y="0"/>
+            </wp:wrapPolygon>
+          </wp:wrapTight>
+          <wp:docPr id="971148757" name="Picture 1" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 2" descr="2hcc_col-2"/>
+                  <pic:cNvPr id="971148757" name="Picture 1" descr="A close-up of a logo&#10;&#10;Description automatically generated"/>
                   <pic:cNvPicPr>
-                    <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    <a:picLocks noChangeAspect="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
-                  <a:blip r:embed="rId1" cstate="print">
+                  <a:blip r:embed="rId1" r:link="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
-                    <a:ext cx="1762125" cy="469419"/>
+                    <a:ext cx="1971675" cy="866775"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
-        </wp:inline>
+        </wp:anchor>
       </w:drawing>
     </w:r>
-    <w:bookmarkEnd w:id="0"/>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="38161446" w14:textId="77777777" w:rsidR="004701F4" w:rsidRDefault="004701F4">
+    <w:pPr>
+      <w:pStyle w:val="Header"/>
+    </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26B76233"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="28640324"/>
     <w:lvl w:ilvl="0" w:tplc="08090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6" w:tplc="08090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Symbol" w:hAnsi="Symbol"/>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
-        <w:rFonts w:hint="default" w:ascii="Wingdings" w:hAnsi="Wingdings"/>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="2016422051">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3ABCA7BC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="33D6F222"/>
+    <w:lvl w:ilvl="0" w:tplc="B5981C70">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="6E1ED3DC">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="3064E3C8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="19043694">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="3E0A64BA">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="C5B43330">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="22EC4202">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="A6B05AC4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="689C7E70">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1741908330">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2016422051">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:trackRevisions w:val="false"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0035685D"/>
     <w:rsid w:val="00005A5F"/>
     <w:rsid w:val="0001182A"/>
     <w:rsid w:val="00015752"/>
     <w:rsid w:val="00027B27"/>
     <w:rsid w:val="000403AA"/>
     <w:rsid w:val="00054CA9"/>
     <w:rsid w:val="00062A9C"/>
+    <w:rsid w:val="0007529A"/>
     <w:rsid w:val="00080013"/>
     <w:rsid w:val="000862D7"/>
     <w:rsid w:val="0009170B"/>
     <w:rsid w:val="000B5234"/>
     <w:rsid w:val="000B565F"/>
     <w:rsid w:val="000D3FBE"/>
     <w:rsid w:val="000D4273"/>
     <w:rsid w:val="000F5579"/>
     <w:rsid w:val="00137B2C"/>
     <w:rsid w:val="00155777"/>
     <w:rsid w:val="00162E8C"/>
     <w:rsid w:val="00171069"/>
     <w:rsid w:val="00171ED2"/>
     <w:rsid w:val="001866F0"/>
     <w:rsid w:val="001A6E6F"/>
     <w:rsid w:val="001B0871"/>
     <w:rsid w:val="001D691F"/>
     <w:rsid w:val="001D7DDB"/>
     <w:rsid w:val="001E3704"/>
     <w:rsid w:val="001F3632"/>
     <w:rsid w:val="001F39CA"/>
     <w:rsid w:val="0021375F"/>
     <w:rsid w:val="002350F0"/>
     <w:rsid w:val="00241613"/>
     <w:rsid w:val="00255134"/>
+    <w:rsid w:val="00264157"/>
     <w:rsid w:val="002710F3"/>
     <w:rsid w:val="002717C6"/>
     <w:rsid w:val="00277194"/>
     <w:rsid w:val="002810BB"/>
     <w:rsid w:val="00286747"/>
     <w:rsid w:val="00287790"/>
     <w:rsid w:val="00287C17"/>
     <w:rsid w:val="00290458"/>
     <w:rsid w:val="002963A9"/>
     <w:rsid w:val="002A298B"/>
     <w:rsid w:val="002A31CD"/>
     <w:rsid w:val="002B50B8"/>
     <w:rsid w:val="002B60F5"/>
     <w:rsid w:val="002B71A9"/>
     <w:rsid w:val="002D7407"/>
     <w:rsid w:val="0031007A"/>
     <w:rsid w:val="0032677C"/>
     <w:rsid w:val="003320FD"/>
     <w:rsid w:val="00341B07"/>
     <w:rsid w:val="0035685D"/>
     <w:rsid w:val="00356F5F"/>
     <w:rsid w:val="00370CFE"/>
     <w:rsid w:val="00390031"/>
     <w:rsid w:val="00394179"/>
+    <w:rsid w:val="0039507F"/>
     <w:rsid w:val="003C779E"/>
     <w:rsid w:val="003E29FB"/>
     <w:rsid w:val="003E4EDA"/>
     <w:rsid w:val="003F73F9"/>
     <w:rsid w:val="0040163C"/>
     <w:rsid w:val="00404EFB"/>
     <w:rsid w:val="00434327"/>
     <w:rsid w:val="004500DA"/>
     <w:rsid w:val="004521C4"/>
     <w:rsid w:val="004550F1"/>
     <w:rsid w:val="00464C64"/>
+    <w:rsid w:val="004701F4"/>
     <w:rsid w:val="0047679D"/>
     <w:rsid w:val="004907C3"/>
     <w:rsid w:val="00496C78"/>
     <w:rsid w:val="004A59D6"/>
     <w:rsid w:val="004B0F3A"/>
     <w:rsid w:val="004B2CCC"/>
     <w:rsid w:val="004D2DD1"/>
     <w:rsid w:val="004E6945"/>
     <w:rsid w:val="004F7B9A"/>
     <w:rsid w:val="0050062B"/>
     <w:rsid w:val="005015DB"/>
     <w:rsid w:val="005030D0"/>
     <w:rsid w:val="00541DE7"/>
     <w:rsid w:val="005438D7"/>
     <w:rsid w:val="0054785C"/>
     <w:rsid w:val="005631A6"/>
     <w:rsid w:val="005732C2"/>
     <w:rsid w:val="0058436D"/>
     <w:rsid w:val="005B1876"/>
     <w:rsid w:val="005B2656"/>
     <w:rsid w:val="005D12F0"/>
     <w:rsid w:val="005D2D40"/>
     <w:rsid w:val="00621E3E"/>
     <w:rsid w:val="0063294F"/>
     <w:rsid w:val="00652037"/>
@@ -2165,317 +2506,328 @@
     <w:rsid w:val="008D733D"/>
     <w:rsid w:val="008E5340"/>
     <w:rsid w:val="008E5AFF"/>
     <w:rsid w:val="008F155F"/>
     <w:rsid w:val="008F2E28"/>
     <w:rsid w:val="0090294F"/>
     <w:rsid w:val="00903456"/>
     <w:rsid w:val="009437E1"/>
     <w:rsid w:val="00951841"/>
     <w:rsid w:val="00954795"/>
     <w:rsid w:val="009642D9"/>
     <w:rsid w:val="009758E0"/>
     <w:rsid w:val="0098038D"/>
     <w:rsid w:val="00982CD5"/>
     <w:rsid w:val="00982E4E"/>
     <w:rsid w:val="009851D5"/>
     <w:rsid w:val="00987862"/>
     <w:rsid w:val="009A1F7C"/>
     <w:rsid w:val="009A7127"/>
     <w:rsid w:val="009C4807"/>
     <w:rsid w:val="009C7B60"/>
     <w:rsid w:val="009D439F"/>
     <w:rsid w:val="009F0C62"/>
     <w:rsid w:val="009F2D37"/>
     <w:rsid w:val="00A14210"/>
+    <w:rsid w:val="00A2372D"/>
     <w:rsid w:val="00A274EF"/>
+    <w:rsid w:val="00A336A4"/>
     <w:rsid w:val="00A41725"/>
     <w:rsid w:val="00A50234"/>
     <w:rsid w:val="00A64318"/>
     <w:rsid w:val="00A76547"/>
+    <w:rsid w:val="00A93F20"/>
     <w:rsid w:val="00AA0691"/>
     <w:rsid w:val="00AA5439"/>
     <w:rsid w:val="00AA78F5"/>
     <w:rsid w:val="00AA7F1F"/>
     <w:rsid w:val="00AB26DE"/>
     <w:rsid w:val="00AB3137"/>
     <w:rsid w:val="00AC3AF6"/>
     <w:rsid w:val="00AD0203"/>
     <w:rsid w:val="00AE42AD"/>
     <w:rsid w:val="00B23C8D"/>
     <w:rsid w:val="00B33727"/>
     <w:rsid w:val="00B4171F"/>
     <w:rsid w:val="00B43E31"/>
     <w:rsid w:val="00B55735"/>
     <w:rsid w:val="00B6328C"/>
     <w:rsid w:val="00B71CCD"/>
     <w:rsid w:val="00B81A86"/>
     <w:rsid w:val="00B87900"/>
     <w:rsid w:val="00B92B13"/>
     <w:rsid w:val="00BA5147"/>
     <w:rsid w:val="00BA7D5E"/>
     <w:rsid w:val="00BB3F04"/>
     <w:rsid w:val="00BB4AEB"/>
     <w:rsid w:val="00BC49F9"/>
     <w:rsid w:val="00BD4F2A"/>
     <w:rsid w:val="00BE399F"/>
     <w:rsid w:val="00BE78CA"/>
     <w:rsid w:val="00BF75CB"/>
     <w:rsid w:val="00C01D1E"/>
     <w:rsid w:val="00C02D37"/>
     <w:rsid w:val="00C037B1"/>
     <w:rsid w:val="00C063C4"/>
     <w:rsid w:val="00C11280"/>
     <w:rsid w:val="00C345AC"/>
     <w:rsid w:val="00C4507E"/>
     <w:rsid w:val="00C463BD"/>
     <w:rsid w:val="00C62AE6"/>
     <w:rsid w:val="00C645CE"/>
     <w:rsid w:val="00C70E6E"/>
     <w:rsid w:val="00C74D56"/>
     <w:rsid w:val="00C94895"/>
+    <w:rsid w:val="00CC6A2E"/>
     <w:rsid w:val="00CD73BA"/>
     <w:rsid w:val="00CE4879"/>
     <w:rsid w:val="00CE5A40"/>
     <w:rsid w:val="00CF3C3E"/>
     <w:rsid w:val="00CF7B4A"/>
     <w:rsid w:val="00D0038A"/>
     <w:rsid w:val="00D03560"/>
     <w:rsid w:val="00D066F7"/>
     <w:rsid w:val="00D107FC"/>
     <w:rsid w:val="00D1224D"/>
     <w:rsid w:val="00D1496E"/>
     <w:rsid w:val="00D17458"/>
     <w:rsid w:val="00D17B66"/>
     <w:rsid w:val="00D36A69"/>
     <w:rsid w:val="00D40F17"/>
     <w:rsid w:val="00D51958"/>
     <w:rsid w:val="00D56F32"/>
     <w:rsid w:val="00D64F34"/>
     <w:rsid w:val="00D6501A"/>
+    <w:rsid w:val="00D72A0E"/>
     <w:rsid w:val="00D80919"/>
     <w:rsid w:val="00D8600B"/>
     <w:rsid w:val="00D953AF"/>
     <w:rsid w:val="00DC532C"/>
     <w:rsid w:val="00DF0997"/>
     <w:rsid w:val="00DF5DAB"/>
     <w:rsid w:val="00E011C3"/>
     <w:rsid w:val="00E161DC"/>
     <w:rsid w:val="00E22984"/>
     <w:rsid w:val="00E23A3A"/>
     <w:rsid w:val="00E244FD"/>
     <w:rsid w:val="00E25809"/>
     <w:rsid w:val="00E25B0F"/>
     <w:rsid w:val="00E4517E"/>
     <w:rsid w:val="00E55613"/>
     <w:rsid w:val="00E75C78"/>
     <w:rsid w:val="00E87820"/>
     <w:rsid w:val="00E90217"/>
     <w:rsid w:val="00E9520F"/>
+    <w:rsid w:val="00EC0265"/>
     <w:rsid w:val="00EC6424"/>
     <w:rsid w:val="00F048AC"/>
     <w:rsid w:val="00F11CA1"/>
     <w:rsid w:val="00F30FD6"/>
     <w:rsid w:val="00F3134B"/>
     <w:rsid w:val="00F325FE"/>
     <w:rsid w:val="00F42FD9"/>
     <w:rsid w:val="00F56C31"/>
     <w:rsid w:val="00F600C6"/>
     <w:rsid w:val="00F615E1"/>
     <w:rsid w:val="00F814BF"/>
     <w:rsid w:val="00F903D3"/>
     <w:rsid w:val="00F94FB5"/>
     <w:rsid w:val="00F97DCD"/>
     <w:rsid w:val="00FA440E"/>
     <w:rsid w:val="00FB1889"/>
     <w:rsid w:val="00FB231F"/>
     <w:rsid w:val="00FC6BFC"/>
     <w:rsid w:val="00FE0014"/>
     <w:rsid w:val="00FE153C"/>
     <w:rsid w:val="00FF2F1C"/>
     <w:rsid w:val="00FF5216"/>
     <w:rsid w:val="00FF726C"/>
     <w:rsid w:val="056111E6"/>
     <w:rsid w:val="06C13CDE"/>
     <w:rsid w:val="07C4A711"/>
     <w:rsid w:val="0A11DA77"/>
     <w:rsid w:val="0AB6B96C"/>
     <w:rsid w:val="0B3BEFB3"/>
     <w:rsid w:val="0D51BC97"/>
     <w:rsid w:val="10436588"/>
     <w:rsid w:val="122FBE17"/>
     <w:rsid w:val="125FE3C2"/>
     <w:rsid w:val="14A92EED"/>
     <w:rsid w:val="1DCE64FB"/>
     <w:rsid w:val="2321B81D"/>
     <w:rsid w:val="26373A2F"/>
     <w:rsid w:val="2869A1AC"/>
     <w:rsid w:val="2E08CF73"/>
     <w:rsid w:val="2EBCA2A4"/>
+    <w:rsid w:val="304A174B"/>
     <w:rsid w:val="3581D41E"/>
+    <w:rsid w:val="38DAD505"/>
     <w:rsid w:val="3E42F7B3"/>
     <w:rsid w:val="3EEFC7C0"/>
     <w:rsid w:val="3F665840"/>
     <w:rsid w:val="41207B02"/>
     <w:rsid w:val="4126C9F0"/>
     <w:rsid w:val="41F6E7B3"/>
     <w:rsid w:val="44E8FA0E"/>
     <w:rsid w:val="4AB84D80"/>
     <w:rsid w:val="4C877457"/>
     <w:rsid w:val="4CBB80E3"/>
     <w:rsid w:val="4D6568EC"/>
     <w:rsid w:val="4DC6EBD4"/>
     <w:rsid w:val="502AB096"/>
     <w:rsid w:val="503420AA"/>
     <w:rsid w:val="51FE159E"/>
     <w:rsid w:val="5334BC5E"/>
     <w:rsid w:val="545FBA72"/>
     <w:rsid w:val="572A38EC"/>
     <w:rsid w:val="59040FD0"/>
     <w:rsid w:val="5F7C3DB1"/>
     <w:rsid w:val="601F8CA7"/>
     <w:rsid w:val="60C20B6A"/>
+    <w:rsid w:val="64DD2DA7"/>
     <w:rsid w:val="6A56B5BF"/>
+    <w:rsid w:val="6CE63D91"/>
     <w:rsid w:val="6D7B497B"/>
     <w:rsid w:val="70FC75E2"/>
     <w:rsid w:val="73A9914E"/>
     <w:rsid w:val="74492214"/>
     <w:rsid w:val="7686D265"/>
+    <w:rsid w:val="78000C2D"/>
     <w:rsid w:val="7C6D5011"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1C25EB9E"/>
   <w15:docId w15:val="{AD6613DF-1229-476A-BF25-A606A8D15CEB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2631,52 +2983,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -2743,171 +3095,171 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NoSpacing">
     <w:name w:val="No Spacing"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="0035685D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="table" w:styleId="TableGrid">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableNormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="0035685D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
-        <w:top w:val="single" w:color="auto" w:sz="4" w:space="0"/>
-[...4 lines deleted...]
-        <w:insideV w:val="single" w:color="auto" w:sz="4" w:space="0"/>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0035685D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="HeaderChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0035685D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0035685D"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FooterChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0035685D"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BalloonText">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="BalloonTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0035685D"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="BalloonTextChar" w:customStyle="1">
+  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
     <w:name w:val="Balloon Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0035685D"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00A14210"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
@@ -2999,63 +3351,64 @@
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1490367981">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
-<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId14" /></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="cid:image007.jpg@01DA85BB.CBEDD170" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_-1854013437"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F225C205-7F46-4C61-AE23-33D6493178C5}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00316961" w:rsidRDefault="00B6328C">
           <w:r w:rsidRPr="00A839C6">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap to enter a date.</w:t>
           </w:r>
         </w:p>
@@ -3081,109 +3434,109 @@
           <w:r w:rsidRPr="00A839C6">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2B4428EB770644A19FA3AFB95D1A8904"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{169413DC-6292-47A5-9281-1F736E9D885B}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00316961" w:rsidP="00B6328C" w:rsidRDefault="00B6328C">
+        <w:p w:rsidR="00316961" w:rsidRDefault="00B6328C" w:rsidP="00B6328C">
           <w:pPr>
             <w:pStyle w:val="2B4428EB770644A19FA3AFB95D1A8904"/>
           </w:pPr>
           <w:r w:rsidRPr="00A839C6">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Choose an item.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="CB61DCC0F90542BCA001DB522E34B3E8"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{ED260324-DC1D-4404-B328-E82B9C702CAB}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BB4AEB" w:rsidP="00BB4AEB" w:rsidRDefault="00BB4AEB">
+        <w:p w:rsidR="00BB4AEB" w:rsidRDefault="00BB4AEB" w:rsidP="00BB4AEB">
           <w:pPr>
             <w:pStyle w:val="CB61DCC0F90542BCA001DB522E34B3E8"/>
           </w:pPr>
           <w:r w:rsidRPr="00A839C6">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0D5F938558CB4B16A581FE945FFE0CBD"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{408EFF92-D175-4758-886E-92AF7FF0CDC9}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00BB4AEB" w:rsidP="00BB4AEB" w:rsidRDefault="00BB4AEB">
+        <w:p w:rsidR="00BB4AEB" w:rsidRDefault="00BB4AEB" w:rsidP="00BB4AEB">
           <w:pPr>
             <w:pStyle w:val="0D5F938558CB4B16A581FE945FFE0CBD"/>
           </w:pPr>
           <w:r w:rsidRPr="00A839C6">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
@@ -3191,126 +3544,129 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Mincho">
-[...6 lines deleted...]
-  </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="MS Mincho">
+    <w:panose1 w:val="02020609040205080304"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Aptos">
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
-    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:pitch w:val="default"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B6328C"/>
+    <w:rsid w:val="00264157"/>
     <w:rsid w:val="00316961"/>
+    <w:rsid w:val="0044097F"/>
+    <w:rsid w:val="00534A9A"/>
     <w:rsid w:val="00890BCE"/>
+    <w:rsid w:val="00A05E9C"/>
     <w:rsid w:val="00B6328C"/>
     <w:rsid w:val="00BB4AEB"/>
+    <w:rsid w:val="00CC6A2E"/>
+    <w:rsid w:val="00D72A0E"/>
     <w:rsid w:val="00E011C3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
@@ -4054,50 +4410,70 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" xsi:nil="true"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b94932a4-8a36-4682-922b-a748b0285a9f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010051F72A33DDA3E849BA7AB8F84D4532B3" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e5b8ef66eb4e0d3de6313376e279d3a8">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b94932a4-8a36-4682-922b-a748b0285a9f" xmlns:ns3="45f13a3b-a8f8-458e-b468-fe19c65d9e9c" xmlns:ns4="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2bf08a12822c59165828193c822e9d83" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="b94932a4-8a36-4682-922b-a748b0285a9f"/>
     <xsd:import namespace="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
     <xsd:import namespace="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
@@ -4281,121 +4657,108 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6B9D5BDE-87B6-492A-AAF3-D2FF698F306D}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
+    <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{291FD91D-930D-401A-9C48-A6311182DBA6}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D87836E-2649-4EB8-A010-4DF9B24E7EAA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
     <ds:schemaRef ds:uri="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
     <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
-[...9 lines deleted...]
-</ap:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>148</Words>
+  <Characters>847</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>7</Lines>
+  <Paragraphs>1</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company>Hampshire County Council</Company>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>994</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>rhlialjg</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010051F72A33DDA3E849BA7AB8F84D4532B3</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>73a0ef5a-93e9-452e-8389-fb4d9aca6baa</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">