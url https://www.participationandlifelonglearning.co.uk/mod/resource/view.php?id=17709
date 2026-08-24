--- v0 (2025-12-03)
+++ v1 (2026-08-24)
@@ -1,56 +1,61 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4F56DBD0" w14:textId="327E03B6" w:rsidR="00000000" w:rsidRDefault="00000000"/>
+    <w:p w14:paraId="4F56DBD0" w14:textId="327E03B6" w:rsidR="00F90A7A" w:rsidRDefault="00F90A7A"/>
     <w:p w14:paraId="276139F5" w14:textId="16A2726B" w:rsidR="00872929" w:rsidRPr="00207CED" w:rsidRDefault="00207CED" w:rsidP="00207CED">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00207CED">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
         </w:rPr>
         <w:t>Hampshire Achieves Learner Plan (</w:t>
       </w:r>
       <w:r w:rsidR="004E4FBA">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="36"/>
           <w:szCs w:val="36"/>
@@ -165,216 +170,192 @@
                         </a:fillRef>
                         <a:effectRef idx="0">
                           <a:schemeClr val="accent1"/>
                         </a:effectRef>
                         <a:fontRef idx="minor">
                           <a:schemeClr val="lt1"/>
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                         <a:prstTxWarp prst="textNoShape">
                           <a:avLst/>
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="5C528A59" id="Rectangle 23" o:spid="_x0000_s1026" style="position:absolute;margin-left:-7.5pt;margin-top:13pt;width:471.75pt;height:89.25pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCGlnbYoAIAAJIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v3CAQvVfqf0DcG39kt2mseKNtolSV&#10;oiRKUuXMYlhbwgwF9qu/vgPYziqNeqi6By8wM+8xj5m5uNz3imyFdR3omhYnOSVCc2g6va7pj+eb&#10;T18ocZ7phinQoqYH4ejl4uOHi52pRAktqEZYgiDaVTtT09Z7U2WZ463omTsBIzQaJdieedzaddZY&#10;tkP0XmVlnn/OdmAbY4EL5/D0OhnpIuJLKbi/l9IJT1RN8W4+fm38rsI3W1ywam2ZaTs+XIP9wy16&#10;1mkknaCumWdkY7s/oPqOW3Ag/QmHPgMpOy5iDphNkb/J5qllRsRcUBxnJpnc/4Pld9sHS7qmpuUp&#10;JZr1+EaPqBrTayUInqFAO+Mq9HsyD3bYOVyGbPfS9uEf8yD7KOphElXsPeF4OD8/L8pyTglHW1Gc&#10;ns7O5gE1ew031vlvAnoSFjW1yB/FZNtb55Pr6BLYNNx0SuE5q5QmO6Q4K+Z5jHCguiZYg9HZ9epK&#10;WbJl4fHz5ezrbCA+csNrKI23CUmmtOLKH5RIBI9Coj6YSJkYQmWKCZZxLrQvkqlljUhs8xx/I9kY&#10;EXNWGgEDssRbTtgDwOiZQEbspMDgH0JFLOwpeEj9b8FTRGQG7afgvtNg38tMYVYDc/IfRUrSBJVW&#10;0ByweiyktnKG33T4grfM+QdmsY+w43A2+Hv8SAX4UjCsKGnB/nrvPPhjeaOVkh32ZU3dzw2zghL1&#10;XWPhnxezWWjkuJnNz0rc2GPL6tiiN/0V4OsXOIUMj8vg79W4lBb6Fxwhy8CKJqY5cteUezturnya&#10;FziEuFguoxs2r2H+Vj8ZHsCDqqFCn/cvzJqhjD12wB2MPcyqN9WcfEOkhuXGg+xiqb/qOuiNjR8L&#10;ZxhSYbIc76PX6yhd/AYAAP//AwBQSwMEFAAGAAgAAAAhAGo9ZoPeAAAACgEAAA8AAABkcnMvZG93&#10;bnJldi54bWxMj8FOwzAQRO9I/IO1SNxaO1FT2jROVRA9A4EPcONtEiW2o9ipw9+znOC02p3R7Jvi&#10;uJiB3XDynbMSkrUAhrZ2urONhK/P82oHzAdltRqcRQnf6OFY3t8VKtcu2g+8VaFhFGJ9riS0IYw5&#10;575u0Si/diNa0q5uMirQOjVcTypSuBl4KsSWG9VZ+tCqEV9arPtqNpQyn59w/95X8bXvN0Ilp/j2&#10;HKV8fFhOB2ABl/Bnhl98QoeSmC5uttqzQcIqyahLkJBuaZJhn+4yYBc6iE0GvCz4/wrlDwAAAP//&#10;AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRf&#10;VHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABf&#10;cmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCGlnbYoAIAAJIFAAAOAAAAAAAAAAAAAAAAAC4CAABk&#10;cnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBqPWaD3gAAAAoBAAAPAAAAAAAAAAAAAAAAAPoE&#10;AABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAABQYAAAAA&#10;" filled="f" strokecolor="#00a4b4" strokeweight="4.5pt"/>
+              <v:rect w14:anchorId="5114815E" id="Rectangle 23" o:spid="_x0000_s1026" style="position:absolute;margin-left:-7.5pt;margin-top:13pt;width:471.75pt;height:89.25pt;z-index:251658240;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDVEsbFhwIAAGoFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtv2zAMvg/YfxB0X22nyboGdYqsRYcB&#10;RVusHXpWZCk2IIsapbz260fJjwTdsMOwHBTKJD+Sn0heXe9bw7YKfQO25MVZzpmyEqrGrkv+/eXu&#10;wyfOfBC2EgasKvlBeX69eP/uaufmagI1mEohIxDr5ztX8joEN88yL2vVCn8GTllSasBWBLriOqtQ&#10;7Ai9Ndkkzz9mO8DKIUjlPX297ZR8kfC1VjI8au1VYKbklFtIJ6ZzFc9scSXmaxSubmSfhviHLFrR&#10;WAo6Qt2KINgGm9+g2kYieNDhTEKbgdaNVKkGqqbI31TzXAunUi1EjncjTf7/wcqH7bN7QqJh5/zc&#10;kxir2Gts4z/lx/aJrMNIltoHJunj7PKymExmnEnSFcX5+fRiFunMju4OffiioGVRKDnSaySSxPbe&#10;h850MInRLNw1xqQXMZbtKMRFMcuThwfTVFEb7TyuVzcG2VbER82X08/TPvCJGaVhLGVzLCtJ4WBU&#10;xDD2m9KsqaiQSRchdpwaYYWUyoaiU9WiUl20WU6/IdjgkWpOgBFZU5Yjdg8wWHYgA3bHQG8fXVVq&#10;2NG5L/1vzqNHigw2jM5tYwH/VJmhqvrInf1AUkdNZGkF1eEJGUI3Lt7Ju4Ze8F748CSQ5oMmiWY+&#10;PNKhDdBLQS9xVgP+/NP3aE9tS1rOdjRvJfc/NgIVZ+arpYa+LKbTOKDpMp1dTOiCp5rVqcZu2hug&#10;1y9ouziZxGgfzCBqhPaVVsMyRiWVsJJil1wGHC43odsDtFykWi6TGQ2lE+HePjsZwSOrsUNf9q8C&#10;Xd/GgSbgAYbZFPM33dzZRk8Ly00A3aRWP/La800DnRqnXz5xY5zek9VxRS5+AQAA//8DAFBLAwQU&#10;AAYACAAAACEAaj1mg94AAAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3Fo7&#10;UVPaNE5VED0DgQ9w420SJbaj2KnD37Oc4LTandHsm+K4mIHdcPKdsxKStQCGtna6s42Er8/zagfM&#10;B2W1GpxFCd/o4Vje3xUq1y7aD7xVoWEUYn2uJLQhjDnnvm7RKL92I1rSrm4yKtA6NVxPKlK4GXgq&#10;xJYb1Vn60KoRX1qs+2o2lDKfn3D/3lfxte83QiWn+PYcpXx8WE4HYAGX8GeGX3xCh5KYLm622rNB&#10;wirJqEuQkG5pkmGf7jJgFzqITQa8LPj/CuUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ANUSxsWHAgAAagUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAGo9ZoPeAAAACgEAAA8AAAAAAAAAAAAAAAAA4QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;" filled="f" strokecolor="#00a4b4" strokeweight="4.5pt"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="05CBCA00" w14:textId="7493FFCD" w:rsidR="005E26D8" w:rsidRDefault="00A37470" w:rsidP="00207CED">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">The template for the </w:t>
       </w:r>
       <w:r w:rsidR="00EC1F4A">
         <w:t>HA</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">16c can be found at </w:t>
       </w:r>
       <w:r w:rsidR="005E26D8">
         <w:t xml:space="preserve">on the VLE </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13EE1FE9" w14:textId="61384092" w:rsidR="005E26D8" w:rsidRPr="00CC046F" w:rsidRDefault="00CC046F" w:rsidP="005E26D8">
+    <w:p w14:paraId="70D11523" w14:textId="77777777" w:rsidR="006D7CF6" w:rsidRPr="006D7CF6" w:rsidRDefault="006D7CF6" w:rsidP="006D7CF6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r w:rsidRPr="006D7CF6">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>Template HA16c Start of Course Learner Plan (Copy) – Copy form</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="745A9189" w14:textId="77777777" w:rsidR="006D7CF6" w:rsidRDefault="006D7CF6" w:rsidP="00207CED">
+      <w:pPr>
+        <w:jc w:val="center"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="492E805F" w14:textId="77777777" w:rsidR="006B5836" w:rsidRPr="006B5836" w:rsidRDefault="006B5836" w:rsidP="006B5836">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="006B5836">
+          <w:rPr>
+            <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+            <w:color w:val="0000FF"/>
+            <w:sz w:val="24"/>
+            <w:szCs w:val="24"/>
+            <w:u w:val="single"/>
+            <w:lang w:eastAsia="en-GB"/>
+          </w:rPr>
+          <w:t>Template HA16c (end of course) Hampshire Achieves Learner Plan (Copy) – Copy form</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="13EE1FE9" w14:textId="40E3D38F" w:rsidR="005E26D8" w:rsidRPr="00CC046F" w:rsidRDefault="00CC046F" w:rsidP="005E26D8">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:spacing w:before="0" w:beforeAutospacing="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:instrText>HYPERLINK "https://forms.office.com/Pages/ShareFormPage.aspx?id=tdiBPwfuF0yGnB20OQGNmyVF8czsMLNOnsDI6Cc4i-FUM0c5VUJFRUdFOVA0TFpYNVhITlc3QUtDWC4u&amp;sharetoken=tVQmyTjZ6E3N59x9VyHJ"</w:instrText>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="00CC046F">
-[...1 lines deleted...]
-          <w:rStyle w:val="Hyperlink"/>
+    </w:p>
+    <w:p w14:paraId="314AE47E" w14:textId="76BA9D33" w:rsidR="00F61C21" w:rsidRDefault="00CC046F" w:rsidP="00F61C21">
+      <w:pPr>
+        <w:pStyle w:val="NormalWeb"/>
+        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>HA</w:t>
-[...14 lines deleted...]
-        <w:spacing w:before="0" w:beforeAutospacing="0"/>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidR="00F61C21">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B573DB1" w14:textId="5788A419" w:rsidR="005E26D8" w:rsidRDefault="005E26D8" w:rsidP="00207CED">
+      <w:pPr>
         <w:jc w:val="center"/>
-        <w:rPr>
-[...74 lines deleted...]
-      </w:r>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="19F09FA8" w14:textId="10502826" w:rsidR="00A37470" w:rsidRDefault="005E26D8">
       <w:r>
         <w:t xml:space="preserve">NB: to use the template you will need to have a Microsoft account.  If you do not have one of </w:t>
       </w:r>
       <w:r w:rsidR="008D1106">
         <w:t>these,</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> you could use other similar software such as google forms </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="523C548C" w14:textId="77777777" w:rsidR="00207CED" w:rsidRDefault="00207CED" w:rsidP="00207CED">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="47A61FB7" w14:textId="53C2F956" w:rsidR="00A37470" w:rsidRDefault="00CF1673" w:rsidP="00207CED">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
       <w:r w:rsidR="00A37470">
@@ -434,51 +415,51 @@
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2439CD41" w14:textId="16A8DAE1" w:rsidR="00207CED" w:rsidRDefault="00207CED"/>
     <w:p w14:paraId="6DAF1B7F" w14:textId="3A2565D9" w:rsidR="00A63128" w:rsidRDefault="00363D92">
       <w:r w:rsidRPr="00363D92">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="327B801E" wp14:editId="272D35D8">
             <wp:extent cx="5731510" cy="2711450"/>
             <wp:effectExtent l="133350" t="114300" r="135890" b="165100"/>
             <wp:docPr id="1365649365" name="Picture 1" descr="A screenshot of a computer&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1365649365" name="Picture 1" descr="A screenshot of a computer&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId6"/>
+                    <a:blip r:embed="rId12"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5731510" cy="2711450"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF">
                         <a:shade val="85000"/>
                       </a:srgbClr>
                     </a:solidFill>
                     <a:ln w="88900" cap="sq">
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:miter lim="800000"/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="55000" dist="18000" dir="5400000" algn="tl" rotWithShape="0">
@@ -514,75 +495,78 @@
     </w:p>
     <w:p w14:paraId="1351401B" w14:textId="77777777" w:rsidR="00207CED" w:rsidRDefault="00207CED"/>
     <w:p w14:paraId="5B6C4E06" w14:textId="77777777" w:rsidR="009804AC" w:rsidRDefault="009804AC"/>
     <w:p w14:paraId="7BE3EF08" w14:textId="110F072B" w:rsidR="005E26D8" w:rsidRDefault="00CF1673" w:rsidP="00106234">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">2) </w:t>
       </w:r>
       <w:r w:rsidR="005E26D8">
         <w:t xml:space="preserve">Once you have duplicated you can then add your course details </w:t>
       </w:r>
       <w:r w:rsidR="006426E3">
         <w:t>and course objectives by clicking on the title</w:t>
       </w:r>
       <w:r w:rsidR="001159DA">
         <w:t xml:space="preserve"> of the Form</w:t>
       </w:r>
       <w:r w:rsidR="006426E3">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F64DACF" w14:textId="053FC60B" w:rsidR="001A097C" w:rsidRDefault="00C309EF" w:rsidP="00C309EF">
       <w:r w:rsidRPr="00C309EF">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28447773" wp14:editId="223E8004">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="28447773" wp14:editId="223E8004">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="margin">
               <wp:align>right</wp:align>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>1874520</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="4657725" cy="1606415"/>
             <wp:effectExtent l="133350" t="114300" r="123825" b="165735"/>
             <wp:wrapNone/>
             <wp:docPr id="817944888" name="Picture 1" descr="A screenshot of a computer&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="817944888" name="Picture 1" descr="A screenshot of a computer&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId7">
+                    <a:blip r:embed="rId13">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4657725" cy="1606415"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF">
                         <a:shade val="85000"/>
                       </a:srgbClr>
                     </a:solidFill>
                     <a:ln w="88900" cap="sq">
                       <a:solidFill>
@@ -601,67 +585,70 @@
                       <a:camera prst="orthographicFront"/>
                       <a:lightRig rig="twoPt" dir="t">
                         <a:rot lat="0" lon="0" rev="7200000"/>
                       </a:lightRig>
                     </a:scene3d>
                     <a:sp3d>
                       <a:bevelT w="25400" h="19050"/>
                       <a:contourClr>
                         <a:srgbClr val="FFFFFF"/>
                       </a:contourClr>
                     </a:sp3d>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="001A097C" w:rsidRPr="001A097C">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5C3F1ECA" wp14:editId="24C07F04">
             <wp:extent cx="4629150" cy="2314575"/>
             <wp:effectExtent l="133350" t="114300" r="114300" b="142875"/>
             <wp:docPr id="1207298968" name="Picture 1" descr="A screenshot of a computer&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1207298968" name="Picture 1" descr="A screenshot of a computer&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId8"/>
+                    <a:blip r:embed="rId14"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4629150" cy="2314575"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF">
                         <a:shade val="85000"/>
                       </a:srgbClr>
                     </a:solidFill>
                     <a:ln w="88900" cap="sq">
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:miter lim="800000"/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="55000" dist="18000" dir="5400000" algn="tl" rotWithShape="0">
@@ -811,51 +798,51 @@
     </w:p>
     <w:p w14:paraId="21A6AE86" w14:textId="18189D1E" w:rsidR="009951EB" w:rsidRDefault="00A36825" w:rsidP="00A36825">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0350359C" wp14:editId="08F2F6DF">
             <wp:extent cx="3906317" cy="6324600"/>
             <wp:effectExtent l="133350" t="114300" r="151765" b="171450"/>
             <wp:docPr id="281767911" name="Picture 1" descr="A screenshot of a computer&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="281767911" name="Picture 1" descr="A screenshot of a computer&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId9">
+                    <a:blip r:embed="rId15">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3912624" cy="6334811"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF">
                         <a:shade val="85000"/>
                       </a:srgbClr>
                     </a:solidFill>
                     <a:ln w="88900" cap="sq">
                       <a:solidFill>
@@ -946,67 +933,70 @@
         </w:rPr>
         <w:t>opy</w:t>
       </w:r>
       <w:r w:rsidR="00A37470">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00CD00D0" w:rsidRPr="00CD00D0">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Link</w:t>
       </w:r>
       <w:r w:rsidR="00CD00D0">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="005A31BD">
         <w:t>You can then send this copied link to everyone you want to complete the form.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11456C48" w14:textId="38583DF3" w:rsidR="00DF6AC0" w:rsidRDefault="00CD00D0" w:rsidP="006545D6">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="00CD00D0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C4D6C85" wp14:editId="6865F838">
             <wp:extent cx="5731510" cy="3412490"/>
             <wp:effectExtent l="133350" t="114300" r="135890" b="168910"/>
             <wp:docPr id="524028776" name="Picture 1" descr="A screenshot of a computer&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="524028776" name="Picture 1" descr="A screenshot of a computer&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId10"/>
+                    <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5731510" cy="3412490"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF">
                         <a:shade val="85000"/>
                       </a:srgbClr>
                     </a:solidFill>
                     <a:ln w="88900" cap="sq">
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:miter lim="800000"/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="55000" dist="18000" dir="5400000" algn="tl" rotWithShape="0">
@@ -1071,67 +1061,70 @@
       </w:r>
       <w:r w:rsidR="00555880">
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidR="00A37470">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A37470" w:rsidRPr="006545D6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Responses</w:t>
       </w:r>
       <w:r w:rsidR="00555880">
         <w:t xml:space="preserve"> tab</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38AC4575" w14:textId="77777777" w:rsidR="006545D6" w:rsidRDefault="006545D6" w:rsidP="006545D6">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D36F8B6" w14:textId="2AFF9577" w:rsidR="009804AC" w:rsidRDefault="005134F0">
       <w:r w:rsidRPr="005134F0">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2A15C967" wp14:editId="0AAD6352">
             <wp:extent cx="5731510" cy="3946525"/>
             <wp:effectExtent l="133350" t="114300" r="135890" b="168275"/>
             <wp:docPr id="1732226443" name="Picture 1" descr="A screenshot of a computer&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1732226443" name="Picture 1" descr="A screenshot of a computer&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId11"/>
+                    <a:blip r:embed="rId17"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5731510" cy="3946525"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF">
                         <a:shade val="85000"/>
                       </a:srgbClr>
                     </a:solidFill>
                     <a:ln w="88900" cap="sq">
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:miter lim="800000"/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="55000" dist="18000" dir="5400000" algn="tl" rotWithShape="0">
@@ -1183,59 +1176,51 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A37470" w:rsidRPr="006545D6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">View </w:t>
       </w:r>
       <w:r w:rsidR="006545D6" w:rsidRPr="006545D6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>R</w:t>
       </w:r>
       <w:r w:rsidR="00A37470" w:rsidRPr="006545D6">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>esults</w:t>
       </w:r>
       <w:r w:rsidR="00A37470">
-        <w:t xml:space="preserve"> will show you </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> the current responses, </w:t>
+        <w:t xml:space="preserve"> will show you all of the current responses, </w:t>
       </w:r>
       <w:r w:rsidR="00193E08">
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidR="00382206" w:rsidRPr="00193E08">
         <w:t>n excel spreadsheet will be available</w:t>
       </w:r>
       <w:r w:rsidR="00382206">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A37470">
         <w:t>will impo</w:t>
       </w:r>
       <w:r w:rsidR="005E26D8">
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidR="00A37470">
         <w:t xml:space="preserve">t these </w:t>
       </w:r>
       <w:r w:rsidR="006545D6">
         <w:t>responses</w:t>
@@ -1268,67 +1253,70 @@
         <w:t xml:space="preserve"> wil</w:t>
       </w:r>
       <w:r w:rsidR="006545D6">
         <w:t xml:space="preserve">l </w:t>
       </w:r>
       <w:r w:rsidR="006545D6">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t>allow you to either print out a PDF of the results, create a link to the results summary or let you delete all responses</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25804147" w14:textId="77777777" w:rsidR="004D50DD" w:rsidRDefault="004D50DD" w:rsidP="00106234">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0FA68DA1" w14:textId="1D358502" w:rsidR="004D50DD" w:rsidRDefault="004D50DD" w:rsidP="00106234">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r w:rsidRPr="004D50DD">
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="293C5D0B" wp14:editId="734D4EDD">
             <wp:extent cx="5731510" cy="1210310"/>
             <wp:effectExtent l="133350" t="114300" r="135890" b="161290"/>
             <wp:docPr id="170989982" name="Picture 1" descr="A screenshot of a computer&#10;&#10;Description automatically generated"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="170989982" name="Picture 1" descr="A screenshot of a computer&#10;&#10;Description automatically generated"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId12"/>
+                    <a:blip r:embed="rId18"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5731510" cy="1210310"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:solidFill>
                       <a:srgbClr val="FFFFFF">
                         <a:shade val="85000"/>
                       </a:srgbClr>
                     </a:solidFill>
                     <a:ln w="88900" cap="sq">
                       <a:solidFill>
                         <a:srgbClr val="FFFFFF"/>
                       </a:solidFill>
                       <a:miter lim="800000"/>
                     </a:ln>
                     <a:effectLst>
                       <a:outerShdw blurRad="55000" dist="18000" dir="5400000" algn="tl" rotWithShape="0">
@@ -1345,189 +1333,189 @@
                     </a:scene3d>
                     <a:sp3d>
                       <a:bevelT w="25400" h="19050"/>
                       <a:contourClr>
                         <a:srgbClr val="FFFFFF"/>
                       </a:contourClr>
                     </a:sp3d>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="39C81901" w14:textId="77777777" w:rsidR="006545D6" w:rsidRDefault="006545D6"/>
     <w:p w14:paraId="1215C7B8" w14:textId="1900AA6A" w:rsidR="009804AC" w:rsidRDefault="009804AC">
       <w:pPr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="31891015" w14:textId="7B47AFBA" w:rsidR="009804AC" w:rsidRDefault="009804AC"/>
     <w:sectPr w:rsidR="009804AC">
-      <w:headerReference w:type="default" r:id="rId13"/>
-      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="default" r:id="rId19"/>
+      <w:footerReference w:type="default" r:id="rId20"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="200E2468" w14:textId="77777777" w:rsidR="002A551C" w:rsidRDefault="002A551C" w:rsidP="00207CED">
+    <w:p w14:paraId="0923C1C2" w14:textId="77777777" w:rsidR="003F0520" w:rsidRDefault="003F0520" w:rsidP="00207CED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="201230F1" w14:textId="77777777" w:rsidR="002A551C" w:rsidRDefault="002A551C" w:rsidP="00207CED">
+    <w:p w14:paraId="3C59D144" w14:textId="77777777" w:rsidR="003F0520" w:rsidRDefault="003F0520" w:rsidP="00207CED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="29FCD362" w14:textId="77777777" w:rsidR="002A551C" w:rsidRDefault="002A551C">
+    <w:p w14:paraId="7B4D8984" w14:textId="77777777" w:rsidR="003F0520" w:rsidRDefault="003F0520">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4729DD1E" w14:textId="6217A152" w:rsidR="00B2344F" w:rsidRDefault="00B2344F" w:rsidP="00B2344F">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:t>KR V</w:t>
     </w:r>
     <w:r w:rsidR="00EC1F4A">
       <w:t>2</w:t>
     </w:r>
     <w:r>
       <w:t xml:space="preserve"> 0</w:t>
     </w:r>
     <w:r w:rsidR="00EC1F4A">
       <w:t>7</w:t>
     </w:r>
     <w:r>
       <w:t>/2</w:t>
     </w:r>
     <w:r w:rsidR="00EC1F4A">
       <w:t>4</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5636A18B" w14:textId="77777777" w:rsidR="002A551C" w:rsidRDefault="002A551C" w:rsidP="00207CED">
+    <w:p w14:paraId="5390E172" w14:textId="77777777" w:rsidR="003F0520" w:rsidRDefault="003F0520" w:rsidP="00207CED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1998232D" w14:textId="77777777" w:rsidR="002A551C" w:rsidRDefault="002A551C" w:rsidP="00207CED">
+    <w:p w14:paraId="59D219D3" w14:textId="77777777" w:rsidR="003F0520" w:rsidRDefault="003F0520" w:rsidP="00207CED">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5F1E4C5A" w14:textId="77777777" w:rsidR="002A551C" w:rsidRDefault="002A551C">
+    <w:p w14:paraId="60508C1D" w14:textId="77777777" w:rsidR="003F0520" w:rsidRDefault="003F0520">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7AC2C8A3" w14:textId="7AA6EC59" w:rsidR="00207CED" w:rsidRDefault="004E4FBA" w:rsidP="00DF0517">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="930"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D1BE66F" wp14:editId="03CF9475">
           <wp:extent cx="719250" cy="666750"/>
           <wp:effectExtent l="0" t="0" r="5080" b="0"/>
           <wp:docPr id="22" name="Picture 22" descr="A logo of a company&#10;&#10;Description automatically generated"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="22" name="Picture 22" descr="A logo of a company&#10;&#10;Description automatically generated"/>
@@ -1612,172 +1600,185 @@
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00DF0517">
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="72447211" w14:textId="77777777" w:rsidR="00207CED" w:rsidRDefault="00207CED">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14"/>
+</file>
+
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00872929"/>
     <w:rsid w:val="00063CA8"/>
     <w:rsid w:val="000E1394"/>
     <w:rsid w:val="00106234"/>
     <w:rsid w:val="001159DA"/>
     <w:rsid w:val="00193E08"/>
     <w:rsid w:val="001A097C"/>
     <w:rsid w:val="001B529C"/>
     <w:rsid w:val="00207CED"/>
     <w:rsid w:val="002A551C"/>
     <w:rsid w:val="002F2822"/>
     <w:rsid w:val="00363D92"/>
     <w:rsid w:val="00382206"/>
     <w:rsid w:val="00382A08"/>
+    <w:rsid w:val="003F0520"/>
     <w:rsid w:val="003F7934"/>
     <w:rsid w:val="004D50DD"/>
     <w:rsid w:val="004E4FBA"/>
     <w:rsid w:val="00501FCA"/>
     <w:rsid w:val="005134F0"/>
     <w:rsid w:val="00555880"/>
     <w:rsid w:val="005A31BD"/>
     <w:rsid w:val="005C3C2A"/>
     <w:rsid w:val="005E26D8"/>
     <w:rsid w:val="00625B2A"/>
     <w:rsid w:val="006426E3"/>
     <w:rsid w:val="006545D6"/>
+    <w:rsid w:val="006B5836"/>
     <w:rsid w:val="006D1E19"/>
+    <w:rsid w:val="006D7CF6"/>
     <w:rsid w:val="006E705F"/>
+    <w:rsid w:val="007622D4"/>
     <w:rsid w:val="00834A25"/>
     <w:rsid w:val="00852CBD"/>
     <w:rsid w:val="00872929"/>
+    <w:rsid w:val="008823C9"/>
     <w:rsid w:val="008C3AE5"/>
     <w:rsid w:val="008D1106"/>
     <w:rsid w:val="008E66C3"/>
     <w:rsid w:val="00927B81"/>
     <w:rsid w:val="00980253"/>
     <w:rsid w:val="009804AC"/>
     <w:rsid w:val="009951EB"/>
     <w:rsid w:val="009E1046"/>
     <w:rsid w:val="00A36825"/>
     <w:rsid w:val="00A37470"/>
     <w:rsid w:val="00A63128"/>
     <w:rsid w:val="00AE7A16"/>
     <w:rsid w:val="00B2344F"/>
     <w:rsid w:val="00C309EF"/>
+    <w:rsid w:val="00C51A61"/>
     <w:rsid w:val="00CC046F"/>
     <w:rsid w:val="00CD00D0"/>
     <w:rsid w:val="00CF1673"/>
     <w:rsid w:val="00D62F9D"/>
     <w:rsid w:val="00DF0517"/>
     <w:rsid w:val="00DF3F99"/>
     <w:rsid w:val="00DF6AC0"/>
     <w:rsid w:val="00E1703F"/>
     <w:rsid w:val="00EA4F4A"/>
     <w:rsid w:val="00EB6096"/>
     <w:rsid w:val="00EC1F4A"/>
     <w:rsid w:val="00ED3809"/>
     <w:rsid w:val="00EE2439"/>
     <w:rsid w:val="00EF3D5C"/>
+    <w:rsid w:val="00F11087"/>
+    <w:rsid w:val="00F61C21"/>
+    <w:rsid w:val="00F90A7A"/>
     <w:rsid w:val="00FD2042"/>
     <w:rsid w:val="00FF0009"/>
     <w:rsid w:val="00FF7313"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="513AB64A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{CF11DAB0-E9BB-4594-AB82-61302DDCED37}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-GB" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -2241,91 +2242,90 @@
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00207CED"/>
   </w:style>
   <w:style w:type="character" w:styleId="FollowedHyperlink">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005E26D8"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="005E26D8"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1874149324">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.cloud.microsoft/Pages/ShareFormPage.aspx?id=tdiBPwfuF0yGnB20OQGNmwoFxaXSdxFLqnmKaCNBEPdUNjI1TzAySEJYNzRCQk5TR0JCM1JKR0VXUy4u&amp;sharetoken=o892iSDWVprC7MqFvkzD" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://forms.cloud.microsoft/Pages/ShareFormPage.aspx?id=tdiBPwfuF0yGnB20OQGNmwoFxaXSdxFLqnmKaCNBEPdUNFVDUUtBRktQV1QzTFAxRUVEODhFSFRROS4u&amp;sharetoken=5LanrCWadsUjgZwkHVfg" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.jpg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -2583,80 +2583,379 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010051F72A33DDA3E849BA7AB8F84D4532B3" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="e5b8ef66eb4e0d3de6313376e279d3a8">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="b94932a4-8a36-4682-922b-a748b0285a9f" xmlns:ns3="45f13a3b-a8f8-458e-b468-fe19c65d9e9c" xmlns:ns4="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2bf08a12822c59165828193c822e9d83" ns2:_="" ns3:_="" ns4:_="">
+    <xsd:import namespace="b94932a4-8a36-4682-922b-a748b0285a9f"/>
+    <xsd:import namespace="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
+    <xsd:import namespace="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns4:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="b94932a4-8a36-4682-922b-a748b0285a9f" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="12" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="14" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="3c5dbf34-c73a-430c-9290-9174ad787734" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="16" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="17" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="18" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="20" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="45f13a3b-a8f8-458e-b468-fe19c65d9e9c" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="SharedWithUsers" ma:index="10" nillable="true" ma:displayName="Shared With" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="11" nillable="true" ma:displayName="Shared With Details" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c5dbf80e-f509-45f6-9fe5-406e3eefabbb" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="15" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{a4f14ce3-52da-4fa2-a2d4-7c6d80c07d82}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="45f13a3b-a8f8-458e-b468-fe19c65d9e9c">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="Content Type"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="Title"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <TaxCatchAll xmlns="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="b94932a4-8a36-4682-922b-a748b0285a9f">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{60B8924F-F4FB-4C85-8D07-E6B17589374F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
+    <ds:schemaRef ds:uri="45f13a3b-a8f8-458e-b468-fe19c65d9e9c"/>
+    <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F6A916D5-B66F-4066-8D11-B81D8B269EAA}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2CD9599C-1355-48E5-9CAE-B32FE8CB5048}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c5dbf80e-f509-45f6-9fe5-406e3eefabbb"/>
+    <ds:schemaRef ds:uri="b94932a4-8a36-4682-922b-a748b0285a9f"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
-  <Words>287</Words>
-  <Characters>1636</Characters>
+  <Words>331</Words>
+  <Characters>1890</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>15</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1920</CharactersWithSpaces>
+  <CharactersWithSpaces>2217</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>5373975</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://forms.office.com/Pages/ShareFormPage.aspx?id=tdiBPwfuF0yGnB20OQGNmyVF8czsMLNOnsDI6Cc4i-FUOTJXM0ZCMk9WVTdHU0pQWk9ISTJERElIMy4u&amp;sharetoken=QP7P2bLp5xnl73oFhNaj</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>4718610</vt:i4>
       </vt:variant>
       <vt:variant>
@@ -2672,25 +2971,36 @@
         <vt:lpwstr>https://forms.office.com/Pages/ShareFormPage.aspx?id=tdiBPwfuF0yGnB20OQGNmyVF8czsMLNOnsDI6Cc4i-FUMUgyUUY2U0xNVjlOS0tOSTlCWVVVN1NaUy4u&amp;sharetoken=cudJwH5nHzqN7an4uiP6</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Rhodes, Kevin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x01010051F72A33DDA3E849BA7AB8F84D4532B3</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>